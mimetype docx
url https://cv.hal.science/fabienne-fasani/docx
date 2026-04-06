--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1908,277 +1908,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The research of new therapeutic targets and small chemical molecules for glioblastoma therapies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skin physioxia as a new parameter to improve in vitro skin models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Ridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Blot</w:t>
+                <w:t xml:space="preserve">Shalina Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central South University in HuNan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Changsha, China</w:t>
+              <w:t xml:space="preserve">Le Studium Conference: Skin Models in Cosmetic Science: Bridging Established Methods and Novel Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686683v1</w:t>
+                <w:t xml:space="preserve">hal-03022530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin physioxia as a new parameter to improve in vitro skin models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïck Ridou</w:t>
+                <w:t xml:space="preserve">The research of new therapeutic targets and small chemical molecules for glioblastoma therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shalina Hassanaly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+                <w:t xml:space="preserve">E. Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium Conference: Skin Models in Cosmetic Science: Bridging Established Methods and Novel Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">Central South University in HuNan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Changsha, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022530v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on a He-Plasma Gun source for cosmetic purposes:the importance of skin microenvironment</w:t>
               </w:r>
@@ -2427,51 +2427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respecting physioxia is crucial in in vitro skin models: miRnome study in unstimulated skin cells and upon UV-induced photoaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalina Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2533,523 +2533,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Chemico-Physical Properties of a He Plasma Gun in the Context of Skin Physioxia for Cosmetical Applications</w:t>
+                <w:t xml:space="preserve">Etude des propriétés du Plasma Froid à Hélium pour des Applications Cosmétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Dozias</w:t>
+                <w:t xml:space="preserve">C. Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel M Pouvesle</w:t>
+                <w:t xml:space="preserve">S. Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">1er colloque du GDR3711 Cosmactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Moulin d’Andé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620850v1</w:t>
+                <w:t xml:space="preserve">hal-03625242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés du Plasma Froid à Hélium pour des Applications Cosmétiques</w:t>
+                <w:t xml:space="preserve">Study of Chemico-Physical Properties of a He Plasma Gun in the Context of Skin Physioxia for Cosmetical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Douat</w:t>
+                <w:t xml:space="preserve">Sebastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dozias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+                <w:t xml:space="preserve">Jean-Michel M Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque du GDR3711 Cosmactifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Moulin d’Andé, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625242v1</w:t>
+                <w:t xml:space="preserve">hal-01620850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La physioxie : un paramètre essentiel dans la régulation de la mélanogénèse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexia Perrin</w:t>
+                <w:t xml:space="preserve">Glycosinolates et angiogenèse tumorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhan Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Kieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Seillac, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique fédération de recherche FR2708</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625251v1</w:t>
+                <w:t xml:space="preserve">hal-03668560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosinolates et angiogenèse tumorale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La physioxie : un paramètre essentiel dans la régulation de la mélanogénèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalina Hassanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Kieda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique fédération de recherche FR2708</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">29e colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668560v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3635,385 +3635,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plasma froid comme nouvel outil au service de la cosmétique, Plasmacosm-1</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Douat</w:t>
+                <w:t xml:space="preserve">Nouvelles molécules chimiques anti-tumorales pour le traitement du glioblastomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robert</w:t>
+                <w:t xml:space="preserve">F. Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Cosmétosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">13es journées du Cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668573v1</w:t>
+                <w:t xml:space="preserve">hal-02973622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles molécules chimiques anti-tumorales pour le traitement du glioblastomes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du stress oxydant dans les conditions réelles d'oxygénation de la peau : la physioxie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Busco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es journées du Cancéropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">32e Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973622v1</w:t>
+                <w:t xml:space="preserve">hal-03022548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du stress oxydant dans les conditions réelles d'oxygénation de la peau : la physioxie.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le plasma froid comme nouvel outil au service de la cosmétique, Plasmacosm-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
+              <w:t xml:space="preserve">Colloque Cosmétosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022548v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of oxidative stress under the true oxygenation of the skin, physioxia</w:t>
               </w:r>
@@ -4258,51 +4258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Kieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4459,277 +4459,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in oxygen level upon cold plasma treatments: consequences for RONS production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Busco</w:t>
+                <w:t xml:space="preserve">Selected biodegradable and nonbiodegradable materials - their impact on cells growth and proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Hybiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Douat</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Hudecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération FR2708 Physique et Chimie du Vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Le Studium Conférence "Stem cells and cancer stem cells : regenerative medicine and cancer"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625366v1</w:t>
+                <w:t xml:space="preserve">hal-03625371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected biodegradable and nonbiodegradable materials - their impact on cells growth and proliferation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Pivet</w:t>
+                <w:t xml:space="preserve">Changes in oxygen level upon cold plasma treatments: consequences for RONS production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grillon</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Ridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium Conférence "Stem cells and cancer stem cells : regenerative medicine and cancer"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée Fédération FR2708 Physique et Chimie du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625371v1</w:t>
+                <w:t xml:space="preserve">hal-03625366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in oxygen level upon plasma treatments : consequences for RONS production?</w:t>
               </w:r>
@@ -4965,51 +4965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin physioxia: an essential parameter in in vitro skin models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalina Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5409,51 +5409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376098v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2025.118494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Chettouh-Hammas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boileau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6829931" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335772v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Petrova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Negrerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00854" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Ridou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2775705" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Hybiak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Hudecki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.164.02.FR.10-2018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poupard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Badarou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groult" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15050134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Klimkiewicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2015.11.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838130v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Ridou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625163v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillemain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kellenberger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686683v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kellenberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022530v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalina Hassanaly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nadim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dubanet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620850v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dozias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M Pouvesle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dozias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Said" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chopineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Septuce Zin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838122v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Sidelarbi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668573v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fasani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022548v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625369v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mennesson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Cieslar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Los" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668574v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453420v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945786v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Belmadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieda Claudine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boullouis Henri-Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376098v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2025.118494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Chettouh-Hammas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boileau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6829931" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335772v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Petrova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Negrerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00854" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Ridou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2775705" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Hybiak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Hudecki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.164.02.FR.10-2018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poupard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Badarou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groult" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15050134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Klimkiewicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2015.11.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838130v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Ridou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625163v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillemain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kellenberger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalina Hassanaly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686683v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kellenberger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nadim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dubanet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dozias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dozias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M Pouvesle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Said" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chopineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625251v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Septuce Zin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838122v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Sidelarbi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fasani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625369v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mennesson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Cieslar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Los" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668574v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625371v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453420v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945786v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Belmadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieda Claudine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boullouis Henri-Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>