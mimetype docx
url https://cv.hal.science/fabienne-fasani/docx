--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1908,277 +1908,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin physioxia as a new parameter to improve in vitro skin models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The research of new therapeutic targets and small chemical molecules for glioblastoma therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shalina Hassanaly</w:t>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium Conference: Skin Models in Cosmetic Science: Bridging Established Methods and Novel Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">Central South University in HuNan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Changsha, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022530v1</w:t>
+                <w:t xml:space="preserve">hal-03686683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The research of new therapeutic targets and small chemical molecules for glioblastoma therapies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Blot</w:t>
+                <w:t xml:space="preserve">Skin physioxia as a new parameter to improve in vitro skin models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Ridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalina Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central South University in HuNan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Changsha, China</w:t>
+              <w:t xml:space="preserve">Le Studium Conference: Skin Models in Cosmetic Science: Bridging Established Methods and Novel Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686683v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on a He-Plasma Gun source for cosmetic purposes:the importance of skin microenvironment</w:t>
               </w:r>
@@ -2427,51 +2427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respecting physioxia is crucial in in vitro skin models: miRnome study in unstimulated skin cells and upon UV-induced photoaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalina Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2533,277 +2533,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés du Plasma Froid à Hélium pour des Applications Cosmétiques</w:t>
+                <w:t xml:space="preserve">Study of Chemico-Physical Properties of a He Plasma Gun in the Context of Skin Physioxia for Cosmetical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Douat</w:t>
+                <w:t xml:space="preserve">Sebastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dozias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+                <w:t xml:space="preserve">Jean-Michel M Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque du GDR3711 Cosmactifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Moulin d’Andé, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625242v1</w:t>
+                <w:t xml:space="preserve">hal-01620850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Chemico-Physical Properties of a He Plasma Gun in the Context of Skin Physioxia for Cosmetical Applications</w:t>
+                <w:t xml:space="preserve">Etude des propriétés du Plasma Froid à Hélium pour des Applications Cosmétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Dozias</w:t>
+                <w:t xml:space="preserve">C. Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel M Pouvesle</w:t>
+                <w:t xml:space="preserve">S. Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">1er colloque du GDR3711 Cosmactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Moulin d’Andé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620850v1</w:t>
+                <w:t xml:space="preserve">hal-03625242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycosinolates et angiogenèse tumorale</w:t>
               </w:r>
@@ -2914,51 +2914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La physioxie : un paramètre essentiel dans la régulation de la mélanogénèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalina Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3641,103 +3641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles molécules chimiques anti-tumorales pour le traitement du glioblastomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Chen</w:t>
+                <w:t xml:space="preserve">L. Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13es journées du Cancéropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
@@ -3760,260 +3760,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du stress oxydant dans les conditions réelles d'oxygénation de la peau : la physioxie.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le plasma froid comme nouvel outil au service de la cosmétique, Plasmacosm-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
+              <w:t xml:space="preserve">Colloque Cosmétosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022548v1</w:t>
+                <w:t xml:space="preserve">hal-03668573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plasma froid comme nouvel outil au service de la cosmétique, Plasmacosm-1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du stress oxydant dans les conditions réelles d'oxygénation de la peau : la physioxie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Cosmétosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">32e Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668573v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of oxidative stress under the true oxygenation of the skin, physioxia</w:t>
               </w:r>
@@ -4459,277 +4459,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected biodegradable and nonbiodegradable materials - their impact on cells growth and proliferation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Pivet</w:t>
+                <w:t xml:space="preserve">Changes in oxygen level upon cold plasma treatments: consequences for RONS production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grillon</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Ridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium Conférence "Stem cells and cancer stem cells : regenerative medicine and cancer"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée Fédération FR2708 Physique et Chimie du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625371v1</w:t>
+                <w:t xml:space="preserve">hal-03625366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in oxygen level upon cold plasma treatments: consequences for RONS production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Busco</w:t>
+                <w:t xml:space="preserve">Selected biodegradable and nonbiodegradable materials - their impact on cells growth and proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Hybiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Douat</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Hudecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération FR2708 Physique et Chimie du Vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Le Studium Conférence "Stem cells and cancer stem cells : regenerative medicine and cancer"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625366v1</w:t>
+                <w:t xml:space="preserve">hal-03625371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in oxygen level upon plasma treatments : consequences for RONS production?</w:t>
               </w:r>
@@ -4965,51 +4965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin physioxia: an essential parameter in in vitro skin models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalina Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5409,51 +5409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376098v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2025.118494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Chettouh-Hammas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boileau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6829931" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335772v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Petrova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Negrerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00854" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Ridou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2775705" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Hybiak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Hudecki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.164.02.FR.10-2018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poupard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Badarou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groult" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15050134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Klimkiewicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2015.11.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838130v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Ridou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625163v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillemain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kellenberger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalina Hassanaly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686683v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kellenberger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nadim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dubanet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dozias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dozias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M Pouvesle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Said" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chopineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625251v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Septuce Zin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838122v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Sidelarbi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fasani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625369v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mennesson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Cieslar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Los" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668574v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625371v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453420v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945786v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Belmadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieda Claudine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boullouis Henri-Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376098v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2025.118494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Chettouh-Hammas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boileau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6829931" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335772v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Petrova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Negrerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00854" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Ridou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2775705" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Hybiak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Hudecki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.164.02.FR.10-2018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poupard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Badarou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groult" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15050134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Klimkiewicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2015.11.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838130v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Ridou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625163v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillemain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kellenberger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686683v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kellenberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022530v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalina Hassanaly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nadim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dubanet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620850v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dozias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M Pouvesle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dozias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Said" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chopineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625251v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Septuce Zin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838122v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Sidelarbi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fasani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022548v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625369v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mennesson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Cieslar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Los" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668574v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453420v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945786v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Belmadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieda Claudine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boullouis Henri-Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>