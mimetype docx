--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Oxygen Level Upon Cold Plasma Treatments: Consequences for RONS Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Busco</w:t>
+                <w:t xml:space="preserve">Effects of electro-conductive, biomaterial-based tissue scaffolds on stem cells and transdifferentiation-derived somatic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Hybiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loick Ridou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Douat</w:t>
+                <w:t xml:space="preserve">Andrzej Hudecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2017.2775705⟩</w:t>
+              <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34846/Le-Studium.164.02.FR.10-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803848v1</w:t>
+                <w:t xml:space="preserve">hal-03218281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of electro-conductive, biomaterial-based tissue scaffolds on stem cells and transdifferentiation-derived somatic cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in Oxygen Level Upon Cold Plasma Treatments: Consequences for RONS Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Busco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolanta Hybiak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+                <w:t xml:space="preserve">Loick Ridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrzej Hudecki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grillon</w:t>
+                <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.34-41. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (2), pp.147 - 152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34846/Le-Studium.164.02.FR.10-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2017.2775705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218281v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Heparanase-Mediated Angiogenesis Using Microvascular Endothelial Cells: Identification of λ-Carrageenan Derivative as a Potent Anti Angiogenic Agent</w:t>
               </w:r>
@@ -1338,256 +1338,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du taux d’oxygénation sur l’activité antioxydante des cellules épidermiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New reconstructed epidermis models closer to skin physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Ridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Busco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de recherche en dermatologie (CARD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">LeStudium conference: Skin Models in Cosmetic Science: Bridging Established Methods and Novel Technologies, 2nd meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838130v1</w:t>
+                <w:t xml:space="preserve">hal-03838117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New reconstructed epidermis models closer to skin physiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle du taux d’oxygénation sur l’activité antioxydante des cellules épidermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Busco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LeStudium conference: Skin Models in Cosmetic Science: Bridging Established Methods and Novel Technologies, 2nd meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, On line, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de recherche en dermatologie (CARD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838117v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of oxydative stress under the true oxygenation of the skin, physioxia</w:t>
               </w:r>
@@ -1908,346 +1908,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The research of new therapeutic targets and small chemical molecules for glioblastoma therapies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skin physioxia as a new parameter to improve in vitro skin models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Ridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Blot</w:t>
+                <w:t xml:space="preserve">Shalina Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central South University in HuNan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Changsha, China</w:t>
+              <w:t xml:space="preserve">Le Studium Conference: Skin Models in Cosmetic Science: Bridging Established Methods and Novel Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686683v1</w:t>
+                <w:t xml:space="preserve">hal-03022530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin physioxia as a new parameter to improve in vitro skin models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïck Ridou</w:t>
+                <w:t xml:space="preserve">The research of new therapeutic targets and small chemical molecules for glioblastoma therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shalina Hassanaly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+                <w:t xml:space="preserve">E. Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium Conference: Skin Models in Cosmetic Science: Bridging Established Methods and Novel Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">Central South University in HuNan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Changsha, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022530v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on a He-Plasma Gun source for cosmetic purposes:the importance of skin microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Ridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2315,77 +2315,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Ridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR ABioPlas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR ABioPlas, Oct 2017, Paris, France</w:t>
@@ -2427,51 +2427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respecting physioxia is crucial in in vitro skin models: miRnome study in unstimulated skin cells and upon UV-induced photoaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalina Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2533,523 +2533,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Chemico-Physical Properties of a He Plasma Gun in the Context of Skin Physioxia for Cosmetical Applications</w:t>
+                <w:t xml:space="preserve">Etude des propriétés du Plasma Froid à Hélium pour des Applications Cosmétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Dozias</w:t>
+                <w:t xml:space="preserve">C. Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel M Pouvesle</w:t>
+                <w:t xml:space="preserve">S. Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">1er colloque du GDR3711 Cosmactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Moulin d’Andé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620850v1</w:t>
+                <w:t xml:space="preserve">hal-03625242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés du Plasma Froid à Hélium pour des Applications Cosmétiques</w:t>
+                <w:t xml:space="preserve">Study of Chemico-Physical Properties of a He Plasma Gun in the Context of Skin Physioxia for Cosmetical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Douat</w:t>
+                <w:t xml:space="preserve">Sebastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dozias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+                <w:t xml:space="preserve">Jean-Michel M Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque du GDR3711 Cosmactifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Moulin d’Andé, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625242v1</w:t>
+                <w:t xml:space="preserve">hal-01620850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosinolates et angiogenèse tumorale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La physioxie : un paramètre essentiel dans la régulation de la mélanogénèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalina Hassanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Kieda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique fédération de recherche FR2708</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">29e colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668560v1</w:t>
+                <w:t xml:space="preserve">hal-03625251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La physioxie : un paramètre essentiel dans la régulation de la mélanogénèse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexia Perrin</w:t>
+                <w:t xml:space="preserve">Glycosinolates et angiogenèse tumorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhan Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Kieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Seillac, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique fédération de recherche FR2708</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625251v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3061,243 +3061,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel reconstructed human epidermis model that restores skin physiological oxygen level</w:t>
+                <w:t xml:space="preserve">Impact of oxygen level on epidermal cell antioxidant activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Septuce Zin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IFSCC Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Cosm’innov 5th edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144944v1</w:t>
+                <w:t xml:space="preserve">hal-04144932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of oxygen level on epidermal cell antioxidant activity</w:t>
+                <w:t xml:space="preserve">Novel reconstructed human epidermis model that restores skin physiological oxygen level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Busco</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Septuce Zin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosm’innov 5th edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">33rd IFSCC Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144932v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle différentiel de Lingo1 et Lingo3 dans la prolifération et la migration des cellules de glioblastome</w:t>
               </w:r>
@@ -3635,385 +3635,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles molécules chimiques anti-tumorales pour le traitement du glioblastomes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du stress oxydant dans les conditions réelles d'oxygénation de la peau : la physioxie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Busco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es journées du Cancéropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">32e Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973622v1</w:t>
+                <w:t xml:space="preserve">hal-03022548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plasma froid comme nouvel outil au service de la cosmétique, Plasmacosm-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Cosmétosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du stress oxydant dans les conditions réelles d'oxygénation de la peau : la physioxie.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouvelles molécules chimiques anti-tumorales pour le traitement du glioblastomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kellenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
+              <w:t xml:space="preserve">13es journées du Cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022548v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of oxidative stress under the true oxygenation of the skin, physioxia</w:t>
               </w:r>
@@ -4258,51 +4258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Kieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4459,346 +4459,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in oxygen level upon cold plasma treatments: consequences for RONS production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Busco</w:t>
+                <w:t xml:space="preserve">Selected biodegradable and nonbiodegradable materials - their impact on cells growth and proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Hybiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loick Ridou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Douat</w:t>
+                <w:t xml:space="preserve">Andrzej Hudecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération FR2708 Physique et Chimie du Vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Le Studium Conférence "Stem cells and cancer stem cells : regenerative medicine and cancer"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625366v1</w:t>
+                <w:t xml:space="preserve">hal-03625371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected biodegradable and nonbiodegradable materials - their impact on cells growth and proliferation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in oxygen level upon cold plasma treatments: consequences for RONS production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Busco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolanta Hybiak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+                <w:t xml:space="preserve">Loick Ridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrzej Hudecki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grillon</w:t>
+                <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium Conférence "Stem cells and cancer stem cells : regenerative medicine and cancer"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée Fédération FR2708 Physique et Chimie du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625371v1</w:t>
+                <w:t xml:space="preserve">hal-03625366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in oxygen level upon plasma treatments : consequences for RONS production?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4866,64 +4866,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4965,51 +4965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin physioxia: an essential parameter in in vitro skin models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalina Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5409,51 +5409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376098v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2025.118494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Chettouh-Hammas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boileau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6829931" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335772v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Petrova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Negrerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00854" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Ridou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2775705" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Hybiak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Hudecki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.164.02.FR.10-2018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poupard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Badarou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groult" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15050134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Klimkiewicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2015.11.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838130v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Ridou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625163v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillemain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kellenberger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686683v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kellenberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022530v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalina Hassanaly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nadim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dubanet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620850v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dozias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M Pouvesle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dozias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Said" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chopineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625251v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Septuce Zin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838122v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Sidelarbi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fasani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022548v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625369v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mennesson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Cieslar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Los" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668574v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453420v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945786v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Belmadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieda Claudine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boullouis Henri-Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376098v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2025.118494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Chettouh-Hammas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boileau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6829931" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335772v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Petrova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Negrerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00854" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Hybiak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Hudecki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.164.02.FR.10-2018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Ridou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2775705" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poupard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Badarou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groult" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15050134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Klimkiewicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2015.11.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Ridou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838130v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625163v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillemain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kellenberger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalina Hassanaly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686683v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kellenberger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nadim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dubanet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dozias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dozias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M Pouvesle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Said" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chopineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144932v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144944v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Septuce Zin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838122v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Sidelarbi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668573v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fasani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625369v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mennesson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Cieslar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Los" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668574v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625371v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453420v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945786v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Belmadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieda Claudine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boullouis Henri-Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>