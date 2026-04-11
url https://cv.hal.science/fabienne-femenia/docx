--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -314,265 +314,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responsiveness of farm investment to price changes: evidence from the French crop sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Femenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vialatte</w:t>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Tibi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Chavas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (34), pp.3972-3983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2021.1890686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477116v1</w:t>
+                <w:t xml:space="preserve">hal-03187933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsiveness of farm investment to price changes: evidence from the French crop sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Femenia</w:t>
+                <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Chavas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (34), pp.3972-3983. </w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036846.2021.1890686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187933v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meta-Analysis of the Price and Income Elasticities of Food Demand</w:t>
               </w:r>
@@ -1174,147 +1174,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The decoupling of farm programs: revisiting the wealth effect</w:t>
+                <w:t xml:space="preserve">Impacts of stockholding behaviour on agricultural market volatility : a dynamic computable general equilibrium approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">German Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (3), pp.187-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462537v1</w:t>
+                <w:t xml:space="preserve">hal-01462674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il une intervention publique pour stabiliser les marchés agricoles ? Revue des arguments et des questions non résolue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1330,320 +1295,355 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91 (4), pp.435-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of stockholding behaviour on agricultural market volatility : a dynamic computable general equilibrium approach</w:t>
+                <w:t xml:space="preserve">The decoupling of farm programs: revisiting the wealth effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German Journal of Agricultural Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92 (3), pp.836-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aap029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462674v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the European responsibility in the agricultural multilateral trade negotiations: modelling the impacts of the Common Agricultural Policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating price elasticities of food trade functions: how relevant is the CES based gravity approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gohin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32 (10), pp.1434 - 1460. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (2), pp.253-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9701.2009.01182.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1477-9552.2009.00199.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462522v1</w:t>
+                <w:t xml:space="preserve">hal-01462414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating price elasticities of food trade functions: how relevant is the CES based gravity approach?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the European responsibility in the agricultural multilateral trade negotiations: modelling the impacts of the Common Agricultural Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Femenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gohin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The World Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (10), pp.1434 - 1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9701.2009.01182.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1477-9552.2009.00199.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01462414v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2268,446 +2268,446 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the economic value of the agronomic effects of crop diversification for farmers: estimation based on farm cost accounting data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Tax-and-Refund System for Reducing Pesticide Use in EU Agriculture: Promising Simulation Results for the French Arable Crop Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Femenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Carpentier</w:t>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AAEA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural and Applied Economics Association, Jul 2023, Washingtion, DC, United States</w:t>
+              <w:t xml:space="preserve">XVII EAAE Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667088v1</w:t>
+                <w:t xml:space="preserve">hal-04318187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tax-and-Refund System for Reducing Pesticide Use in EU Agriculture: Promising Simulation Results for the French Arable Crop Sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Carpentier</w:t>
+                <w:t xml:space="preserve">On the economic value of the agronomic effects of crop diversification for farmers: estimation based on farm cost accounting data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guyomard</w:t>
+                <w:t xml:space="preserve">Obafémi, Philippe Koutchadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII EAAE Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">2023 AAEA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural and Applied Economics Association, Jul 2023, Washingtion, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318187v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Input Allocation Among Crops: A Time-Varying Random Parameters Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the economic value of the agronomic effects of crop diversification for farmers: Estimation based on farm cost accounting data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII EAAE Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">American Association of Agricultural Economics Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Agricultural Economics, Jul 2023, Washington, D.C, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318163v1</w:t>
+                <w:t xml:space="preserve">hal-04315380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the economic value of the agronomic effects of crop diversification for farmers: Estimation based on farm cost accounting data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
+                <w:t xml:space="preserve">Variable Input Allocation Among Crops: A Time-Varying Random Parameters Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Agricultural Economics Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Agricultural Economics, Jul 2023, Washington, D.C, France</w:t>
+              <w:t xml:space="preserve">XVII EAAE Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315380v1</w:t>
+                <w:t xml:space="preserve">hal-04318163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts Of Low Pesticides Practices On Farmers’ Crop Production Decision: Estimation Based On Observed French Data</w:t>
               </w:r>
@@ -2801,51 +2801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Farm Cost Accounting Data To Estimate Crop Rotation Effects: An Approach Based On a Smooth Mathematical Program with Equilibrium Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2978,51 +2978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic value of the agronomic effects of crop diversification: Estimation based on farm cost accounting data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3624,610 +3624,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with corner solutions in multi-crop micro-econometric models: an endogenous regime approach with regime fixed costs</w:t>
+                <w:t xml:space="preserve">Estimating crop rotation effects with farm accountancy panel data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibirénoyé Sodjahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. International conférence of agricultural economists (ICAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Conference of Agricultural Economics (ICAE). BRA., Jul 2018, Vancouver, Canada. 37 p</w:t>
+              <w:t xml:space="preserve">, International Conference of Agricultural Economics (ICAE). BRA., Jul 2018, vancouver, Canada. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879042v1</w:t>
+                <w:t xml:space="preserve">hal-01879045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating crop rotation effects with farm accountancy panel data</w:t>
+                <w:t xml:space="preserve">Dealing with corner solutions in multi-crop micro-econometric models: an endogenous regime approach with regime fixed costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ibirénoyé Sodjahin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. International conférence of agricultural economists (ICAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Conference of Agricultural Economics (ICAE). BRA., Jul 2018, vancouver, Canada. 32 p</w:t>
+              <w:t xml:space="preserve">, International Conference of Agricultural Economics (ICAE). BRA., Jul 2018, Vancouver, Canada. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879045v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses des investissements agricoles aux prix : Le cas du secteur français des grandes cultures</w:t>
+                <w:t xml:space="preserve">Responsiveness of farm investment to price changes: An empirical study of the French crop sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Chavas</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité des utilisateurs du RICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). FRA., Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">34. Journées de Microéconomie Appliquées (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Analyse des Itinéraires et Niveaux Salariaux (GAINS). FRA. Université du Maine, FRA., Jun 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786447v1</w:t>
+                <w:t xml:space="preserve">hal-01571567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with corner solutions In multi-crop microeconometric models: an endogenous switching regime approach with regime fixed costs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réponses des investissements agricoles aux prix : Le cas du secteur français des grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Chavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. EAAE Congress "Towards sustainable agri-food system: balancing between markets and society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, parme, Italy. 24 p</w:t>
+              <w:t xml:space="preserve">Comité des utilisateurs du RICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). FRA., Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605563v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with corner solution in multi-crop micro-econometric models: an endogenous regime switching approach with regime fixed cost</w:t>
+                <w:t xml:space="preserve">Dealing with corner solutions In multi-crop microeconometric models: an endogenous switching regime approach with regime fixed costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 AAEA Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Jul 2017, chicago, United States</w:t>
+              <w:t xml:space="preserve">15. EAAE Congress "Towards sustainable agri-food system: balancing between markets and society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, parme, Italy. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605030v1</w:t>
+                <w:t xml:space="preserve">hal-01605563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsiveness of farm investment to price changes: An empirical study of the French crop sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dealing with corner solution in multi-crop micro-econometric models: an endogenous regime switching approach with regime fixed cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Chavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Journées de Microéconomie Appliquées (JMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'Analyse des Itinéraires et Niveaux Salariaux (GAINS). FRA. Université du Maine, FRA., Jun 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">2017 AAEA Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Jul 2017, chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571567v1</w:t>
+                <w:t xml:space="preserve">hal-01605030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité des producteurs agricoles et localisation des systèmes de production</w:t>
               </w:r>
@@ -4321,64 +4321,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsiveness of farm investment to price changes: An empirical study of the French crop sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Chavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; School of Management (IESEG). FRA.; Université Catholique de Lille (UC Lille). FRA.; Université de Lille. FRA.; European Association of Agricultural Economists (EAAE). INT., Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4558,440 +4558,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. EAAE Congress "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2014, Ljubjana, Slovenia. 13 p</w:t>
+              <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA., Dec 2014, Grenoble, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208967v1</w:t>
+                <w:t xml:space="preserve">hal-01209003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Unobserved Heterogeneity in Micro-econometric Agricultural Production Models: a Random Parameter Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taking into account the evolution of world food demand in CGE simulations of policy reforms: the role of demand systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 AAEA annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA., Jul 2014, Minneapolis, United States. 2 p</w:t>
+              <w:t xml:space="preserve">17. Annual Conference on Global Economic Analysis (GTAP): "New Challenges in Food Policy, Trade and Economic Vulnerability"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Global Trade Analysis Project (GTAP). USA., Jun 2014, Dakar, Senegal. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208966v1</w:t>
+                <w:t xml:space="preserve">hal-01208965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Unobserved Heterogeneity in Micro-econometric Agricultural Production Models: a Random Parameter Approach</w:t>
+                <w:t xml:space="preserve">Economic incentives to the adoption of low input cropping systems: The case of multi-resistant wheat cultivars in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Carpentier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2014, Grenoble, France. 41 p</w:t>
+              <w:t xml:space="preserve">14. EAAE Congress "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2014, Ljubjana, Slovenia. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209004v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account the evolution of world food demand in CGE simulations of policy reforms: the role of demand systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accounting for Unobserved Heterogeneity in Micro-econometric Agricultural Production Models: a Random Parameter Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Laborde</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Annual Conference on Global Economic Analysis (GTAP): "New Challenges in Food Policy, Trade and Economic Vulnerability"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Global Trade Analysis Project (GTAP). USA., Jun 2014, Dakar, Senegal. 35 p</w:t>
+              <w:t xml:space="preserve">2014 AAEA annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA., Jul 2014, Minneapolis, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208965v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic incentives to the adoption of low input cropping systems: The case of multi-resistant wheat cultivars in France</w:t>
+                <w:t xml:space="preserve">Accounting for Unobserved Heterogeneity in Micro-econometric Agricultural Production Models: a Random Parameter Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Letort</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA., Dec 2014, Grenoble, France. 16 p</w:t>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2014, Grenoble, France. 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209003v1</w:t>
+                <w:t xml:space="preserve">hal-01209004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should private storage be subsidized to stabilize agricultural markets after price support schemes are removed? A general equilibrium analysis applied to european reforms</w:t>
               </w:r>
@@ -5368,191 +5368,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of agricultural policies: the role of expectation schemes</w:t>
+                <w:t xml:space="preserve">Faut-il une intervention publique pour stabiliser les marchés agricoles ? Revue des arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gohin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs du Département SAE2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Antenne du Département Sciences Sociales, Agriculture et Alimentation, Espace et Environnement (0626)., Oct 2008, Montpellier, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462412v1</w:t>
+                <w:t xml:space="preserve">hal-01462433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il une intervention publique pour stabiliser les marchés agricoles ? Revue des arguments</w:t>
+                <w:t xml:space="preserve">Dynamic modelling of agricultural policies: the role of expectation schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gohin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs du Département SAE2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Antenne du Département Sciences Sociales, Agriculture et Alimentation, Espace et Environnement (0626)., Oct 2008, Montpellier, France. 28 p</w:t>
+              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462433v1</w:t>
+                <w:t xml:space="preserve">hal-01462412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decoupling of farm programs: revisiting the wealth effect</w:t>
               </w:r>
@@ -6237,64 +6237,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsiveness of farm investment to price changes: Evidence from the French crop sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -6577,51 +6577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibirenoye Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#232;mi Philippe Koutchad&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315305v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbad037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187933v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chavas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1890686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155778v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obafemi Philippe Koutchade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aax091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.02.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12187" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFPQJHLR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2012.05.019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.03.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aap029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462675v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2009.01182.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWW5HR93-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2009.00199.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrodep.org/resource/functional-forms-commonly-used-cge-models" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-037-6-13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819701v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Honor&#233; Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#233;mi, Philippe Koutchad&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318118v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Sodjahin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Chavas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605030v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571567v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605715v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208967v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209004v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bou&#235;t" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laborde" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462683v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462441v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283457v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Trade Study Group" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/JM5PEF" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836702v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163899v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibirenoye Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#232;mi Philippe Koutchad&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315305v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbad037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chavas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1890686" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155778v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obafemi Philippe Koutchade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aax091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.02.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12187" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFPQJHLR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2012.05.019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.03.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aap029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462414v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2009.00199.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2009.01182.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWW5HR93-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrodep.org/resource/functional-forms-commonly-used-cge-models" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-037-6-13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819701v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Honor&#233; Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#233;mi, Philippe Koutchad&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318118v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Sodjahin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Chavas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605715v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208965v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bou&#235;t" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laborde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208967v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208966v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462683v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462433v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462441v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283457v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Trade Study Group" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/JM5PEF" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836702v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163899v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>