--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1429,221 +1429,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating price elasticities of food trade functions: how relevant is the CES based gravity approach?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the European responsibility in the agricultural multilateral trade negotiations: modelling the impacts of the Common Agricultural Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Femenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gohin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (2), pp.253-272. </w:t>
+              <w:t xml:space="preserve">The World Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (10), pp.1434 - 1460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1477-9552.2009.00199.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9701.2009.01182.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462414v1</w:t>
+                <w:t xml:space="preserve">hal-01462522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the European responsibility in the agricultural multilateral trade negotiations: modelling the impacts of the Common Agricultural Policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating price elasticities of food trade functions: how relevant is the CES based gravity approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gohin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Economy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (2), pp.253-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1477-9552.2009.00199.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9701.2009.01182.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01462522v1</w:t>
+                <w:t xml:space="preserve">hal-01462414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2268,446 +2268,446 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tax-and-Refund System for Reducing Pesticide Use in EU Agriculture: Promising Simulation Results for the French Arable Crop Sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Carpentier</w:t>
+                <w:t xml:space="preserve">On the economic value of the agronomic effects of crop diversification for farmers: estimation based on farm cost accounting data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guyomard</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafémi, Philippe Koutchadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII EAAE Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">2023 AAEA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural and Applied Economics Association, Jul 2023, Washingtion, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318187v1</w:t>
+                <w:t xml:space="preserve">hal-04667088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the economic value of the agronomic effects of crop diversification for farmers: estimation based on farm cost accounting data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
+                <w:t xml:space="preserve">A Tax-and-Refund System for Reducing Pesticide Use in EU Agriculture: Promising Simulation Results for the French Arable Crop Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obafémi, Philippe Koutchadé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Carpentier</w:t>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AAEA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural and Applied Economics Association, Jul 2023, Washingtion, DC, United States</w:t>
+              <w:t xml:space="preserve">XVII EAAE Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667088v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the economic value of the agronomic effects of crop diversification for farmers: Estimation based on farm cost accounting data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
+                <w:t xml:space="preserve">Variable Input Allocation Among Crops: A Time-Varying Random Parameters Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Agricultural Economics Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Agricultural Economics, Jul 2023, Washington, D.C, France</w:t>
+              <w:t xml:space="preserve">XVII EAAE Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315380v1</w:t>
+                <w:t xml:space="preserve">hal-04318163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Input Allocation Among Crops: A Time-Varying Random Parameters Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the economic value of the agronomic effects of crop diversification for farmers: Estimation based on farm cost accounting data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII EAAE Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">American Association of Agricultural Economics Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Agricultural Economics, Jul 2023, Washington, D.C, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318163v1</w:t>
+                <w:t xml:space="preserve">hal-04315380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts Of Low Pesticides Practices On Farmers’ Crop Production Decision: Estimation Based On Observed French Data</w:t>
               </w:r>
@@ -2801,51 +2801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Farm Cost Accounting Data To Estimate Crop Rotation Effects: An Approach Based On a Smooth Mathematical Program with Equilibrium Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2978,51 +2978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic value of the agronomic effects of crop diversification: Estimation based on farm cost accounting data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4522,204 +4522,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic incentives to the adoption of low input cropping systems: The case of multi-resistant wheat cultivars in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taking into account the evolution of world food demand in CGE simulations of policy reforms: the role of demand systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Letort</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA., Dec 2014, Grenoble, France. 16 p</w:t>
+              <w:t xml:space="preserve">17. Annual Conference on Global Economic Analysis (GTAP): "New Challenges in Food Policy, Trade and Economic Vulnerability"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Global Trade Analysis Project (GTAP). USA., Jun 2014, Dakar, Senegal. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209003v1</w:t>
+                <w:t xml:space="preserve">hal-01208965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account the evolution of world food demand in CGE simulations of policy reforms: the role of demand systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economic incentives to the adoption of low input cropping systems: The case of multi-resistant wheat cultivars in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Laborde</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Annual Conference on Global Economic Analysis (GTAP): "New Challenges in Food Policy, Trade and Economic Vulnerability"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Global Trade Analysis Project (GTAP). USA., Jun 2014, Dakar, Senegal. 35 p</w:t>
+              <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA., Dec 2014, Grenoble, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208965v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic incentives to the adoption of low input cropping systems: The case of multi-resistant wheat cultivars in France</w:t>
               </w:r>
@@ -6577,51 +6577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibirenoye Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#232;mi Philippe Koutchad&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315305v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbad037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chavas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1890686" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155778v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obafemi Philippe Koutchade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aax091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.02.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12187" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFPQJHLR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2012.05.019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.03.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aap029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462414v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2009.00199.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2009.01182.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWW5HR93-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrodep.org/resource/functional-forms-commonly-used-cge-models" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-037-6-13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819701v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Honor&#233; Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#233;mi, Philippe Koutchad&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318118v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Sodjahin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Chavas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605715v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208965v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bou&#235;t" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laborde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208967v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208966v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462683v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462433v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462441v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283457v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Trade Study Group" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/JM5PEF" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836702v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163899v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibirenoye Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#232;mi Philippe Koutchad&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315305v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbad037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chavas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1890686" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155778v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obafemi Philippe Koutchade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aax091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.02.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12187" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFPQJHLR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2012.05.019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.03.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aap029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2009.01182.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWW5HR93-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2009.00199.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrodep.org/resource/functional-forms-commonly-used-cge-models" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-037-6-13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819701v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Honor&#233; Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#233;mi, Philippe Koutchad&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318118v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Sodjahin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Chavas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605715v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bou&#235;t" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laborde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209003v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208967v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208966v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462683v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462433v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462441v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283457v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Trade Study Group" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/JM5PEF" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836702v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163899v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>