--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (130)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (131)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -723,814 +723,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time imaging of enzymatic degradation of pretreated maize internodes reveals different cell types have different profiles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Friability of Maize Shoot (Zea mays L.) in Relation to Cell Wall Composition and Physical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Devaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Marie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Chauvet</w:t>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Durand</w:t>
+                <w:t xml:space="preserve">Adrien Réau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2022.127140⟩</w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture12070951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664146v1</w:t>
+                <w:t xml:space="preserve">hal-03714151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Based X-ray Microtomography Reveals Cellular Morphological Features of Developing Wheat Grain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">In situ imaging of lignin and related compounds by Raman, Fourier-transform infrared (FTIR) and fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Badel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">Notburga Gierlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew King</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">András Gorzsás</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (7), pp.3454. </w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Advances in Botanical Research, 104, pp.215-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app12073454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.abr.2022.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622545v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ imaging of lignin and related compounds by Raman, Fourier-transform infrared (FTIR) and fluorescence microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced enzymatic hydrolysis of corn stover using twin‐screw extrusion under mild conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Elalami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Aouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.abr.2022.03.009⟩</w:t>
+              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (6), pp.1642-1654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bbb.2400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289247v1</w:t>
+                <w:t xml:space="preserve">hal-03719965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friability of Maize Shoot (Zea mays L.) in Relation to Cell Wall Composition and Physical Properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchrotron Based X-ray Microtomography Reveals Cellular Morphological Features of Developing Wheat Grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Réau</w:t>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Delord</w:t>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriculture12070951⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.3454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12073454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714151v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced enzymatic hydrolysis of corn stover using twin‐screw extrusion under mild conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the flax cell wall composition during development and after gravitropism by synchrotron fluorescence imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Aouine</w:t>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Monlau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dumon</w:t>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bbb.2400⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175, pp.114256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719965v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the flax cell wall composition during development and after gravitropism by synchrotron fluorescence imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+                <w:t xml:space="preserve">Real-time imaging of enzymatic degradation of pretreated maize internodes reveals different cell types have different profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.F. Devaux</w:t>
+                <w:t xml:space="preserve">Hugo Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rivard</w:t>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 175, pp.114256. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 353, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2022.127140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525299v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre Individualisation and Mechanical Properties of a Flax-PLA Non-Woven Composite Following Physical Pre-Treatments</w:t>
               </w:r>
@@ -1644,429 +1644,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endosperm cavity of wheat grains contains a highly hydrated gel of arabinoxylan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+                <w:t xml:space="preserve">The TaCslA12 gene expressed in the wheat grain endosperm synthesizes wheat-like mannan when expressed in yeast and Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Foucat</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 306, pp.110845. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.110845⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 302, pp.110693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2020.110693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261403v1</w:t>
+                <w:t xml:space="preserve">hal-03261408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TaCslA12 gene expressed in the wheat grain endosperm synthesizes wheat-like mannan when expressed in yeast and Arabidopsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Geairon</w:t>
+                <w:t xml:space="preserve">Darkfield and Fluorescence Macrovision of a Series of Large Images to Assess Anatomical and Chemical Tissue Variability in Whole Cross-Sections of Maize Stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2020.110693⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.792981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261408v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darkfield and Fluorescence Macrovision of a Series of Large Images to Assess Anatomical and Chemical Tissue Variability in Whole Cross-Sections of Maize Stems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delord</w:t>
+                <w:t xml:space="preserve">The endosperm cavity of wheat grains contains a highly hydrated gel of arabinoxylan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, 22 p. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 306, pp.110845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.792981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.110845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528905v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic degradation of maize shoots: monitoring of chemical and physical changes reveals different saccharification behaviors</w:t>
               </w:r>
@@ -2180,459 +2180,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Study by Mass Spectrometry of the Spatial Variation of Cellulose and Hemicellulose Structures in Corn Stalks</w:t>
+                <w:t xml:space="preserve">Cell Wall Proteome of Wheat Grain Endosperm and Outer Layers at Two Key Stages of Early Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Arnaud</w:t>
+                <w:t xml:space="preserve">Mehdi Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guillon</w:t>
+                <w:t xml:space="preserve">Geairon Audrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Méchin</w:t>
+                <w:t xml:space="preserve">Bouder Axelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larré Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b07579⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21010239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958739v1</w:t>
+                <w:t xml:space="preserve">hal-02936279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Wall Proteome of Wheat Grain Endosperm and Outer Layers at Two Key Stages of Early Development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assembly of tomato fruit cuticles: a cross‐talk between the cutin polyester and cell wall polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lollier</w:t>
+                <w:t xml:space="preserve">Glenn Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geairon Audrey</w:t>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouder Axelle</w:t>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larré Colette</w:t>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.239. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 226, pp.809-822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21010239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936279v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of tomato fruit cuticles: a cross‐talk between the cutin polyester and cell wall polysaccharides</w:t>
+                <w:t xml:space="preserve">Imaging Study by Mass Spectrometry of the Spatial Variation of Cellulose and Hemicellulose Structures in Corn Stalks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Philippe</w:t>
+                <w:t xml:space="preserve">B. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+                <w:t xml:space="preserve">S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">F. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sandt</w:t>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 226, pp.809-822. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (13), pp.4042-4050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b07579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624710v1</w:t>
+                <w:t xml:space="preserve">hal-02958739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric mapping of cellular morphology in plant tissue sections by gray level granulometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2690,13161 +2690,13200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-excitation hyperspectral autofluorescence imaging for the exploration of biological samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+                <w:t xml:space="preserve">Assembly of tomato fruit cuticles: a cross‐talk between the cutin polyester and cell wall polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hamid Abdollahi</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.03.003⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 226 (3), pp.809-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620782v1</w:t>
+                <w:t xml:space="preserve">hal-05579175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal distribution of cell wall polysaccharides during grain development of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+                <w:t xml:space="preserve">Multi-excitation hyperspectral autofluorescence imaging for the exploration of biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiyeh Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Abdollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.12.018⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1062, pp.47-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628430v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging the putative structure of mannan in wheat (Triticum aestivum) endosperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlayna Sterner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 224, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of corn stover conversion to carboxylates by extrusion and biotic triggers in solid-state fermentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">Spatial and temporal distribution of cell wall polysaccharides during grain development of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-018-9463-x⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 280, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154400v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in cell walls lignification, feruloylation and p-coumaroylation throughout maize internode development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+                <w:t xml:space="preserve">Enhancement of corn stover conversion to carboxylates by extrusion and biotic triggers in solid-state fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacome Prompsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219923⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103 (1), pp.489-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-018-9463-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619681v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Time-Lapse Imaging of Lignocellulosic Biomass Hydrolysis: Tracking Enzyme Localization by Protein Autofluorescence and Biochemical Modification of Cell Walls by Microfluidic Infrared Microspectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Changes in cell walls lignification, feruloylation and p-coumaroylation throughout maize internode development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00200⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (7), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627190v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of plants: multi-scale data for better plant anatomy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ferulate and lignin cross-links increase in cell walls of wheat grain outer layers during late development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateignier-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arata Yoshinaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 69 (3), pp.343-347. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 276, pp.199-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625043v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferulate and lignin cross-links increase in cell walls of wheat grain outer layers during late development</w:t>
+                <w:t xml:space="preserve">Selected case studies presenting advanced methodologies to study food and chemical industry materials: From the structural characterization of raw materials to the multisensory integration of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Chateignier-Boutin</w:t>
+                <w:t xml:space="preserve">Zoé Deuscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lapierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arata Yoshinaga</w:t>
+                <w:t xml:space="preserve">François Boue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.08.022⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625128v1</w:t>
+                <w:t xml:space="preserve">hal-01621911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected case studies presenting advanced methodologies to study food and chemical industry materials: From the structural characterization of raw materials to the multisensory integration of food</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative imaging of plants: multi-scale data for better plant anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (3), pp.343-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621911v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of cell wall hemicelluloses in the wheat grain endosperm: a 3D perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 248 (6), pp.1505-1513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-018-2980-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall proteome investigation of bread wheat (&amp;lt;em&amp;gt;Triticum aestivum&amp;lt;/em&amp;gt;) developing grain in endosperm and outer layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (23), pp.e1800286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.201800286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecofriendly lignocellulose pretreatment to enhance the carboxylate production of a rumen-derived microbial consortium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+                <w:t xml:space="preserve">Synchrotron Time-Lapse Imaging of Lignocellulosic Biomass Hydrolysis: Tracking Enzyme Localization by Protein Autofluorescence and Biochemical Modification of Cell Walls by Microfluidic Infrared Microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.03.083⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607636v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of sample preparation for staining and immunodetection of plant cell walls by light microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse L. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik V. Scheller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2017.01505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remodeling of pectin and hemicelluloses in tomato pericarp during fruit growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Moise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 257, pp.48-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plantsci.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Remodelling of Cell Walls during Brachypodium distachyon Grain Development through a Sub-Cellular Quantitative Proteomic Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+                <w:t xml:space="preserve">Ecofriendly lignocellulose pretreatment to enhance the carboxylate production of a rumen-derived microbial consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Lazuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proteomes4030021⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 236, pp.225-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.03.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641015v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation in Brachypodium caffeic acid O-methyltransferase 6 alters stem and grain lignins and improves straw saccharification without deteriorating grain quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ho-Yue-Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ho-Yue-Kuang</w:t>
+                <w:t xml:space="preserve">S. Antelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alvarado</w:t>
+                <w:t xml:space="preserve">B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67 (1), pp.227--37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erv446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of UV and visible autofluorescence of wheat grain tissues in macroscopic images of cross-sections and particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 127, pp.281-288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2016.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Spectrometric Imaging of Wheat (Triticum spp.) and Barley (Hordeum vulgare L.) Cultivars: Distribution of Major Cell Wall Polysaccharides According to Their Main Structural Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Velickovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Damond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (32), pp.6249 - 6256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b02047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of cell wall polysaccharides during retting of cassava roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legrand Ngolong Ngea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Justin Essia Ngang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Legrand Ngolong Ngea</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 213, pp.402 - 409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.06.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolabelling of intervessel pits for polysaccharides and lignin helps in understanding their hydraulic properties in Populus tremula × alba</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+                <w:t xml:space="preserve">Understanding the Remodelling of Cell Walls during Brachypodium distachyon Grain Development through a Sub-Cellular Quantitative Proteomic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène San Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu232⟩</w:t>
+              <w:t xml:space="preserve">Proteomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (3), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proteomes4030021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268876v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endomembrane proteomics reveals putative enzymes involved in cell wall metabolism in wheat grain outer layers.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+                <w:t xml:space="preserve">The deconstruction of pectic rhamnogalacturonan i unmasks the occurrence of a novel arabinogalactan oligosaccharide epitope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buffetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Gro Rydahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv075⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (11), pp.2181-2196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcv128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640973v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deconstruction of pectic rhamnogalacturonan i unmasks the occurrence of a novel arabinogalactan oligosaccharide epitope</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David D. Ropartz</w:t>
+                <w:t xml:space="preserve">Brachypodium cell wall mutant with enhanced saccharification potential despite increased lignin content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Timpano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Looten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcv128⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-014-9501-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637617v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brachypodium cell wall mutant with enhanced saccharification potential despite increased lignin content</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+                <w:t xml:space="preserve">Endomembrane proteomics reveals putative enzymes involved in cell wall metabolism in wheat grain outer layers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhtadi Suliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachelle Looten</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-014-9501-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (9), pp.2649-2658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123292v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall proteomic of Brachypodium distachyon grains: A focus on cell wall remodeling proteins.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marija Pavlovic</w:t>
+                <w:t xml:space="preserve">Immunolabelling of intervessel pits for polysaccharides and lignin helps in understanding their hydraulic properties in Populus tremula × alba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201400485⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (2), pp.187-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01204179v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Lignin Key Features in Maize Lignocelluloses Using Infrared Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+                <w:t xml:space="preserve">Cell wall proteomic of Brachypodium distachyon grains: A focus on cell wall remodeling proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Albenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1366/14-07472⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (13), pp.2296-2306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201400485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204144v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical mapping of maize bundle intensity at the stem scale using spatial normalisation of replicated images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+                <w:t xml:space="preserve">Recovery and fine structure variability of RGII sub-domains in wine (Vitis vinifera Merlot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buffetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090673⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (6), pp.1327-1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195472v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery and fine structure variability of RGII sub-domains in wine (Vitis vinifera Merlot)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. J. Gilbert</w:t>
+                <w:t xml:space="preserve">Statistical mapping of maize bundle intensity at the stem scale using spatial normalisation of replicated images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu097⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638667v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the structural and spatial variability of cell-wall polysaccharides during wheat grain development, as revealed through MALDI mass spectrometry imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Investigating Lignin Key Features in Maize Lignocelluloses Using Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru065⟩</w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (12), pp.1342 - 1347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1366/14-07472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640900v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wheat grain contains pectic domains exhibiting specific spatial and development-associated distribution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+                <w:t xml:space="preserve">New insights into the structural and spatial variability of cell-wall polysaccharides during wheat grain development, as revealed through MALDI mass spectrometry imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Velickovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089620⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (8), pp.2079-2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636910v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined approaches provide an anatomical and transcriptomic fingerprint of maize cell wall digestibility</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The wheat grain contains pectic domains exhibiting specific spatial and development-associated distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maydica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195495v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of glycosyltransferases involved in cell wall synthesis of wheat endosperm.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Bouchet</w:t>
+                <w:t xml:space="preserve">Combined approaches provide an anatomical and transcriptomic fingerprint of maize cell wall digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maydica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1-4), pp.274 - 287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00855569v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of glycosyltransferases involved in cell wall synthesis of wheat endosperm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Identification of glycosyltransferases involved in cell wall synthesis of wheat endosperm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Suliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A.-L. Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Partier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 78, pp.508-521. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+              <w:t xml:space="preserve">, 2013, 78, pp.508-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261448v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituent-specific antibody against glucuronoxylan reveals close association of glucuronic acid and acetyl substituents and distinct labeling patterns in tree species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paivi Tuomainen</w:t>
+                <w:t xml:space="preserve">Identification of glycosyltransferases involved in cell wall synthesis of wheat endosperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Suliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Francin-Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Partier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-012-1653-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78, pp.508-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645359v1</w:t>
+                <w:t xml:space="preserve">hal-03261448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling hyperspectral image data having different spatial resolutions using Multiple Co-inertia Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Barron</w:t>
+                <w:t xml:space="preserve">A comprehensive overview of grain development in Brachypodium distachyon variety Bd21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petitpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihad Moussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2012.04.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (2), pp.739-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268293v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive overview of grain development in Brachypodium distachyon variety Bd21</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartography of cell morphology in tomato pericarp at the fruit scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/err298⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 247 (1), pp.78 - 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2012.03623.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190419v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall deposition and metabolism in wheat grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56 (1), pp.91 - 108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcs.2012.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartography of cell morphology in tomato pericarp at the fruit scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+                <w:t xml:space="preserve">Coupling hyperspectral image data having different spatial resolutions by extending multivariate inter-battery Tucker analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2012.03623.x⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113, pp.43-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2011.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004169v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling hyperspectral image data having different spatial resolutions by extending multivariate inter-battery Tucker analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Robert</w:t>
+                <w:t xml:space="preserve">Substituent-specific antibody against glucuronoxylan reveals close association of glucuronic acid and acetyl substituents and distinct labeling patterns in tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Koutaniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paivi Tuomainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2011.08.010⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 236 (2), pp.739 - 751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-012-1653-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648601v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Low Hydration of Barley Grain on beta-Glucan Degradation and Lipid Transfer Protein (LTP1) Modifications During the Malting Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Keltouma Moco</w:t>
+                <w:t xml:space="preserve">Coupling hyperspectral image data having different spatial resolutions using Multiple Co-inertia Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf2011134⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.200 - 212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2012.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652241v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined meta-genomics analyses unravel candidate genes for the grain dietary fiber content in bread wheat (Triticum aestivum L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole C. Confolent</w:t>
+                <w:t xml:space="preserve">Impact of Low Hydration of Barley Grain on beta-Glucan Degradation and Lipid Transfer Protein (LTP1) Modifications During the Malting Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Runavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keltouma Moco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10142-010-0183-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (15), pp.8256 - 8264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf2011134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964164v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brachypodium distachyon grain: characterization of endosperm cell walls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Quemener</w:t>
+                <w:t xml:space="preserve">Combined meta-genomics analyses unravel candidate genes for the grain dietary fiber content in bread wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole C. Confolent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erq332⟩</w:t>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.71 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10142-010-0183-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647331v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in wall composition of transfer and aleurone cells during wheat grain development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Brachypodium distachyon grain: characterization of endosperm cell walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-010-1306-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (3), pp.1001-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650827v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-regulation of the CSLF6 gene results in decreased (1,3;1,4)-beta-D-glucan in endosperm of wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Till K. Pellny</w:t>
+                <w:t xml:space="preserve">Change in wall composition of transfer and aleurone cells during wheat grain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.109.151712⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 233 (2), pp.393-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-010-1306-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662240v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachypodium distachyon grain: identification and subcellular localization of storage proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette C. Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Penninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 61 (6), pp.1771-1783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erq050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoclonal antibodies to rhamnogalacturonan I backbone</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Down-regulation of the CSLF6 gene results in decreased (1,3;1,4)-beta-D-glucan in endosperm of wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Nemeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huw D. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sparks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till K. Pellny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-010-1116-y⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 152 (3), pp.1209-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.151712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667192v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereological estimation of cell wall density of DR12 tomato mutant using three-dimensional confocal imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Legland</w:t>
+                <w:t xml:space="preserve">Monoclonal antibodies to rhamnogalacturonan I backbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcp283⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 231 (6), pp.1373-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-010-1116-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195433v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the discovery of maize cell wall genes involved in silage quality and capacity to biofuel production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Doménica Manicacci</w:t>
+                <w:t xml:space="preserve">Stereological estimation of cell wall density of DR12 tomato mutant using three-dimensional confocal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiên Kiêu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maydica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (2), pp.265-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcp283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660982v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating genes and phenotype: a wheat-Arabidopsis-rice glycosyltransferase database for candidate gene analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Sado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (1), pp.43-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10142-008-0100-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in texture, cellular structure and cell wall composition in apple tissue as a result of freezing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetics of dietary fibre in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Masood-Quraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chassagne</w:t>
+                <w:t xml:space="preserve">Isabelle Romeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Poirier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 170 (1-2), pp.155-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-009-0019-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.03.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195428v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of dietary fibre in bread wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monoclonal antibodies to p-coumarate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">L. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Masood-Quraishi</w:t>
+                <w:t xml:space="preserve">J.P. Utille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Ravel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Ralph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1366-1373</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01189328v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoclonal antibodies to p-coumarate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changes in texture, cellular structure and cell wall composition in apple tissue as a result of freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (7), pp.788-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00499382v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60 (3), pp.499-508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03972.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firming of fruit tissues by vacuum infusion of pectin methylesterase: Visualisation of enzyme action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Guillemin</w:t>
+                <w:t xml:space="preserve">Toward the discovery of maize cell wall genes involved in silage quality and capacity to biofuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lafarguette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doménica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maydica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (2-3), pp.161-198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964569v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleurone cell walls of wheat grain: High spatial resolution investigation using synchrotron infrared microspectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Dumas</w:t>
+                <w:t xml:space="preserve">Firming of fruit tissues by vacuum infusion of pectin methylesterase: Visualisation of enzyme action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109 (2), pp.368-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.12.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666174v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-regulation of an Auxin Response Factor in the tomato induces modification of fine pectin structure and tissue architecture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Aleurone cell walls of wheat grain: High spatial resolution investigation using synchrotron infrared microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Frasse</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62 (8), pp.895-900</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658895v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro-vision and grey level granulometry for quantification of tomato pericarp structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Down-regulation of an Auxin Response Factor in the tomato induces modification of fine pectin structure and tissue architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sully Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2007.06.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (2), pp.273-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erm323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666707v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of ferulate deposition in endosperm cell walls of mature and developing wheat grains by using a polyclonal antibody</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+                <w:t xml:space="preserve">Macro-vision and grey level granulometry for quantification of tomato pericarp structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-006-0422-x⟩</w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (2), pp.199-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2007.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668057v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat arabinoxylans: Exploiting variation in amount and composition to develop enhanced varieties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Investigation of ferulate deposition in endosperm cell walls of mature and developing wheat grains by using a polyclonal antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sully Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Utille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2007.06.014⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 225 (5), pp.1287-1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-006-0422-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189313v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of pectinmethylesterase in apple tissue either by soaking or by vacuum-impregnation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+                <w:t xml:space="preserve">Wheat arabinoxylans: Exploiting variation in amount and composition to develop enhanced varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Sado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Branlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2005.07.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (3), pp.261-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2007.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659752v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of image analysis to the description of enzymatic degradation kinetics for particulate food material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Taralova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 77 (4), pp.1096-1107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2005.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization using Raman microspectroscopy of arabinoxylans in the walls of different cell types during the development of wheat endosperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sully Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (14), pp.5113-5119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf060466m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of cell wall polysaccharides in wheat endosperm during grain development : Fourier Transform-Infrared microspectroscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sully Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (6), pp.2303-2308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf052922x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural heterogeneity of wheat arabinoxylans revealed by Raman spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Robert</w:t>
+                <w:t xml:space="preserve">Arabinoxylan and (1 -&amp;gt; 3),(1 -&amp;gt; 4)-beta-glucan deposition in cell walls during wheat endosperm development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sully Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2006.03.025⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 224 (2), pp.449-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-005-0209-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662466v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabinoxylan and (1 -&amp;gt; 3),(1 -&amp;gt; 4)-beta-glucan deposition in cell walls during wheat endosperm development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Structural heterogeneity of wheat arabinoxylans revealed by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-005-0209-5⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 341 (9), pp.1186-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2006.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665843v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of pectic epitopes in cell walls of the sugar beet root</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Guillemin</w:t>
+                <w:t xml:space="preserve">Incorporation of pectinmethylesterase in apple tissue either by soaking or by vacuum-impregnation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-005-1535-3⟩</w:t>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (5), pp.610-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2005.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676799v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FT-IR investigation of cell wall polysaccharides from cereal grains. Arabinoxylan infrared assignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 53 (18), pp.7014-7018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf051145y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical breakdown and cell wall structure of mealy tomato pericarp tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37 (3), pp.209-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2005.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificity of monoclonal antibodies generated against arabinoxylans of cereal grains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. J. Ordaz-Ortiz</w:t>
+                <w:t xml:space="preserve">Distribution of pectic epitopes in cell walls of the sugar beet root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Tran</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2004.05.016⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 222 (2), pp.355-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-005-1535-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678368v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of polyclonal and monoclonal antibodies against arabinoxylans and their use for immunocytochemical location of arabinoxylans in cell walls of endosperm of wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">J.J. Ordaz Ortiz</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Utille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Juan Ordaz-Otiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Cereal Sci.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (2), pp.167-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2004.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306758v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of polyclonal and monoclonal antibodies against arabinoxylans and their use for immunocytochemical location of arabinoxylans in cell walls of endosperm of wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Xylanase-mediated hydrolysis of wheat bran: Evidence for subcellular heterogeneity of cell walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Quillien</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2004.06.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 165 (4), pp.553-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/386554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02683174v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylanase-mediated hydrolysis of wheat bran: Evidence for subcellular heterogeneity of cell walls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danièle Reis</w:t>
+                <w:t xml:space="preserve">Specificity of monoclonal antibodies generated against arabinoxylans of cereal grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Ordaz-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/386554⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57 (4), pp.425-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2004.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680763v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectins in the fruits of japanese quince (Chaenomeles japonica)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation of polyclonal and monoclonal antibodies against arabinoxylans and their use for immunocytochemical location of arabinoxylans in cell walls of endosperm of wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Utille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Ordaz Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 53, pp.361-372</w:t>
+              <w:t xml:space="preserve">J. Cereal Sci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.167-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677767v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrate fractions of legumes : uses in human nutrition and potential for health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pectins in the fruits of japanese quince (Chaenomeles japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Champ</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 88 (S3), pp.S293-S306</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 53, pp.361-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678336v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-starch polysaccharides extracted from seaweed can modulate intestinal absorption of glucose and insulin response in the pig</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbohydrate fractions of legumes : uses in human nutrition and potential for health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Champ</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 40, pp.33-47</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88 (S3), pp.S293-S306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696901v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration properties of dietary fibre and resistant starch: a european collaborative study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Dysseler</w:t>
+                <w:t xml:space="preserve">Non-starch polysaccharides extracted from seaweed can modulate intestinal absorption of glucose and insulin response in the pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vaugelade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hoebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Amado</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 33 (2), pp.72-79</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40, pp.33-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698121v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementation of pig diet with algal fibre changes the chemical and physicochemical characteristics of digesta</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and physical properties of dietary fibres, and consequences on human physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Champ</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 80, pp.1357-1364</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 33 (3-4), pp.233-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684599v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and physical properties of dietary fibres, and consequences on human physiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydration properties of dietary fibre and resistant starch: a european collaborative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. de Monderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dysseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 33 (3-4), pp.233-245</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 33 (2), pp.72-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692732v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-starch polysaccharides extracted from seaweed can modulate intestinal absorption of glucose and insulin response in the pig</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vaugelade</w:t>
+                <w:t xml:space="preserve">Supplementation of pig diet with algal fibre changes the chemical and physicochemical characteristics of digesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hoebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Darcy Vrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Hoebler</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">P. Vaugelade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 80, pp.1357-1364</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900383v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques physico-chimiques des aliments et devenir digestif des glucides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Champ</w:t>
+                <w:t xml:space="preserve">Non-starch polysaccharides extracted from seaweed can modulate intestinal absorption of glucose and insulin response in the pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vaugelade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hoebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40 (1), pp.33-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2000118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689783v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human nutrition and metabolism. Digestion of carbohydrate from white beans (Phaseolus vulgaris L.) in healthy humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical and chemical transformations of cereal food during oral digestion in human subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hoebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karinthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Noah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Molis</w:t>
+                <w:t xml:space="preserve">D.J.G. Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 128 (6), pp.977-985</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 80, pp.429-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695282v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical transformations of cereal food during oral digestion in human subjects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
+                <w:t xml:space="preserve">Gastrointestinal or simulated in vitro digestion changes dietary fibre properties and their fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hoebler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cherbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Karinthi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.L. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 80, pp.429-436</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 77 (3), pp.327-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697141v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastrointestinal or simulated in vitro digestion changes dietary fibre properties and their fermentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between physical characetristics of sugar-beet fibre and its fermentability by human faecal flora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 77 (3), pp.327-333</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 37 (2), pp.185-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685983v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between physical characetristics of sugar-beet fibre and its fermentability by human faecal flora</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human nutrition and metabolism. Digestion of carbohydrate from white beans (Phaseolus vulgaris L.) in healthy humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Noah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Auffret</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Molis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 37 (2), pp.185-197</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 128 (6), pp.977-985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687350v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the protein network in the in vitro degradation of starch from spaghetti</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractéristiques physico-chimiques des aliments et devenir digestif des glucides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 37 (3), pp.351-352</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 33 (5), pp.323-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00899996v1</w:t>
+                <w:t xml:space="preserve">hal-02689783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors limiting the biodegradation of Ulva sp cell-wall polysaccharides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aliment et santé. Les fibres alimentaires : intérêts fonctionnels et nutritionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D.J. Gallant</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 75, pp.341-351</w:t>
+              <w:t xml:space="preserve">Flash Information PRIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 40, pp.36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697737v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliment et santé. Les fibres alimentaires : intérêts fonctionnels et nutritionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of seaweed fibre added in a diet on the physico-chemical characteristics of pig digesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Worthington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hoebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Darcy Vrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flash Information PRIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 40, pp.36-37</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37, pp.352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684661v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of seaweed fibre added in a diet on the physico-chemical characteristics of pig digesta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Darcy Vrillon</w:t>
+                <w:t xml:space="preserve">Involvement of the protein network in the in vitro degradation of starch from spaghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hoebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dj Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 37, pp.352</w:t>
+              <w:t xml:space="preserve">, 1997, 37 (3), pp.351-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686255v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro fermentation of beet fibre and barley bran, of their insoluble residues after digestion and of ileal effluents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fardet</w:t>
+                <w:t xml:space="preserve">Factors limiting the biodegradation of Ulva sp cell-wall polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 75, pp.315-325</w:t>
+              <w:t xml:space="preserve">, 1997, 75, pp.341-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690393v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of seaweed fibre supplementation on glucose absorption, as related to digesta characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
+                <w:t xml:space="preserve">In vitro fermentation of beet fibre and barley bran, of their insoluble residues after digestion and of ileal effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hoebler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Barry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP PUBLICATION </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 88, pp.575-578</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 75, pp.315-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684684v1</w:t>
+                <w:t xml:space="preserve">hal-02690393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of seaweed fibre added in a diet on the physico-chemical characteristics of pig digesta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Darcy</w:t>
+                <w:t xml:space="preserve">Effect of seaweed fibre supplementation on glucose absorption, as related to digesta characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hoebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vaugelade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Darcy Vrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 37 (3), pp.352-352</w:t>
+              <w:t xml:space="preserve">EAAP PUBLICATION </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 88, pp.575-578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00899997v1</w:t>
+                <w:t xml:space="preserve">hal-02684684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure granulométrique des fibres alimentaires par tamisage sous courant d'eau</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of seaweed fibre added in a diet on the physico-chemical characteristics of pig digesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Worthington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hoebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Darcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 17 (3), pp.253-269</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37 (3), pp.352-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693187v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain legumes and transit in humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure granulométrique des fibres alimentaires par tamisage sous courant d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Deschault-de Monredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grain Légumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 11, pp.18</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 17 (3), pp.253-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685589v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of algal fibre supplementation (Euchema cottonii) on intestinal absorption of glucose and insulin response in the pig</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Hoebler</w:t>
+                <w:t xml:space="preserve">Emulsification and lipolysis of triacylglycerols are altered by viscous soluble dietary fibres in acidic gastric medium in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 314 (1), pp.269-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bj3140269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690791v1</w:t>
+                <w:t xml:space="preserve">hal-02420204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous soluble dietary fibers alter emulsification and lipolysis of triacylglycerols in duodenal medium in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Borel</w:t>
+                <w:t xml:space="preserve">Effect of algal fibre supplementation (Eucheuma cottonii) on intestinal absorption of glucose and insulin response in the pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Darcy-Vrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Vaugelade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hoebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 36 (4), pp.425-425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0955-2863(96)00030-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02420200v1</w:t>
+                <w:t xml:space="preserve">hal-00899872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsification and lipolysis of triacylglycerols are altered by viscous soluble dietary fibres in acidic gastric medium in vitro</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grain legumes and transit in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Champ</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grain Légumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 11, pp.18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420204v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of algal fibre supplementation (Eucheuma cottonii) on intestinal absorption of glucose and insulin response in the pig</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Guillon</w:t>
+                <w:t xml:space="preserve">Viscous soluble dietary fibers alter emulsification and lipolysis of triacylglycerols in duodenal medium in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 7 (5), pp.293-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0955-2863(96)00030-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899872v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légumes et nutrition humaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of algal fibre supplementation (Euchema cottonii) on intestinal absorption of glucose and insulin response in the pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Darcy Vrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vaugelade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hoebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture légumière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 24, pp.17-20</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 36 (4), pp.425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707793v1</w:t>
+                <w:t xml:space="preserve">hal-02690791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of residual fibres from fermentation of pea and apple fibres by human faecal bacteria</w:t>
+                <w:t xml:space="preserve">Légumes et nutrition humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.L. Barry</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 68 (4), pp.521-529</w:t>
+              <w:t xml:space="preserve">Culture légumière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 24, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700986v1</w:t>
+                <w:t xml:space="preserve">hal-02707793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of grinding and experimental conditions on the measurement of hydration properties of dietary fibres</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of residual fibres from fermentation of pea and apple fibres by human faecal bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hospers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Barry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 27 (2), pp.166-172</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 68 (4), pp.521-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700411v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of extrusion-cooking on the hypoglycaemic properties of citrus fibre: an in vitro study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Champ</w:t>
+                <w:t xml:space="preserve">Effect of grinding and experimental conditions on the measurement of hydration properties of dietary fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Delort-Laval</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 64, pp.493-499</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 27 (2), pp.166-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710562v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of cyclic adenosine monophosphate-dependent protein kinase isozymes in tissue plasminogen activator secretion by rat Sertolli cells simulated with follicle-stimulating hormone in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Laurent-Cadoret</w:t>
+                <w:t xml:space="preserve">Effect of extrusion-cooking on the hypoglycaemic properties of citrus fibre: an in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gourgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Combarnous</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delort-Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTA ENDOCRINOLOGICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 128 (6), pp.555-562</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 64, pp.493-499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699995v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of autoclaving sugar-beet fibre on its physico-chemical properties and its in-vitro degradation by human faecal bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of cyclic adenosine monophosphate-dependent protein kinase isozymes in tissue plasminogen activator secretion by rat Sertolli cells simulated with follicle-stimulating hormone in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Laurent-Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.F. Thibault</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 60, pp.69-79</w:t>
+              <w:t xml:space="preserve">ACTA ENDOCRINOLOGICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 128 (6), pp.555-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699558v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary fibre residues obtained by in vivo and in vitro enzymatic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hoebler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 32 (5-6), pp.487-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15863,701 +15902,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00899544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative cross-linking of chemically and enzymatically modified sugar-beet pectin</w:t>
+                <w:t xml:space="preserve">Effect of autoclaving sugar-beet fibre on its physico-chemical properties and its in-vitro degradation by human faecal bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 12 (4), pp.353-374</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 60, pp.69-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703902v1</w:t>
+                <w:t xml:space="preserve">hal-02699558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of soluble fibre content of beet pulp on the in vitro alpha-amylolysis of a semi-synthetic meal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative cross-linking of chemically and enzymatically modified sugar-beet pectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Champ</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 10 (2), pp.309-315</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 12 (4), pp.353-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715848v1</w:t>
+                <w:t xml:space="preserve">hal-02703902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymic hydrolysis of the &amp;quot;hairy&amp;quot; fragments of sugar-beet pectins (Structural investigation of the neutral sugar side-chains of sugar-beet pectins, Part 2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of soluble fibre content of beet pulp on the in vitro alpha-amylolysis of a semi-synthetic meal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cherbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">W. Pilnik</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 190 (1), pp.97-108</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 10 (2), pp.309-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02723860v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methylation analysis and mild acid hydrolysis of the hairy fragments of sugar-beet pectins (Structural investigation of the neutral side-chains of sugar-beet pectins, Part 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 190 (1), pp.85-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02720126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further characterization of acid- and alkali-soluble pectins from sugar beet pulp</w:t>
+                <w:t xml:space="preserve">Enzymic hydrolysis of the &amp;quot;hairy&amp;quot; fragments of sugar-beet pectins (Structural investigation of the neutral sugar side-chains of sugar-beet pectins, Part 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Rombouts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G.J. Voragen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pilnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 21 (4), pp.198-205</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 190 (1), pp.97-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02720173v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02723860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude structurale des chaines laterales des pectines de betterave</w:t>
+                <w:t xml:space="preserve">Further characterization of acid- and alkali-soluble pectins from sugar beet pulp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus des séances de la Société de biologie et de ses filiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 181 (6), pp.707-717</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 21 (4), pp.198-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02720336v1</w:t>
+                <w:t xml:space="preserve">hal-02720173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and oxidative cross-linking of sugar beet pectins after mild acid hydrolysis and arabanases and galactanases degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 1 (5-6), pp.547-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02723570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude structurale des chaines laterales des pectines de betterave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus des séances de la Société de biologie et de ses filiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 181 (6), pp.707-717</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02720336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to deal with large multispectral images comparison? PCA score distribution as a tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16566,7882 +16700,7882 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Main</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII Colloquium Mediterraneum Chemometricum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Porquerolles Island, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear unmixing of a series of hyperspectral Raman images to reveal variations of outer layers during wheat grain development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina d'Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th INTERNATIONAL PLANT SPECTROSCOPY CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, András Gorzsás, Umeå University, Umeå, Sweden; Notburga Gierlinger, BOKU, Vienna, Austria; Barbara Hinterstoisser, BOKU, Vienna, Austria; Jessica Huss, BOKU, Vienna, Austria; Sabine Rosner, BOKU, Vienna, Austria; Marie-Françoise Devaux, INRAE-Nantes, France; Fabienne Guillon, INRAE-Nantes, France; Cécile Barron, INRAE-Montpellier, France; Catherine Deborde, INRAE-Nantes, France, Sep 2024, Vienna (AUSTRIA), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ imaging of LPMO action on plant tissues by mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignobiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging LPMO action at the tissue level using MALDI MS, deep UV fluorescence and FT-IR microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Plant Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of polysaccharide composition during sorghum grain development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Navarro Sainz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resiliency and Sustainability in the Face of Climate Change. A Global Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France. pp.134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using darkfield and fluorescence macrovision on large images to assess anatomical and chemical variability of tissues in whole cross sections of maize stems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Apport de l'imagerie multispectrale au suivi du fractionnement du grain de blé à l'échelle histologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Agrophysics : Agriculture in changing climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">8ème colloque du Réseau Français de Biologie des Graines (RFBG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151754v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELUCIDATION OF THE STRUCTURE AND BIOSYNTHESIS OF WHEAT GRAIN MANNAN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Axelle Bouder</w:t>
+                <w:t xml:space="preserve">Multiscale analysis of the influence of hot water pretreatment: consequences on lignocellulosic biomass recalcitrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Wall Biology 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">29th EUBCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279868v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'imagerie multispectrale au suivi du fractionnement du grain de blé à l'échelle histologique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intake of 13C ssNMR at natural abundance and T2 LF-NMR, to understand spatial organization of plant macromolecular assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillon Fabienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque du Réseau Français de Biologie des Graines (RFBG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">EUROMAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466804v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of the influence of hot water pretreatment: consequences on lignocellulosic biomass recalcitrance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">Using darkfield and fluorescence macrovision on large images to assess anatomical and chemical variability of tissues in whole cross sections of maize stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th EUBCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Agrophysics : Agriculture in changing climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212353v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intake of 13C ssNMR at natural abundance and T2 LF-NMR, to understand spatial organization of plant macromolecular assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ELUCIDATION OF THE STRUCTURE AND BIOSYNTHESIS OF WHEAT GRAIN MANNAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Paës</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Plant Cell Wall Biology 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281359v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du devenir des tissus du grain de blé au cours du fractionnement : des marqueurs biochimiques à l‘imagerie multispectrale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Macrofluorescence multispectral image analysis: a promising approach to identify the tissular origin of particles from milled lignocellulosic biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Groupe Céréales à Paille INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">257. National Meeting of the American-Chemical-Society (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098694v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrofluorescence multispectral image analysis: a promising approach to identify the tissular origin of particles from milled lignocellulosic biomass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Suivi du devenir des tissus du grain de blé au cours du fractionnement : des marqueurs biochimiques à l‘imagerie multispectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">257. National Meeting of the American-Chemical-Society (ACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Groupe Céréales à Paille INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737541v1</w:t>
+                <w:t xml:space="preserve">hal-02098694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does mannan interact with arabinogalactan proteins and impact wheat endosperm development?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soleil Synchrotron Facilities to Enable a Better Understanding of Enzyme Diffusion in Complex Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillon Fabienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France. 75 p</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference “Cellulases and other carbohydrate active enzymes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Andover, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735249v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soleil Synchrotron Facilities to Enable a Better Understanding of Enzyme Diffusion in Complex Substrates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does mannan interact with arabinogalactan proteins and impact wheat endosperm development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference “Cellulases and other carbohydrate active enzymes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Andover, United States</w:t>
+              <w:t xml:space="preserve">11. Journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France. 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290819v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does mannan interact with arabinogalactan proteins and impact wheat endosperm development?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation d’images multispectrales par une méthode de k-means multi-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Folle journée de l'imagerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798140v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d’images multispectrales par une méthode de k-means multi-échelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remodelling of pectin and hemicelluloses in tomato pericarp during fruit growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Moise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folle journée de l'imagerie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">XIVth Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605796v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodelling of pectin and hemicelluloses in tomato pericarp during fruit growth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Quemener</w:t>
+                <w:t xml:space="preserve">Does mannan interact with arabinogalactan proteins and impact wheat endosperm development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth Cell Wall Meeting</w:t>
+              <w:t xml:space="preserve">14. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608772v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry separation of ground maize stems provides fractions with distinct enzymatic degradation patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthons production from lignocellulosic biomass by microbial consortia: assessing the impact of innovative reactive-extrusion pre-treatment and high-solid load processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Green Chemistry (ISGC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608798v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthons production from lignocellulosic biomass by microbial consortia: assessing the impact of innovative reactive-extrusion pre-treatment and high-solid load processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Impact du pré-traitement par le procédé d'extrusion réactive sur la diversité fonctionnelle d'un consortia microbien responsable de la transformation de la lignocellulose à haute teneur en solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Flajollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605427v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des acteurs protéiques impliqués dans le remodelage des polysaccharides de la paroi au cours du développement du grain de Brachypodium distachyon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Albenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque national du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du pré-traitement par le procédé d'extrusion réactive sur la diversité fonctionnelle d'un consortia microbien responsable de la transformation de la lignocellulose à haute teneur en solides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Escudié</w:t>
+                <w:t xml:space="preserve">Rôles de la lignification du grain de céréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. Colloque National du Réseau Français de Biologie des Graines (Graines 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605423v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles de la lignification du grain de céréales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Dry separation of ground maize stems provides fractions with distinct enzymatic degradation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Looten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Francoise Devaux</w:t>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque National du Réseau Français de Biologie des Graines (Graines 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Green Chemistry (ISGC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794798v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell walls of maternal tissues in the developing wheat grain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Plant Cell Wall Biology (PCWB2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Australian Research Council (ARC). AUS., Jul 2014, Palm Cove, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an optimized deconstruction of lignocellulosic biomass: from cell wall characterization to process modeling (présentation orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWLP - 13th European Workshop on Lignocellulosics and Pulp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protéome de la paroi des grains de &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt; : focus sur les protéines impliquées dans le remodelage des polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Albenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., Jul 2014, Amiens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and fine characterisation of new monoclonal antibodies against rhamnogalacturonan I</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+                <w:t xml:space="preserve">FTIR monitoring of cell wall compositional changes in maize stems at different developmental stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749640v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into fine structure of red wine RGII</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H.J. Gilbert</w:t>
+                <w:t xml:space="preserve">Cartography of tomato pericarp cellular morphology at the fruit scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Insidefood Symposium 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747793v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI mass spectrometry imaging (MSI) as a new and promising method to investigate polysaccharides in wheat grains</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dry separation of ground maize stems provides fractions with distinct enzymatic degradation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Looten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748974v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR monitoring of cell wall compositional changes in maize stems at different developmental stages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">MALDI mass spectrometry imaging (MSI) as a new and promising method to investigate polysaccharides in wheat grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Velickovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747711v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartography of tomato pericarp cellular morphology at the fruit scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+                <w:t xml:space="preserve">The impact of arabinoxylan structure on the properties of cell walls in wheat grain endosperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifeng Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insidefood Symposium 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204126v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry separation of ground maize stems provides fractions with distinct enzymatic degradation patterns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+                <w:t xml:space="preserve">Rôle des parois cellulaires dans le développement du grain de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">4. Colloque National du Réseau Français de Biologie des Graines (Graines 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837444v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of arabinoxylan structure on the properties of cell walls in wheat grain endosperm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Lignin structural analysis by Raman spectroscopy: from purified molecules to plant cell walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837443v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des parois cellulaires dans le développement du grain de blé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the cell wall of the wheat endosperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette C. Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque National du Réseau Français de Biologie des Graines (Graines 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809901v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin structural analysis by Raman spectroscopy: from purified molecules to plant cell walls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+                <w:t xml:space="preserve">New insight into fine structure of red wine RGII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buffetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837445v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the cell wall of the wheat endosperm</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production and fine characterisation of new monoclonal antibodies against rhamnogalacturonan I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buffetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Cornuault V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Gro Rydahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747775v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of low branched rhamnogalacturonan I oligosaccharides from sugar beet pulp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Buffetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Paul Knox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Seaweed Polysaccharides Workshop (PSP 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Polysaccharide Network of Excellence (EPNOE). FRA., Jul 2012, nantes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachypodium distachyon grain: development-associated changes in morphology and storage accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petitpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Brachypodium Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de protéomique sub-cellulaire pour identifier les glycosyltransférases impliquées dans la synthèse des arabinoxylanes dans l'albumen du grain de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhtadi Suliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Partier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque National du Réseau Français de Biologie des Graines (Graines 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunolabelling of xylan side groups - a novel 4-O-methylglucuronic acid specific antibody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Koutaniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">241. National Meeting and Exposition of the American-Chemical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Anaheim, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of water mobility and ice crystallisation in plant tissue during freezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chassagne-Berces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pigorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLTB Annual Scientific Meeting, AGM and Symposium"Application of Cryobiology from Human Tissue Engineering to Plant Genebank Integration"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Hannovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the discovery of maize cell wall genes involved in silage quality and capacity to biofuel production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lafarguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doménica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Conference on maize and sorghum breeding in the genomics era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSOL Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDP-Mannose-3,5-epimerase, a key enzyme at the crossing between vitamin C and cell wall polysaccharide biosynthesis pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textural, histological and cell wall composition changes in apple tissue caused by freezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chassagne-Berces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Piggorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of Society for Low Temperature Biology, SLTB Symposium 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Copenhagen, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2008.10.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La GDP-Mannose-3,5-epimerase, carrefour entre la voie de biosynthèse de la vitamine C et des parois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Réseau Français des Parois 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Boussens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silencing of the key ascorbic acid enzyme, GDP-mannose epimerase (GME) and galactono-1,4-lactone dehydrogenase (GalLDH) affects strongly plant and fruit development in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Solanaceae Genome Workshop 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reactor for the continuous determination of particle sioze by image analysis during enzymatic degradation of dietary fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Papineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Symposium on Particle Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion of carbohydrate components of dry beans (Phaseolus vulgaris L.) in healthy humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Noah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Molis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of gluten network in in vitro degradation of starch from pasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hoebler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation, porosity and enzymatic degradation of the green edible seaweed Ulva sp cell-wall polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of algal fibre supplementation (Euchema cottonii) on intestinal absorption of glucose and insulin response in the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Darcy Vrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vaugelade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hoebler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual symposium on animal and human nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which factors determine the fermentation pattern of pea hulls?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion of carbohydrate components of dry beans (Phaseolus vulgaris) in healthy humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Noah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European Conference on Grain Legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés fonctionnelles de fibres de betterave : influence du procédé de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1994, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soluble fibers alter emulsification and lipolysis of dietary fat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lairon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dietary Fibre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of physicochemical modifications of fibre within the upper digestive tract</w:t>
+                <w:t xml:space="preserve">Changes in chemical and physicochemical properties of some dietary fibers along the digestive tract; effects on some characteristics of digesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Monredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Gallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hoebler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cherbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 92. European Scientific Workshop. Physiological and metabolic effects of dietary fibers in food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1993, Carry le Rouet, France</w:t>
+              <w:t xml:space="preserve">Bioavalability'93. Nutritional, Chemical and Food Processing Implications of Nutrient Availability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1993, Ettlingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778707v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in chemical and physicochemical properties of some dietary fibers along the digestive tract; effects on some characteristics of digesta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of processing on physicochemical properties of dietary fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioavalability'93. Nutritional, Chemical and Food Processing Implications of Nutrient Availability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1993, Ettlingen, Germany</w:t>
+              <w:t xml:space="preserve">COST 92. European Scientific Workshop. Physiological and metabolic effects of dietary fibers in food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1993, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774683v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of processing on physicochemical properties of dietary fibre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
+                <w:t xml:space="preserve">Significance of physicochemical modifications of fibre within the upper digestive tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hoebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.L. Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST 92. European Scientific Workshop. Physiological and metabolic effects of dietary fibers in food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774688v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of soluble fibre content of beet pulp on the in vitro alpha-amylolysis of a semi-synthetic meal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Cherbut</w:t>
+                <w:t xml:space="preserve">Influence of autoclaving on physicochemical properties of the beet pulp fibres and on several of their physiological effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Champ</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gourgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journees d'Etudes Sciences des Aliments, Association Francaise de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1989, Nantes, France</w:t>
+              <w:t xml:space="preserve">Fibres 90</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1990, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02852854v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of autoclaving on physicochemical properties of the beet pulp fibres and on several of their physiological effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
+                <w:t xml:space="preserve">The effect of soluble fibre content of beet pulp on the in vitro alpha-amylolysis of a semi-synthetic meal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cherbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Champ</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Gourgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibres 90</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1990, Norwich, United Kingdom</w:t>
+              <w:t xml:space="preserve">6. Journees d'Etudes Sciences des Aliments, Association Francaise de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1989, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774401v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02852854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoclavage de pulpes de betterave : effets sur la composition et les proprietes physicochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journees d'Etudes Sciences des Aliments Association Francaise de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1989, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02783740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential uses of sugar-beet pulp as a source of new pectins and fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. Rombouts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Conference on Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1989, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02782043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemistry and microstructure of wheat bran related to its digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food microstructure meetings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1988, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and oxidative cross-linking of sugar beet pectins after mild acid hydrolysis and arabanases and galactanases degradation</w:t>
+                <w:t xml:space="preserve">Etude structurale des chaines laterales des pectines de betterave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Workshop on Plant Polysaccharides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1987, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Societe de Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1987, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02855360v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02856338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude structurale des chaines laterales des pectines de betterave</w:t>
+                <w:t xml:space="preserve">Characterization and oxidative cross-linking of sugar beet pectins after mild acid hydrolysis and arabanases and galactanases degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Societe de Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1987, Rouen, France</w:t>
+              <w:t xml:space="preserve">2. International Workshop on Plant Polysaccharides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1987, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02856338v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02855360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural features of the neutral sugar side chains of beet pulp pectins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. Rombouts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.J. Voragen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Pilnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Cell wall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02781610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24451,1303 +24585,1303 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How monolignol availability impacts lignin acylation in poplar?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vimenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFBBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling the gaps between scales to understand biomass properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirjam Czjzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plant Cell Wall Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging autofluorescence-based multispectral imaging to trace tissue origin in ground forage maize particles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Main</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th EUCARPIA Maize and Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bologna (ITALY), Italy. 12, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging of node and internode in maize stalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Boulgsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th INTERNATIONAL PLANT SPECTROSCOPY CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienna (AUSTRIA), Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV excitation multispectral imaging to explore Poaceae plant cell walls diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Plant Spectroscopy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienna, Austria. 12, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using darkfield and fluorescence macrovision on large images to assess anatomical and chemical variability of tissues in whole cross sections of maize stems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delord</w:t>
+                <w:t xml:space="preserve">Beyond the content, the lignin conformation has a critical impact on the cellulose accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Plant Cell Wall Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Online, Japan</w:t>
+              <w:t xml:space="preserve">, Jun 2021, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151726v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the content, the lignin conformation has a critical impact on the cellulose accessibility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">Using darkfield and fluorescence macrovision on large images to assess anatomical and chemical variability of tissues in whole cross sections of maize stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Plant Cell Wall Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Online, Japan</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276544v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imageries multiéchelles et multispectrales en fluorescence dans l’UV-visible et l’UV profond pour le suivi des couches externes du grain de blé au cours du développement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports de la microtomographie à rayons X et de l’analyse d’images pour l’étude de la croissance et la morphologie du grain de blé en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Durand</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème JST du Réseau des Microscopistes INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau Français de Biologie des Graines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280072v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la microtomographie à rayons X et de l’analyse d’images pour l’étude de la croissance et la morphologie du grain de blé en développement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Girousse</w:t>
+                <w:t xml:space="preserve">Imagerie multispectrale en autofluorescence de tissus végétaux : influence des modes de préparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. Journées scientifiques et techniques du réseau des microscopistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau Français de Biologie des Graines</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02093374v1</w:t>
+                <w:t xml:space="preserve">hal-02437637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie multispectrale en autofluorescence de tissus végétaux : influence des modes de préparation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imageries multiéchelles et multispectrales en fluorescence dans l’UV-visible et l’UV profond pour le suivi des couches externes du grain de blé au cours du développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillon Fabienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Helary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques et techniques du réseau des microscopistes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nantes, France. , 2019</w:t>
+              <w:t xml:space="preserve">9ème JST du Réseau des Microscopistes INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437637v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cavité apoplastique du grain de blé contient un « gel » d'arabinoxylanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25766,195 +25900,195 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Roscoff, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale and Multimodal Spectral Imaging for Mapping Cell Wall Polymers in Plant Organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Plant Spectroscopy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Berlin, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does mannan interact with arabinogalactan proteins and impact wheat endosperm development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25962,850 +26096,850 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Cell Wall Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Asilomar, Californie, United States. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la diversité génétique sur la construction des parois dans une collection de graines de légumineuses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multispectral image analysis of series of large images of plant sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
+              <w:t xml:space="preserve">International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Nottingham, United Kingdom. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733644v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispectral image analysis of series of large images of plant sections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Multispectral autofluorescence analysis, a promising approach to track tissue origins of particles in ground grass lignocellulosic biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Nottingham, United Kingdom. , 2018</w:t>
+              <w:t xml:space="preserve">Exploring Lignocellulosic Biomass - ELB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reims, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154432v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispectral autofluorescence analysis, a promising approach to track tissue origins of particles in ground grass lignocellulosic biomass</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact de la diversité génétique sur la construction des parois dans une collection de graines de légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring Lignocellulosic Biomass - ELB 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Reims, France. , 2018</w:t>
+              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154431v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autofluorescence multispectral image analysis at the macroscopic scale for tracking wheat grain tissues: a novel approach for a more specific identification of wheat grain dietary fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dietary Fibre Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rotterdam, Netherlands. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of tissular origin of particles based on autofluorescence multispectral image analysis at the macroscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPJ Web of Conferences, 140, 2017, EPJ Web of Conferences. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714005012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imagerie multispectrale en macrofluorescence, une approche prometteuse pour identifier l’origine tissulaire de particules dans des broyats provenant de tiges de graminées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autofluorescence variability in maize stems by multispectral image analysis of series of large images at the macroscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26820,2337 +26954,2337 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Plant Spectroscopy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Umea, Sweden. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale k-means clustering of multispectral images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Namur, Belgium. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie multispectrale en autofluorescence à l’échelle macroscopique pour pister les tissus végétaux des organes aux particules : application au grain de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Journées Techniques des Industries Céréalières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of a hemicellulotytic cocktail for efficient partial conversion of lignocellulolytic biomass at high solid loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sayani Ray</w:t>
+                <w:t xml:space="preserve">Les parois dans les graines de légumineuses : une source de variation qui peut affecter les valeurs d'usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Alvira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lignobiotech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dijon, France. 139 p, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929404v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parois dans les graines de légumineuses : une source de variation qui peut affecter les valeurs d'usage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+                <w:t xml:space="preserve">Elucidation of a hemicellulotytic cocktail for efficient partial conversion of lignocellulolytic biomass at high solid loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayani Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Laillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anthony Klein</w:t>
+                <w:t xml:space="preserve">Abdellatif Bakarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dijon, France. 139 p, 2016</w:t>
+              <w:t xml:space="preserve">Lignobiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743007v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autofluorescence multispectral image analysis at the macroscopic scale for tracking tissues from plant sections to particles. Wheat grain as a case study</w:t>
+                <w:t xml:space="preserve">Multi-scale k-means clustering of multispectral images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Cereal and Bread Congress (ICBC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. 353 p., 2016, Book of abstracts 15th International Cereal and Bread Congress</w:t>
+              <w:t xml:space="preserve">6. International Conference in Spectral Imaging (IASIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Chamonix, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603015v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale k-means clustering of multispectral images</w:t>
+                <w:t xml:space="preserve">Autofluorescence multispectral image analysis at the macroscopic scale for tracking tissues from plant sections to particles. Wheat grain as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference in Spectral Imaging (IASIM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Chamonix, France. 2016</w:t>
+              <w:t xml:space="preserve">15. International Cereal and Bread Congress (ICBC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. 353 p., 2016, Book of abstracts 15th International Cereal and Bread Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602999v1</w:t>
+                <w:t xml:space="preserve">hal-01603015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of macrofluorescence variability of maize stems tissues by multispectral image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Geneve, Switzerland. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of tissular origin of maize straw by multispectral image analysis in fluorescence to understand the bioconversion of the tissues at macroscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Green Chemistry (ISGC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of proteins involved in cell wall assembly and remodeling during grain development of Brachypodium distachyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Albenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Plant Cell Walls</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Boston, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The testa of wheat grains contains a thick cutinized and specialized cell wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plant Apoplastic Diffusion Barriers (PADiBa 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité des parois et des machineries de biosynthèse dans différents tissus grain de blé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+                <w:t xml:space="preserve">Production and fine characterization of new antibodies against rhamnogalacturonan I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Buffetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gro Rydahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amiens, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798267v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and fine characterization of new antibodies against rhamnogalacturonan I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Buffetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Gro Rydahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amiens, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">WallTraC Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796313v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and fine characterization of new antibodies against rhamnogalacturonan I</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tranquet</w:t>
+                <w:t xml:space="preserve">Hétérogénéité des parois et des machineries de biosynthèse dans différents tissus grain de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette C. Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WallTraC Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France. 2014</w:t>
+              <w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amiens, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438614v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of plant cell walls by coupling hyperspectral infrared and Raman images having different spatial resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Nordic Conference on Vibrational Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Uppsala, Sweden. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of proteins involved in cell wall assembly and remodeling by a proteomic approach on Brachypodium distachyon grain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Albenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on cell wall biogenesis in wheat grain using sub-cellular proteomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhtadi Suliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collection d'Anticorps Cepia des outils pour explorer grains et graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Echasserieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Legoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Helary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines 2011 : 3. colloque national du réseau français de biologie des graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain de Brachypodium distachyon : évolution de la morphologie et accumulation des substances de réserve au cours du développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petitpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque National du Réseau Français de Biologie des Graines (Graines 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall antibody collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Echasserieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Helary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Koutaniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymères 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Le Croisic, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29160,1783 +29294,1783 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power of Imaging in the Study of Lignocellulosic Biomass Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry and Agro-food Industry: Towards a Sustainable Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.401-432, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-54188-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puissance de l’imagerie dans l’étude des tissus de la biomasse lignocellulosique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie verte et industries agroalimentaires. Vers une bioéconomie durable,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Bruley Des Varannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aliments fonctionnels dans un système alimentaire sain et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coll. Sciences et techniques agroalimentaires, Lavoisier Tec &amp; Doc., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir digestif des matrices végétales de type fruits légumes et boissons dérivées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syntheses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Cell Wall Polysaccharides in Storage Organs: Xylans (Food Applications)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Sado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Chemistry, Molecular Sciences and Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-0-12-409547-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-409547-2.01493-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir digestif des matrices végétales de type fruits, légumes et boissons dérivées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 461 p., 2013, Synthèses (Quae)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary fibre functional products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Foods : Concept to Product</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woodhead Publishing Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9781845696900. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1533/9780857092557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the benefits of wheat as a source of dietary fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Shewry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Gebruers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dietary fibre: new frontiers for food and health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Publishers, 400 p., 2010, 978-90-8686-692-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar Beet Fiber : Production, Characteristics, Food Applications, and Physiological Benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiber Ingredients : Food Applications and Health Benefits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2009, 1-4200-4384-6 978-1-4200-4384-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.20 - Plant Cell Wall Polysaccharides in Storage Organs: Xylans (Food Applications)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Sado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Glycoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.4000, 2007, 978-0-444-51967-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-044451967-2/00147-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId744" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar beet fiber. Production, composition, physicochemical properties, physiological effects, safety, and food applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of dietary fiber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marcel Dekker, 2001, 0-8247-8960-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres alimentaires et amidons résistants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aliments fonctionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tec et Doc, 2001, Sciences et Techniques Agroalimentaires, 2-7430-0439-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary fibre functional products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional foods. Concept to product</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2000, Woodhead Publishing Series in Food Science, Technology and Nutrition, 0-849-30851-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and chemical analysis of dietary fibres in sugar beet and vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetables and vegetable products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, Springer Verlag, 1994, Modern Methods of Plant Analysis, 3-540-18822-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical properties of food plant cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dietary fibre. A component of food. Nutritional function in health and disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, 1992, ILSI Human Nutrition Reviews, 3-540-19718-4 0-387-19718-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelation of sugar beet pectin by oxidative coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. Rombouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The chemistry and technology of pectin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30946,51 +31080,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The endosperm cavity of wheat grains contains a highly hydrated gel of arabinoxylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30999,112 +31133,112 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId753"/>
+      <w:footerReference w:type="default" r:id="rId754"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31251,51 +31385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1580426" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179516v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Costes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sanz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122465" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Corcel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071104" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.127140" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073454" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Gorzs&#225;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2022.03.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delord" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12070951" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Elalami" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Aouine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.2400" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114256" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03311937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11070846" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110845" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verhertbruggen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110693" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.792981" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-020-01854-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958739v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b07579" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geairon Audrey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouder Axelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larr&#233; Colette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010239" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Philippe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Geneix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16402" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918124v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00603-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620782v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiyeh Ghaffari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Abdollahi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.03.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628430v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlayna Sterner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115063" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154400v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacome Prompsy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9463-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619681v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219923" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Andre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00200" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625043v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx416" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625128v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateignier-Boutin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.08.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Deuscher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2980-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623713v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800286" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.083" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618822v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse L. Walker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik V. Scheller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01505" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607405v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Moise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.01.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641015v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Pavlovic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes4030021" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarado" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antelme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cezard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv446" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.06.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632038v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Velickovic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lhomme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b02047" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639441v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand Ngolong Ngea" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Justin Essia Ngang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.06.107" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268876v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu232" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640973v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhtadi Suliman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv075" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637617v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buffetto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cornuault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Gro Rydahl" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ropartz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv128" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123292v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9501-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204179v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Merah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400485" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0FCA39030DF5295386376F8795A0220FCF42DC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204144v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chazal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/14-07472" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195472v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090673" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Zhang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Gilbert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu097" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640900v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru065" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636910v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089620" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195495v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barbier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855569v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suliman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francin-Allami" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Partier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.10.021" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5KX3HDP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261448v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645359v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Koutaniemi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Tranquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paivi Tuomainen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-012-1653-7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JZHZGPH3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268293v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Allouche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanafi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamme" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2012.04.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05F5S6HN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190419v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err298" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650934v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.02.010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9519B3FM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004169v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03623.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8BG2QR6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648601v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2011.08.010" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX7JHP01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652241v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Runavot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma Moco" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2011134" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964164v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Confolent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-010-0183-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74XSWVWQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647331v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq332" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650827v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jamme" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1306-7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DB63638D0080C7E6090594F3A8A8793100DE4E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662240v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Nemeth" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Freeman" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw D. Jones" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sparks" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till K. Pellny" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.151712" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665283v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Penninck" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq050" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667192v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poulain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moise" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1116-y" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7S9N9C5S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195433v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp283" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660982v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668444v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Sado" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vasseur" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-008-0100-0" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V42T1BSD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195428v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chassagne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poirier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.03.001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4236CPHQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189328v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Masood-Quraishi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ravel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romeuf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-0019-0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K48WV3J2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499382v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tranquet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Utille" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ralph" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964569v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillemin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degreave" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.12.050" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666174v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658895v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Philippe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm323" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666707v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2007.06.017" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3CNQS9V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668057v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-006-0422-x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4EC43033C7BA746F67F78032F89E8B12CF1A171/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189313v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.06.014" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZRMSFWH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659752v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2005.07.028" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNCMKC4W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539282v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Taralova" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Thibault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.08.046" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666238v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060466m" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W76WRP34-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600045v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052922x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JHBPJ1L0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662466v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2006.03.025" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B258LJ83-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665843v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-0209-5" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DDF6CEBD138EC3AD1FF14BECE8DA8576909A682/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676799v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillemin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Chevalier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-1535-3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQQBQ1KK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683573v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf051145y" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0JHB134X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682493v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2005.04.013" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NKN8G31-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678368v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ordaz-Ortiz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tran" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.05.016" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX6J6Z5B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306758v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillien" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ordaz Ortiz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683174v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Utille" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Ordaz-Otiz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.06.004" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90C16ZBD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680763v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Reis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debeire" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/386554" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677767v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678336v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696901v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaugelade" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698121v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Robertson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. de Monderon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dysseler" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amado" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684599v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darcy Vrillon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692732v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900383v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaugelade" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000118" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689783v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Barry" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695282v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Noah" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697141v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karinthi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J.G. Gallant" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685983v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cherbut" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687350v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auffret" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899996v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fardet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hoebler" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bouchet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Gallant" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697737v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gallant" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684661v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686255v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Worthington" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690393v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684684v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899997v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Worthington" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lahaye" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Darcy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693187v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Deschault-de Monredon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Meignen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685589v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690791v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420200v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pasquier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Castelain" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(96)00030-7" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GPGV8Z2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420204v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3140269" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899872v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Darcy-Vrillon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vaugelade" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707793v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700986v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.G.C. Renard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hospers" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700411v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710562v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourgue" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delort-Laval" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699995v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laurent-Cadoret" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699558v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899544v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703902v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715848v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclere" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723860v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Rombouts" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.J. Voragen" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pilnik" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720126v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720173v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720336v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723570v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395884v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720118v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina d'Orlando" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vinter" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849336v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Berrin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179062v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792031v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sainz" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151754v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279868v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466804v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212353v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281359v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098694v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737541v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735249v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wilkinson" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290819v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798140v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605796v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608772v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608798v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605427v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743785v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605423v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Flajollet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837418v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598168v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801270v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749640v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cornuault V." TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747793v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Zhang" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Gilbert" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748974v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747711v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204126v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837444v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837443v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Ying" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809901v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837445v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747775v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808600v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paul Knox" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809921v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810384v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin Allami" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746806v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195438v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chassagne-Berces" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pigorini" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819897v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754553v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752845v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751402v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piggorini" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2008.10.051" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XC1TB01-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755842v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760623v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768977v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rival" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sire" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767018v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768578v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768783v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837029v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767989v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Douillard" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775408v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774675v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774281v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armand" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lairon" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778707v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774683v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Monredon" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774688v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852854v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774401v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783740v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782043v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779864v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevalier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855360v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856338v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781610v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Voragen" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395839v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718891v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boulgsoa" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746405v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151726v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276544v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280072v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Helary" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093374v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Quoc Thang Le" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/graines2019angers/Colloque-Graines-2019" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437637v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouri" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786892v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509528v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787497v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733644v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154432v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154431v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154428v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602677v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pg2017.org/en/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714005012" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154429v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154430v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608725v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604100v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929404v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bakarat" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743007v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603015v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602999v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601450v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742824v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740185v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793974v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798267v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796313v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Rydahl" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438614v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cornuault" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608338v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747965v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809029v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746672v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Ralet" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803832v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819206v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163983v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baldy" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954859v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790225v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bruley Des Varannes" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Deschasaux" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331083v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268886v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780124095472014931" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.01493-1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809169v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807143v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=3SOdcQAACAAJ" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092557" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351178v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Shewry" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Gebruers" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823574v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823631v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/282746.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044451967-2/00147-1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825650v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832937v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836842v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846991v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845695v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847448v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149665v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1580426" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179516v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Costes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sanz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122465" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Corcel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071104" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12070951" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Gorzs&#225;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2022.03.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Elalami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Aouine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.2400" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114256" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664146v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.127140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03311937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11070846" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261408v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verhertbruggen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110693" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.792981" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110845" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-020-01854-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geairon Audrey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouder Axelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larr&#233; Colette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010239" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Philippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Geneix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16402" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b07579" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918124v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00603-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620782v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiyeh Ghaffari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Abdollahi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.03.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261419v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlayna Sterner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115063" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628430v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacome Prompsy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9463-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219923" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625128v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateignier-Boutin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.08.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621911v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Deuscher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625043v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx416" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625340v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2980-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623713v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800286" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627190v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Andre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00200" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618822v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse L. Walker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik V. Scheller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01505" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607405v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Moise" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.01.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.083" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antelme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cezard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv446" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837447v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.06.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632038v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Velickovic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lhomme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b02047" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639441v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand Ngolong Ngea" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Justin Essia Ngang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.06.107" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641015v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Pavlovic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes4030021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637617v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buffetto" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cornuault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Gro Rydahl" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ropartz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv128" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123292v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9501-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640973v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhtadi Suliman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv075" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268876v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu232" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Merah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400485" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0FCA39030DF5295386376F8795A0220FCF42DC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638667v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Zhang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Gilbert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu097" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195472v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090673" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204144v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chazal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/14-07472" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640900v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru065" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636910v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089620" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barbier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855569v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suliman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francin-Allami" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Partier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.10.021" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5KX3HDP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261448v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190419v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err298" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004169v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03623.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8BG2QR6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650934v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.02.010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9519B3FM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648601v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Allouche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2011.08.010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX7JHP01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645359v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Koutaniemi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Tranquet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paivi Tuomainen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-012-1653-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JZHZGPH3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268293v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanafi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2012.04.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05F5S6HN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652241v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Runavot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma Moco" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2011134" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964164v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Confolent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-010-0183-2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74XSWVWQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647331v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq332" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650827v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jamme" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1306-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DB63638D0080C7E6090594F3A8A8793100DE4E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665283v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Penninck" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq050" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662240v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Nemeth" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Freeman" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw D. Jones" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sparks" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till K. Pellny" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.151712" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667192v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poulain" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moise" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1116-y" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7S9N9C5S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195433v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp283" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668444v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Sado" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vasseur" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-008-0100-0" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V42T1BSD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189328v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Masood-Quraishi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ravel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romeuf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-0019-0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K48WV3J2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499382v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tranquet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Utille" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ralph" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195428v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chassagne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poirier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.03.001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4236CPHQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660982v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964569v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillemin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degreave" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.12.050" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666174v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658895v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Philippe" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm323" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666707v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2007.06.017" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3CNQS9V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668057v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-006-0422-x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4EC43033C7BA746F67F78032F89E8B12CF1A171/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189313v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.06.014" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZRMSFWH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539282v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Taralova" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Thibault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.08.046" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666238v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060466m" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W76WRP34-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600045v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052922x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JHBPJ1L0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665843v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-0209-5" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DDF6CEBD138EC3AD1FF14BECE8DA8576909A682/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662466v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2006.03.025" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B258LJ83-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659752v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2005.07.028" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNCMKC4W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683573v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf051145y" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0JHB134X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682493v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2005.04.013" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NKN8G31-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676799v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillemin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Chevalier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-1535-3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQQBQ1KK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683174v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Utille" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Ordaz-Otiz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.06.004" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90C16ZBD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680763v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Reis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debeire" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/386554" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678368v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ordaz-Ortiz" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tran" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.05.016" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX6J6Z5B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306758v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillien" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ordaz Ortiz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677767v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678336v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696901v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaugelade" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692732v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698121v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Robertson" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. de Monderon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dysseler" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amado" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684599v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darcy Vrillon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900383v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaugelade" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000118" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697141v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karinthi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J.G. Gallant" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685983v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cherbut" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Barry" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687350v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auffret" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695282v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Noah" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molis" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689783v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684661v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686255v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Worthington" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899996v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fardet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hoebler" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bouchet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillon" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Gallant" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697737v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gallant" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690393v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684684v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899997v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Worthington" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lahaye" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Darcy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693187v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Deschault-de Monredon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Meignen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420204v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pasquier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Castelain" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3140269" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899872v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Darcy-Vrillon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vaugelade" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685589v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420200v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(96)00030-7" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GPGV8Z2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690791v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707793v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700986v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.G.C. Renard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hospers" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700411v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710562v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourgue" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delort-Laval" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699995v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laurent-Cadoret" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899544v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699558v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703902v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715848v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclere" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720126v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723860v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Rombouts" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.J. Voragen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pilnik" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720173v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723570v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720336v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395884v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720118v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina d'Orlando" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vinter" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849336v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Berrin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179062v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792031v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sainz" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466804v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212353v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281359v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151754v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279868v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737541v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098694v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290819v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735249v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wilkinson" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605796v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608772v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798140v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605427v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605423v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Flajollet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743785v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608798v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837418v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598168v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801270v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747711v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204126v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837444v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748974v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837443v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Ying" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809901v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837445v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747775v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747793v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Zhang" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Gilbert" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749640v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cornuault V." TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808600v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paul Knox" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809921v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810384v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin Allami" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746806v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195438v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chassagne-Berces" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pigorini" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819897v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754553v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752845v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751402v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piggorini" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2008.10.051" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XC1TB01-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755842v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760623v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768977v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rival" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sire" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767018v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768578v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768783v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837029v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767989v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Douillard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775408v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774675v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774281v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquier" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armand" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lairon" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774683v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Monredon" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774688v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778707v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774401v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852854v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783740v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782043v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779864v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevalier" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856338v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855360v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781610v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Voragen" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395839v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718891v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boulgsoa" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746405v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276544v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151726v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093374v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Quoc Thang Le" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/graines2019angers/Colloque-Graines-2019" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437637v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouri" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280072v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Helary" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786892v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509528v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787497v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154432v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154431v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733644v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154428v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602677v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pg2017.org/en/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714005012" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154429v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154430v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608725v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604100v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743007v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929404v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bakarat" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602999v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603015v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601450v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742824v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740185v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793974v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796313v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Rydahl" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438614v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cornuault" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798267v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608338v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747965v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809029v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746672v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Ralet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803832v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819206v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163983v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baldy" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954859v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790225v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bruley Des Varannes" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Deschasaux" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331083v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268886v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780124095472014931" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.01493-1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809169v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807143v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=3SOdcQAACAAJ" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092557" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351178v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Shewry" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Gebruers" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823574v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823631v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/282746.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044451967-2/00147-1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825650v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832937v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836842v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846991v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845695v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847448v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149665v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>