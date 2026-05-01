--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:153.6px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabienne Hejoaka </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabienne-hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5205-7282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178367915</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des savoirs expérientiels chez Thomasina Borkman : sagesse et vérité dans les groupes d’autosupport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (82), pp.135-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du covid-19 dans les Ephad : auto-ethnographie et renoncement à un terrain mortifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12s9d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining patient’s experiential knowledge: Who, what and how patients know. A narrative critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Health and Illness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (2), pp.405-422. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9566.13588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages du dessin dans l'enquête qualitative avec les enfants et les adolescent·e·s. Leçons de terrains ethnographiques au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter avec les enfants et les adolescent·e·s : enjeux, terrains, outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagining viral hepatitis in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Giles-Vernick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa [Journal of the International African Institute / Journal de l'Institut Africain International]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90 (1), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0001972019000949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d'une première décennie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.8708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03035482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the informed consent process among HIV‐infected undisclosed minors participating in a biomedical research: insights from the multicentre nutritional SNACS study in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Varloteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desclaux‐sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Mokhtar Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (3), pp.294-303. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.13202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kane, Anthropologie de la santé infantile en Mauritanie. Taire et soigner. Paris, L'Harmattan, coll. « Anthropologies & Médecines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to Linkage to Care for Hepatitis B Virus Infection: A Qualitative Analysis in Burkina Faso, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Giles-Vernick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Shimakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issiaka Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.1368 - 1375. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.16-0398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02548814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obstacles au dépistage des enfants et adolescents infectés par le VIH en Afrique : chercher ces enfants, là où ils se trouvent !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ateba Ndongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nacro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1), pp.10-14. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mst.2015.0519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence des souffrances. Genèse et usages électifs de la catégorie des orphelins et enfants vulnérables au temps du sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (4), pp.59. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.072.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental HIV disclosure in Burkina Faso: Experiences and challenges in the era of HAART</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tiendrebeogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Mireille Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Louis Germain Compaoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liezel Wolmarans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAHARA-J: Journal of Social Aspects of HIV/AIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Disclosure in times of ART: A relational analysis of social practices, 10 (sup1), pp.S46-S59. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02664763.2012.755334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care and secrecy: Being a mother of children living with HIV in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special issue articles Part Special Issue: Women, Mothers and HIV Care in Resource Poor Settings, 69 (6), pp.869 - 876. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2009.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations dans la réponse à l'épidémie VIH/Sida au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Achilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En(quête) de sens. Ce que la digitalisation de la santé fait à l’annonce du diagnostic d’une maladie rare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles agentivités” et pratiques info -communicationnelles en santé ? Entre idéologies de la promesse et réalités expérientielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche sur les Enjeux de la communication, Oct 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres « manquées » entre les chercheur·e·s et les publics. Retour réflexif sur trois recherches en sciences humaines et sociales sur des questions de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Journées Hubert Curien» Science &amp;You 2021. La communication scientifique : un temps de réflexion pour avancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.204-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux marges de l’ETP : étude de cas à partir d’un groupe Facebook consacré à une maladie infantile rare (le syndrome de West).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Éducation thérapeutique : dispositifs de médiation de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine), Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux marges de l’ETP : étude de cas à partir d’un groupe Facebook consacré à une maladie infantile rare (le syndrome de West)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Éducation thérapeutique dispositifs de médiation de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); région Grand-Est; Attractivité de la Région : Innovation, Aménagement du territoire, Nouveaux Effets économiques et sociaux (ARIANE); Centre hospitalier régional Metz-Thionville; Les enfants de West; Fondation Maladies rares; Association Injeno; Association Sclérose tubéreuse de Bourneville (astb), Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des premiers résultats de l'étude FAM-WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FAM-WEST. Regards croisés sur le syndrome de West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Hôpital universitaire Robert-Debré; association Injeno; association Les Enfants de West; Fondation Maladies rares, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle ETP pour le syndrome de West ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Danse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FAM-WEST. Regards croisés sur le syndrome de West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Hôpital universitaire Robert-Debré; association Injeno; association Les Enfants de West; Fondation Maladies rares, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque soignants et anthropologues collaborent : l’expérience de l’étude FAM-WEST à l’hôpital Robert Debré (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Danse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20es Journées françaises de l’épilepsie (JFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ligue française contre l'épilepsie, Oct 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDULOR, 40, 2021, Série Actes, ISBN : 978-2-8143-0564-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05247965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé : Fondements épistémologiques et enjeux identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les parents dans l'annonce d'une maladie grave aux enfants : l'expérience des soignants et des patients pour améliorer les pratiques de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Souané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : recherches participatives (volume 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.60-64, 2025, 978-2-7099-3094-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité en mouvement : conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouchet-Mayer, C. (ed.); Labrunie, M. (ed.); Loriato, C. (ed.); Manac'h, L. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH/sida : l'éthique aux frontières de l'engagement ethnographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, pp.155-158, 2025, Sciences Sociales et Sida, 978-2-910143-32-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting parents in talking about serious illness with children : experience from carers and patients to improve care practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Souané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : participatory research (volume 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.60-63, 2025, 978 -2-7099 -3096 -3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les savoirs expérientiels en santé: une revue de la littérature en sciences humaines et sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Simon; Sophie Arborio; Arnaud Halloy; Fabienne Hejoaka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8143-0564-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les savoirs expérientiels en santé: une revue de la littérature en sciences humaines et sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Simon; Sophie Arborio; Arnaud Halloy; Fabienne Hejoaka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-74, 2021, Série Actes, 9782814305649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La fabrique des savoirs expérientiels : généalogie de la notion, jalons définitionnels et descriptions en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Simon; Sophie Arborio; Arnaud Halloy; Fabienne Hejoaka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaire de Nancy - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-48, 2019, Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires, 978-2-8143-0564-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La solitude des femmes dans le traitement et l’accompagnement des enfants vivant avec le VIH au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux; Philippe Msellati; Koudia Sow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l’épreuve du VIH dans les pays du sud: Genre et accès universel à la prise en charge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-206, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire LPED-TSOFI - Enquêter sur et avec les enfants en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mabillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de West : construction des savoirs et singularité des expériences des familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche sur les médiations (Crem, Université de Lorraine). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final FAM-WEST de recherche post-doctorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CPER Ariane. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire FAM-WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CPER Ariane. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant gardien du secret. Vivre et grandir avec le sida et ses traitements à Bobo-Dioulasso (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00761339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:153.6px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabienne Hejoaka </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabienne-hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5205-7282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178367915</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des savoirs expérientiels chez Thomasina Borkman : sagesse et vérité dans les groupes d’autosupport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (82), pp.135-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du covid-19 dans les Ephad : auto-ethnographie et renoncement à un terrain mortifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12s9d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining patient’s experiential knowledge: Who, what and how patients know. A narrative critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Health and Illness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (2), pp.405-422. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9566.13588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter avec les enfants et les adolescent·e·s : enjeux, terrains, outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages du dessin dans l'enquête qualitative avec les enfants et les adolescent·e·s. Leçons de terrains ethnographiques au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagining viral hepatitis in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Giles-Vernick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa [Journal of the International African Institute / Journal de l'Institut Africain International]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90 (1), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0001972019000949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d'une première décennie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.8708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03035482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the informed consent process among HIV‐infected undisclosed minors participating in a biomedical research: insights from the multicentre nutritional SNACS study in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Varloteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desclaux‐sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Mokhtar Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (3), pp.294-303. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.13202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kane, Anthropologie de la santé infantile en Mauritanie. Taire et soigner. Paris, L'Harmattan, coll. « Anthropologies & Médecines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to Linkage to Care for Hepatitis B Virus Infection: A Qualitative Analysis in Burkina Faso, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Giles-Vernick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Shimakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issiaka Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.1368 - 1375. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.16-0398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02548814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obstacles au dépistage des enfants et adolescents infectés par le VIH en Afrique : chercher ces enfants, là où ils se trouvent !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ateba Ndongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nacro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1), pp.10-14. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mst.2015.0519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence des souffrances. Genèse et usages électifs de la catégorie des orphelins et enfants vulnérables au temps du sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (4), pp.59. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.072.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental HIV disclosure in Burkina Faso: Experiences and challenges in the era of HAART</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tiendrebeogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Mireille Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Louis Germain Compaoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liezel Wolmarans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAHARA-J: Journal of Social Aspects of HIV/AIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Disclosure in times of ART: A relational analysis of social practices, 10 (sup1), pp.S46-S59. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02664763.2012.755334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care and secrecy: Being a mother of children living with HIV in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special issue articles Part Special Issue: Women, Mothers and HIV Care in Resource Poor Settings, 69 (6), pp.869 - 876. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2009.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations dans la réponse à l'épidémie VIH/Sida au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Achilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En(quête) de sens. Ce que la digitalisation de la santé fait à l’annonce du diagnostic d’une maladie rare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles agentivités” et pratiques info -communicationnelles en santé ? Entre idéologies de la promesse et réalités expérientielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche sur les Enjeux de la communication, Oct 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres « manquées » entre les chercheur·e·s et les publics. Retour réflexif sur trois recherches en sciences humaines et sociales sur des questions de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Journées Hubert Curien» Science &amp;You 2021. La communication scientifique : un temps de réflexion pour avancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.204-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux marges de l’ETP : étude de cas à partir d’un groupe Facebook consacré à une maladie infantile rare (le syndrome de West).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Éducation thérapeutique : dispositifs de médiation de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine), Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux marges de l’ETP : étude de cas à partir d’un groupe Facebook consacré à une maladie infantile rare (le syndrome de West)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Éducation thérapeutique dispositifs de médiation de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); région Grand-Est; Attractivité de la Région : Innovation, Aménagement du territoire, Nouveaux Effets économiques et sociaux (ARIANE); Centre hospitalier régional Metz-Thionville; Les enfants de West; Fondation Maladies rares; Association Injeno; Association Sclérose tubéreuse de Bourneville (astb), Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle ETP pour le syndrome de West ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Danse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FAM-WEST. Regards croisés sur le syndrome de West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Hôpital universitaire Robert-Debré; association Injeno; association Les Enfants de West; Fondation Maladies rares, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des premiers résultats de l'étude FAM-WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FAM-WEST. Regards croisés sur le syndrome de West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Hôpital universitaire Robert-Debré; association Injeno; association Les Enfants de West; Fondation Maladies rares, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque soignants et anthropologues collaborent : l’expérience de l’étude FAM-WEST à l’hôpital Robert Debré (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Danse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20es Journées françaises de l’épilepsie (JFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ligue française contre l'épilepsie, Oct 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDULOR, 40, 2021, Série Actes, ISBN : 978-2-8143-0564-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05247965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé : Fondements épistémologiques et enjeux identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les parents dans l'annonce d'une maladie grave aux enfants : l'expérience des soignants et des patients pour améliorer les pratiques de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Souané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : recherches participatives (volume 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.60-64, 2025, 978-2-7099-3094-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité en mouvement : conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouchet-Mayer, C. (ed.); Labrunie, M. (ed.); Loriato, C. (ed.); Manac'h, L. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH/sida : l'éthique aux frontières de l'engagement ethnographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, pp.155-158, 2025, Sciences Sociales et Sida, 978-2-910143-32-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting parents in talking about serious illness with children : experience from carers and patients to improve care practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Souané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (ed.); Goumri, M. (ed.); Fréour, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : participatory research (volume 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.60-63, 2025, 978 -2-7099 -3096 -3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les savoirs expérientiels en santé: une revue de la littérature en sciences humaines et sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Simon; Sophie Arborio; Arnaud Halloy; Fabienne Hejoaka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8143-0564-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les savoirs expérientiels en santé: une revue de la littérature en sciences humaines et sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Simon; Sophie Arborio; Arnaud Halloy; Fabienne Hejoaka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-74, 2021, Série Actes, 9782814305649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La fabrique des savoirs expérientiels : généalogie de la notion, jalons définitionnels et descriptions en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Simon; Sophie Arborio; Arnaud Halloy; Fabienne Hejoaka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaire de Nancy - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-48, 2019, Les savoirs expérientiels en santé. Fondements épistémologiques et enjeux identitaires, 978-2-8143-0564-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La solitude des femmes dans le traitement et l’accompagnement des enfants vivant avec le VIH au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux; Philippe Msellati; Koudia Sow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l’épreuve du VIH dans les pays du sud: Genre et accès universel à la prise en charge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-206, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire LPED-TSOFI - Enquêter sur et avec les enfants en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mabillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de West : construction des savoirs et singularité des expériences des familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche sur les médiations (Crem, Université de Lorraine). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final FAM-WEST de recherche post-doctorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CPER Ariane. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire FAM-WEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arborio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CPER Ariane. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant gardien du secret. Vivre et grandir avec le sida et ses traitements à Bobo-Dioulasso (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00761339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69BBA02A"/>
+    <w:nsid w:val="7004DA73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabienne-hejoaka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5205-7282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178367915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hejoaka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s9d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.13588" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Giles-Vernick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001972019000949" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Greco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;monon-Waxin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.8708" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloteaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desclaux&#8208;sall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Mokhtar Ndiaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Diop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02548814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Sanou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimakawa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Bamba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0398" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Msellati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ateba Ndongo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hejoaka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nacro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2015.0519" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.072.0059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080576v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tiendrebeogo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Mireille Belem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Louis Germain Compaor&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liezel Wolmarans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2012.755334" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.05.041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868552v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Achilli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03327816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862587v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774967v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arborio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Danse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goujon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247965v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254253v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mbaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diom" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Souan&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059272v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100926480&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100926480&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868650v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anrs.fr/sites/default/files/2017-09/femmes_vih_sud_fev2011.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02494463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mabillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabienne-hejoaka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5205-7282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178367915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hejoaka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s9d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.13588" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Giles-Vernick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001972019000949" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Greco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;monon-Waxin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.8708" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloteaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desclaux&#8208;sall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Mokhtar Ndiaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Diop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02548814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Sanou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimakawa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Bamba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0398" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Msellati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ateba Ndongo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hejoaka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nacro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2015.0519" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.072.0059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080576v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tiendrebeogo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Mireille Belem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Louis Germain Compaor&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liezel Wolmarans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2012.755334" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.05.041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868552v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Achilli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03327816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862587v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Danse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goujon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774967v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arborio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247965v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254253v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mbaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diom" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Souan&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059272v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100926480&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100926480&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868650v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anrs.fr/sites/default/files/2017-09/femmes_vih_sud_fev2011.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02494463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mabillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>