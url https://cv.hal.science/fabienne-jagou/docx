--- v0 (2026-04-05)
+++ v1 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabienne JAGOU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir obtenu un D.E.A. en Langue et Civilisation chinoises à l’université Paris-VII (1991), Fabienne Jagou obtient le diplôme supérieur de langue tibétaine de l’INALCO (1995). En 1999, elle soutient une thèse de doctorat en histoire sur le 9e Panchen Lama Tubten Chokyi Nyima (18831937), à l'École des Hautes Études en Sciences Sociales (EHESS) et sous la direction de Pierre-Etienne Will, Professeur au Collège de France. Cette recherche reçoit le prix de la fondation taïwano-française pour l’Éducation et la Culture en 2000. Devenue membre de l’EFEO en 2000, elle est responsable de l’antenne de l’EFEO à Taipei de décembre 2001 à août 2007. Depuis la mi-2007, affectée à Paris, elle poursuit des recherches sur les relations politiques et culturelles entre la Chine et le Tibet à l’époque moderne. Elle est habilitée à diriger des recherches (2017).Dans la continuité de sa thèse de doctorat, Fabienne Jagou s’intéresse à la compréhension, la traduction et l’adaptation des concepts politiques, notamment celui de l’« alliance du politique et du religieux » (chos srid gzhung ’brel) et de son corollaire la « relation de maître spirituel à protecteur laïc » (mchod yon) dans le cadre des relations entre le Tibet et la Chine à l’époque mandchoue (1644–1912). Elle s’interroge sur la façon dont les Chinois républicains (1912–1949) et les Tibétains ont appréhendé et adapté ces concepts pour tenter de définir leur relation sur de nouvelles bases juridiques. Par ailleurs, elle dévoue une partie de sa recherche à une analyse des transferts culturels entre le Tibet et la Chine à travers l’étude du devenir des enseignements transmis par des maîtres tibétains à des disciples chinois à l’époque moderne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Jagou assure un séminaire intitulé « Le nationalisme tibétain et mongol au début du 20e siècle » dans le cadre du Master Études Asiatiques, à l’EHESS et en appui du projet ANR qu’elle coordonne.Elle est rattachée au Centre d’études sur la Chine contemporaine, de l’UMR 8173-Chine, Corée, Japon et à l’École doctorale de l’EHESS.Elle a co-organisé et été membre du comité scientifique du colloque de l’International Association of Tibetan Studies, Paris, 7–13 juillet 2019 (700 intervenants).Coordinatrice du projet « Practice of Tibetan Buddhism in Taiwan », soutenu par la Fondation taïwanaise Chiang Ching-kuo pour les échanges scientifiques internationaux (2012–2015) : La recherche collaborative a abouti à l’ouverture d’un nouveau champ de recherche ; la publication d’un ouvrage collectif qui dresse un premier état des lieux du développement du bouddhisme tibétain à Taïwan à travers des études de cas et d’une monographie qui met en évidence un processus communautaire susceptible d’engendrer de nouvelles attentes au sein d’audiences travaillées par des contextes politiques, économiques ou sociaux changeants, depuis la loi martiale en vigueur dans les années 1960 jusqu’à la démocratie directe aujourd’hui. Les deux ouvrages, en plus de l’étude anthropologique et sociologique de la place prise par le bouddhisme tibétain au sein d’un milieu de culture Han, touchent à l’histoire du processus démocratique à Taïwan.Coordinatrice du projet ANR (ANR-21-CE27-0025-Natinasia ; 2022-2026) « Building Nationalism in Inner Asia: the Empowerment of the Tibetan Revolution in the Early 20th  century » qui repose sur l’analyse du contexte de la révolution chinoise de 1911 au Tibet (provinces du Tibet central, du Kham et de l’Amdo) à travers des « regards croisés ». La recherche se fonde sur des archives et des récits écrits par les fonctionnaires et les voyageurs, tibétains et étrangers, afin de confronter le point de vue officiel à celui des acteurs et des témoins de la révolution tout en prenant en considération l’influence exercée par les idées politiques transmises par les voyageurs auprès des Tibétains. Elle consiste non seulement à retracer les prémisses, le déroulement et les conséquences de la Révolution chinoise de 1911 au Tibet, mais aussi à cerner de quelle façon la situation tibétaine, par la rupture des relations entre le Tibet et la Chine, accéléra les mutations politiques de l’Asie centrale (Mandchourie, Mongolie intérieure, Mongolie, Tibet et Xinjiang) à une époque où l’empire mandchou (1644–1912) se disloque et où la montée des nationalismes se confirme.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Yumiko Ishihama et Alex McKay eds., &amp;quot;The Early 20th Century Resurgence of the Tibetan Buddhist World. Studies in Central Asian Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Catastrophe and Prophecy in Tibetan Religious Contexts-Catastrophe et prophétie dans les contextes religieux tibétains, 34, pp.247-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Prem Podar &amp; Lisa Lindkvist Zhang, &amp;quot;Through the India-China Border. Kalimpong in the Himalayas. Cambridge : Cambridge University Press (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79, pp.239-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Sprouts of Early Twentieth Century Tibetan National Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Horlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Relyea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thirteenth Dalai Lama and the Water-Rat Year Chinese War (1912)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.222-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumiko Ishihama, Makoto Tachibana, Ryosuke Kobayashi, and Takehiko Inoue, The Resurgence of “Buddhist Government”, Tibetan-Mongolian Relations in The Modern World, Osaka, Union Press, 2019, 242p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.237-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] A History of Modern Tibet, Volume 4: In the Eye of the Storm: 1957–1959. By Melvyn C. Goldstein. Oakland, CA: University Press of California, 2019. pp. xxxiv + 571. $85.00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.205-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Forging the Golden Urn: The Qing empire and the politics of reincarnation in Tibet, written by Max Oidtmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.287-288. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22105018-12340130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Paul R. Katz, Religion in China & its Modem Fate (The Menahem Stern Jerusalem Lectures), 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.396-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01803563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R. Katz, Religion in China and its Modern Fate, Waltham, Brandeis University Press (the Menahem Stern Jerusalem Lectures), 2014, 264p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.396-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: China’s Last Imperial Frontier: Late Qing Expansion in Sichuan’s Tibetan Borderlands, written by Wang Xiuyu, Plymouth, Lexington Books, 2011, xv-292p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 100: Issue 4-5, p. 536-539. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10045P14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernités, sécularisation et pratiques du bouddhisme tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Policy towards Tibet versus Tibetan Expectations for Tibet: A Divergence marked by self-immolations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tibet is burning. Self-Immolation: ritual or political Protest, 25, pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouddhisme tibétain à Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bouddhisme tibétain à Taiwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les 100 ans de la République de Chine, 27, pp.52-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam van Schaik, Tibet, A History&amp;quot;, New Haven and London, Yale University Press, 2011, xxiii-324 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.444-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole McGranahan, Arrested Histories, Tibet, the CIA, and memories of a forgotten war&amp;quot;, Durham and London, Duke University Press, 2010, 328p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gray Tuttle, Buddhism in the Making of Modern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Manqing : A Sino-Tibetan Adventurer and the Origin of a New Sino-Tibetan Dialogue in the 1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Ancient Currents, New Traditions: Papers Presented at the Fourth International Seminar of Young Tibetologists, 17, pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoire des relations sino-tibétaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 21 (1), pp.145. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.021.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Melvyn C. Goldstein, Ben Jiao, Tanzen Lhundrup, On the Cultural revolution in Tibet. The Nyemo Incident of 1969. Berkeley, University of California Press, 2009 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.348-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherches préliminaires sur les biographies de maîtres tibétains et mongols ayant vécu en Chine à l’époque moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.275-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers une nouvelle définition de la frontière sino-tibétaine : la Conférence de Simla (1913-1914) et le projet de création de la province chinoise du Xikang »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (28), pp.147-167. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/oroc.2006.1229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Barry Sautman, June Teufel Dreyer, eds, Contemporary Tibet: Politics, Development, and Society in a Disputed Region, New York, M.E. Sharpe, 2006, 349p+index »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le monastère bouddhiste et la société civile : source du droit foncier tibétain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société, droit et religion en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le bouddhisme et ses normes, Traditions – Modernités, pp.45-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Programme de coopération entre l’Ecole française d’Extrême-Orient (E.F.E.O.) (antennes de Chiang-Mai et de Taipei) et le Musée National du Palais de Taipei (M.N.P.) sur les cultures d’Asie du sud-est »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.634-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« M.C. Goldstein, D. Sherap, W.R.Siebenschuh, A Tibetan Revolutionary. The Political Life and Times of Bapa Phüntso Wangye, Berkeley, University of California Press, 2004, 371 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le 10e séminaire de l’Association internationale des études tibétaines (St Hugh’s College. University of Oxford, 6-12 septembre 2003) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (1), pp.494-496. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2003.3630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A.-M. Blondeau, K. Buffetrille éds., Le Tibet est-il chinois ?, Paris, Albin Michel, 2002, 463p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Guanyu Meng Zang shiwu weiyuanhui de chubu yanjiu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gu Jin lunheng - Disquisitions about the Past and the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique religieuse de la Chine au Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 32 (1), pp.29-54. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/receo.2001.3070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La revue chinoise de tibétologie : Zhongguo Zangxue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ma Huiping (ed.), Zhongguo Zangxue shumu xubian/Krung-go’i Bod rig-pa’i dkar-chag ‘phros-bsgrigs/Catalogue of Chinese Publications in Tibetan Studies (1992-1995). Beijing : Waiwen shudian. 1997. 229p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Shakya Tsering, The Dragon in the Land of Snows. A History of Modern Tibet Since 1947. Londres : Pimlico. 1999.XXIX + 574p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mahmul Ali, S., Cold War in the High Himalayas : The USA, China and South Asia in the 1950s. Londres : Curzon. 1999. XXXVIII + 286p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.230-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le contrôle des marches sino-tibétaines à l'époque de la Chine républicaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34, pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Taiwan yanjiu Menggu, Xizang, Xinjiang de huigu yu zhanwang 台灣研究蒙古，西藏, 新疆的回顧與展望 ». Xibei shidi 1997, 4 by Enxian Lin, 林恩顯 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longlian fashi zhuan 隆連法師傳 by Shanshan Qiu, 裘山山</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li bei Dalaï Lama yu Banchan E'erdeni nianpu 歷輩達賴喇嘛與班襌額爾德尼年譜 by Danzhu Angben, 丹珠昂奔</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qingdai zhu Zang fangjun xi 清代駐藏防軍析 ». Xizang yanjiu 1996, 3, by Husheng Zhang, 張虎生 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongguo Zangxue shumu 中國藏學書目/ Krung-go'i-Bod rig-pa'i dpe-cha'i-dkar-chag/Catalogue of Chinese Publications in Tibetan Studies (1949-1991) by Huiping Ma, 馬惠平</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an-chen sku-phreng bcu-gcig-pa bsTan-'dzin dge-'dun ye-shes 'phrin-las phun-tshogs dpal-bzang-po, spyi-nor Gong-sa skyabs-mgon chen-po mchog nas, kun-gzigs Pan-chen rin-po-che'i yang-srid ngos-'dzin mdzad-rim by bsTan-'dzin sgrol-ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi shi Banchan zhuanshi lingtong xunfang rending zuochuang xiezhen 十世班襌轉世靈童尋訪認定坐床寫真 by Liang Feng, 馮良</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.208-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missionnaires, voyageurs et diplomates : Circulation et échanges sur les marches tibétaines au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités en Asie au prisme des sources des Missions étrangères de Paris (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO et IRFA, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Preservation of Holy Bodies and the Senses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine, the Body, and the Senses: Asian Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Buffalo, Apr 2025, Buffalo (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of Modern Tibetan Diplomacy: Sovereignty, Negotiation, and International Recognition (1888–1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Law and Political Concepts in Early Twentieth Century Tibet and Mongolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Jagou (EFEO) et Uradyn E. Bulag (Université de Cambridge (UK), Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succession within the Karma Kagyu School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succession in Times of Change in the Tibetan World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Jagou, EFEO; Cameron Warner, Aarhus University; Nicole Willock, Old Dominion University, Jun 2025, Paris, EFEO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Himalaya à la Chine intérieure : L’évacuation des troupes chinoises du Tibet en 1912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portes, passages et mobilités en Asie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO-centre de Séoul et Ambassade de Séoul, Apr 2025, Séoul, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transnational Network for Repatriating Chinese Soldiers from Tibet through the Himalayas (1912–1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scholar, Trader, Collector, Spy-Alternative Networks in the Himalayas (1850–1950)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berthe Jansen, Projet Van Manen, Dec 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the ANR Project Natinasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approaching the High Plateau from the Archipelago : Tibetan Studies in Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc-Henri Deroche; Ikeda Takumi; Iwao Kazushi, Mar 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Panchen Lama, the Dalai Lama and the Notion of Devotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dalai Lama: A Conference on Leadership, Devotion, and Succession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Boulder, Colorado; Université Aarhus, Aarhus, Sep 2024, Boulder (Colorado), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan Buddhism and China nation-building during Republican China: The State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddhism and Nation-State in Modern China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Advanced Studies on Asia; Tokyo University; CEIB, Jul 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nepalese Involvement into the Repatriation of the Chinese Troops from Tibet in 1912: an Unexpected Actor from the Himalaya to the Inner Asian geopolitical game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Aftermath of the 1911 Chinese Revolution in Inner Asia and the Himalayas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Jagou; EFEO-Centre de Kyoto, Apr 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nature of Relations between Qing Emperors and Tibetan Hierarchs: A Model for the Quest for Mutual Eurasian Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture series “Building Ties for a Peaceful and Sustainable Eurasian Community from Mutual Knowledge: History, Culture and New Technologies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Rey Juan Carlos, Nov 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sichuan Army Mutiny in Lhasa in 1911 &amp;quot;1911 nian Lhasa de Chuanjun bingbian 1911 年拉萨的川军兵变</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Beijing International Seminar on Tibetan Studies (Di qi jie Beijing guoji zangxue yantaohui jiyao ji第七届北京国际藏学研讨会提要集)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China Tibetology Research Center, Aug 2023, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 13th Dalai Lama (1876-1933) as a Tibetan Glorious Sovereign in Inner Asia &amp;quot;Zuo wei neiya xizang rongzhude di shi san shi dalai lama (1876-1933) 作為內亞西藏榮主的第十三世達賴喇嘛 (1876-1933)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Series « French Historical Research and the Modern Era 中研院近史所 &amp; 法國遠東學院「法國人文學界反思近現代」系列講座2022-2023 - People(s), State(s) and Citizens in Crisis 「危機中的人民、公民與國家」 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Modern History, Academia Sinica, Taipei; Taipei EFEO Center, May 2023, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Political Shift from the North to the South of Tibet? The Agreements About the Evacuation of Chinese Troops From Tibet in 1912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Aftermath of the 1911 Chinese Revolution in Tibet and in Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Jagou, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bkra shis lhun po Monastery: A Hub for International Political and Religious Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies (IATS, 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Arts of the Charles University, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious Dynamics: The Practice of Tibetan Buddhism in a Contemporary Han Cultural Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asia: Dynamics of Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Faculty of Arts, Charles University, Prague, Apr 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water-rat Year of Chinese War in Tibet: Revolution or mutiny?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR-Natinasia Startup Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR-PRC Natinasia, Mar 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tibetan Civil Society Resilience against the Chinese Invaders: An Early Nationalist Awakening?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Premises and the Unfolding of the 1911 Chinese Revolution in Tibet and Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR-Natinasia, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sculpteurs-momificateurs de maîtres bouddhiques à Taïwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes des dieux, Corps des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure de Lyon; Université Lyon 3, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les textes relatifs au Tibet de l’époque des Qing (1644-1912) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique littéraire du Tibet : Itinéraires, carnets de route, journaux de voyage, récits viatiques européens, chinois et tibétains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dalaï Lamas et empereurs mandchous : une relation de maître spirituel à protecteur laïc ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle Histoire des Qing : Archives, Recherches et débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, université de Genève, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Panchen Lamas and their monastery in the midst of opposing forces ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Benefitting Sentient Beings through Re-embodiment: The Development of the Tulku-recognizing System since the 17th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Musée national du Palais, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les corps bouddhiques momifiés à Taïwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps des dieux, Gestes des Hommes, Recherches préliminaires sur les faiseurs d’images bouddhiques en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, INALCO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’armée mandchoue au Tibet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle L’histoire des Qing : Archives, recherches et débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, université de Genève, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une étude historiographique de la reddition de l’armée chinoise du Tibet en 1912 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du programme ERC TibArmy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, INALCO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exil tibétain et transferts religieux : l’exemple de la communauté tibétaine à Taïwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences EHESS/EFEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Maison de l'Asie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La contribution de Gongga Laoren (1903-1997) à la diffusion du bouddhisme tibétain à Taïwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEECHAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Musée Cernuschi, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Between History and Memory: Contemporary Construction of Gara Lama Sönam Rabten (1865/76-1936)’s Legend by Han Devotees »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Tibetan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, INALCO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les journaux de voyage au Tibet écrits par des fonctionnaires mandchous du XVIIIe au début du XXe s. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences L’histoire des Qing : archives, recherches et débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, université de Genève, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« From chaplain-donor to nation-state relations between Tibet and China »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The effect on Inner- and East Asian relations of the advent of modern international law and the end of the Qing empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford University, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système tibétain des réincarnations, les aménagements mandchous au XVIIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">université de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyang Auwei (1913-1991): A Han Monk working for the Chinese Intelligence Service in Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès de l'Association internationale des études bouddhiques, panel "Monastic Espionage in East Asia", organisé par Chen Jinhua et Benjamin Brose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières politiques et culturelles sino-tibétaines : les années 1930s et 1940s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(avec Lara Maconi) Séminaire de l'EFEO Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école Karma Kagyü à Taïwan aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès du GIS Asie, Panel L’école Karma Kagyü</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyang Wuwei (1913-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XVIIIe Congrès de l'Association internationale des études bouddhiques, Panel Monastic Espionage in East Asia organisé par Chen Jinhua et Benjamin Brose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système tibétain des réincarnations, les aménagements mandchous au XVIIIe s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Jérôme Bourgon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nationalist State-Building Policy on the Southwestern Border of China's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From chaplain-donor to nation-state relations between Tibet and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le colloque The effect on Inner- and East Asian relations of the advent of modern international law and the end of the Qing empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières politiques et culturelles sino-tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Maconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel de l’EFEO Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l’Asie, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manchu Officials’ Khams Travel Accounts: Mapping a course Through a Qing Territory »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Territories, Communities, Exchanges in the Sino-Tibetan Borderlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chen Jianmin (1906-1987) as an agent of the globalization of Buddhism from China to India, and the United-States »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Chongsheng Buddhist Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dali, Yunnan Province, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Chinese disciples of Gangs dkar rinpoche (1893-1956) in the 1930s : a prosopographic survey »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-Tibetan Buddhism: Interactions within Buddhist Traditions in China proper and Tibet, School of Chinese Classics, Renmin University of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dalai Lama à Taïwan : chef religieux tibétain ou stratège politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Etudes Tibétaines en France", INALCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Chen Jianmin (1906-1987) Legacy : An « Always on the Move » Buddhist Practice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth World Congress of the International Association for the History of Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Erfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Today’s Taiwanese hagiographies of Sino-Tibetan Buddhist Masters : A Search for Legitimacy »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Chinese and Tibetan Tantric Buddhism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Israel Institute for Advanced Studies (IIAS) à l’Hebrew University of Jerusalem, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Momies et reliques de maîtres tibétains à Taiwan aujourd’hui »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de la Société française d’étude du monde tibétain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Who were the owners of the Manchu Yamen in Lhasa ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Property in Tibetan Societies: Ownership, Transfer, Confiscation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le centre et les ‘marches-frontières’ : les lois chinoises s’appliquaient-elles dans les régions tibétaines ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legalizing space in China : the shaping of the imperial territory through a layered legal system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bouddhisme tibétain à Taiwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication INALCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The lCang skya Qutugtu Blo bzang dpal ldan bstan pa’i sgron me (1891-1957) : A link between Chinese and Tibetan Buddhisms »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le bouddhisme tibétain en France et à Taiwan : Tradition, Adaptation et Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« In the search of Tibetan translators: intermediaries between the Dalai Lama government and the Manchu Amban yamen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Recapturing the Tibetans who escaped the historians’s net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dispute between Sichuan and Xikang over the Khro skyabs domain (1930s-40s): Polemics around the Gaitu guiliu policies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude relative au projet de recherche Territories, Communities, and Exchanges in Kham Sino-Tibetan Borderlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contemporary Tibetan mummies in India and in Taiwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Chinese Center for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Dalaï Lama in Taiwan: Establishment of complex relationships between the Tibetan government-in-exile and Taiwanese political party’s »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth Conference of the European Association of Taiwan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chinese Policy Towards Tibet versus Tibetan Expectations for Tibet : A Divergence Marked by Self-Immolations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Tibet is burning : Political Protest or Political Ritual ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Assemblée Nationale, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transmission et pérennité des enseignements bouddhiques tibétains dans les milieux religieux taiwanais et thaï »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Anthropologie comparée du bouddhisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Manchu Imperial Edict written in Tibetan: Analysis of the “Ordinance for the More Efficient Governing of Tibet” (1793) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Hidden Treasures from the Roof of the World: New Ressources for a Social History of Tibetan Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tibetan Buddhism in the Tainan Area: A Case Study of Two Karma bKa’ rgyud School Monasteries »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Tainan Area Studies “Religion in Transformation in the Tainan Area”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tainan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Religion et politique tibétaines au sein du gouvernement mandchou à Pékin au XVIIIe s. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La tombe de Qianlong. L’empereur et le bouddhisme tibétain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lifanyuan’s Limits of Competence with regard to Tibet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Administrative and Colonial Practices in Qing Ruled China: Lifanyuan and Libu revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Max Planck Institute for Social anthropology, La Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le monastère de Tashilhunpo au Tibet central: ses protecteurs, ses maîtres et ses moines bouddhistes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Monastères et spiritualité en montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transbuddhism and transnationalism: Gongga laoren (1903-1997) contribution to the development of Tibetan Buddhism in Taiwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international 100 Years of Nation Building, Retrospects and Prospects for Religious Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Academia Sinica, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Momifications de maîtres bouddhistes tibétains : représenter et dire sa foi en Asie à l’époque contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Représenter et dire sa foi : images et identités religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Conseil Général des Vosges, Domremy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Eleventh Panchen Lama: A Chinese Political Recognition of a Tibetan Spiritual Master »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Northern Thai Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Chiang-Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bouddhisme tibétain à Taiwan : la contribution des maîtres tibétains et chinois (Zang chuan fojiao zai Taiwan : Xizang yu Hanji fashi de gongxian 藏傳佛教在台灣：西藏與漢籍法師的貢獻) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’université Zhongshan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Gaoxiong, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tibetan Buddhist Masters in Modern China (1911-1949): Transmission of the Tibetan Buddhist teachings »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’université Chulalongkorn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chinese lay Buddhist disciples of Tibetan Masters (1949 to now): Continuity of the Buddhist teachings »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’université Chulalongkorn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Religion populaire et bouddhisme tibétain à Taïwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'institut catholique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Elaboration des politiques mandchoues au Tibet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Institut d'Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The contribution of the lCang skya Qutuqtu Blo bzang dpal ldan bstan pa’i sgron me (1891-1957) to the development of Tibetan Buddhism in Taiwan: A preliminary analysis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote speech prononcé à l’Academic Seminar on Tibetan Buddhism in Taiwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Why did the ‘Tibetan Flag’ fly over Khams ? Chinese policy at the origin of a new Tibetan Nationalism »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Centrality viewed from the Borders, comparisons in the « Asia Massif », from the Himalayas Mainland Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le drapeau tibétain et son symbolisme aujourd’hui »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut national des Langues Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les traductions tibétaines des discours politiques chinois de Sun Yat-sen sur « les Trois Principes du Peuple » en tant qu’exemple de traduction moderne d’un texte politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-Séminaire EFEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Toponymie et représentation : désignations chinoises du Tibet et de sa province du Khams à l’époque des Qing»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Centre d'Etudes Himalayennes, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Shi ba shiji zai Xizang bentu de Zhongguo wailai zhengce 十八世紀在西藏本土的中國外來政策 » (La politique de la Chine au Tibet au XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’hiver de l’Institut d’histoire et de philologie sur le thème des échanges à l’origine des grands bouleversements historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« He chu shi Kangqu de bianjie ? 何处是康区的边界 » (Où sont les frontières de la province tibétaine du Khams ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium on Sino-Tibetan Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manzhou jiangjun Fu Kang’an : 1792 zhi 1793 nian Xizang zhengwu gaige de xianqu » (Fu Kang’an : un général mandchou à l’origine de la réforme administrative tibétaine de 1792-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les fonctionnaires des frontières chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Institut d'histoire et de philologie, Academia Sinica, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les définitions mandchoues du territoire tibétain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès du Réseau Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les frontières chinoises »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-Séminaire EFEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modern Tibetan History through Chinese travel accounts »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Association of Historians of Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The 6th Panchen Lama’s Chinese Titles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Association of Tibetan Studies Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les relations entre le monastère bouddhique et la société civile : source et expression du droit foncier tibétain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur le droit et le bouddhisme organisée par le département Société, droit et religion en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherches préliminaires sur les enseignements transmis par le 6e Panchen Lama (1883-1937) : Les sources »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tibet : Histoire et anthropologie, Colloque franco-chinois d’études tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Description des frontières tibétaines dans les textes chinois de l’époque moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Laboratoire d’Ethnologie et de sociologie comparative, Université Paris X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Project Reform for Tibet initiated by the 6th Panchen Lama Blo-bzang Chos-kyi-nyi-ma (1883-1937) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Tibet conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Saint-Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mission Huang Musong : un Chinois au Tibet en 1934 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Tibet : Histoire et Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tentatives de définition de la frontière physique et politique sino-tibétaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Chine, EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprouts of Early Twentieth Century Tibetan National Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Horlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Relyea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception et la circulation des textes tibétains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15, 2006, Les Cahiers d’Extrême-Asie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gongga Laoren (1903-1997). Her Role in the Spread of Tibetan Buddhism in Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRILL, X, 170 p., 2021, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004466289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hybridity of Buddhism: Contemporary Encounters between Tibetan and Chinese Traditions in Taiwan and the Mainland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient, 29, 2018, Etudes thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 9th Panchen Lama (1883-1937): A Life at the Crossroads of Sino-Tibetan Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silkworm, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctionnaires des frontières chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Calanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient; Zhongghua shuju, 12, 2007, Faguo Hanxue [Sinologie française]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 9e Panchen Lama (1883-1937) : enjeu des relations sino-tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient; De Boccard, 191, 2004, Monographie, 2855396328 9782855396323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps glorieux en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Charlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Momies. Les chemins de l'éternité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Fine, pp.116-122, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chen Jianmin (1906-1987) legacy: an “always on the move” Buddhist practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bornet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translocal Lives and Religion: Connections between Asia and Europe in the Late Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equinox, pp.251-269, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dispute between Sichuan and Xikang over the Tibetan Kingdom of Trokyap (1930s-40s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Gros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontier Tibet. Patterns of Change in the Sino/Tibetan Borderlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, pp.337-362, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Chinese disciples of Gangkar Rinpoché (1893-1956) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dan Arnold; Cécile Ducher; Pierre-Julien Harter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reasons and Lives in Buddhist Traditions. Studies in Honor of Matthew Kapstein</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wisdom Publications, pp.85-96, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan Relics in Taiwan: A link between the past, the present, and the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Jagou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hybridity of Buddhism: Contemporary Encounters between Tibetan and Chinese traditions in Taiwan and the Mainland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, E.F.E.O., pp.11-20, 2018, Etudes thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Jagou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hybridity of Buddhism: Contemporary Encounters between Tibetan and Chinese traditions in Taiwan and the Mainland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, E.F.E.O., pp.11-20, 2018, Etudes thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan relics in Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The hybridity of Buddhism: Contemporary Encounters between Tibetan and Chinese traditions in Taiwan and the Mainland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-85539-149-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01815118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifanyuan and Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dittmar Schorkowitz; Ning CHIA </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing the Frontier in Qing China: The Lifanyuan and Libu revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.312-335, 2016, Asian Studies E-Books Online, Collection 2016, 9789004335004. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004335004_012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01803511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan Buddhism in the Tainan Area: A case study of two Karma Bka' brgyud School monasteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ye Chunrong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion in Transformation in the Tainan Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission des affaires culturelles, pp.407-425, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of the Tibetan translators within the Manchu Empire: An Attempt to go from the global to the local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ramble; P. Schwieger; A. Travers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tibetans who Escaped the Historian's Net: Studies in the Social History of Tibetan-speaking Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vajra Books, pp.41-52, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Use of the Ritual Drawing of Lots for the Selection of the 11th Panchen Lama »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buffetrille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting Rituals in a Changing Tibetan World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.43-67, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des toponymes choisis par les Mandchous pour définir le territoire tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Jean-Luc Achard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études tibétaines en l’honneur d’Anne Chayet, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Pratique des Hautes Etudes, Sciences historiques et philologiques II (Coll. Hautes Etudes Orientales-Extrême Orient 12-49), Droz, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les traductions tibétaines des discours politiques chinois de Sun Yat-sen sur les ‘Trois principes du peuple’ en tant qu'exemples de traductions modernes d'un texte politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Chayet; C. Scherrer-Schaub; F. Robin; J.-L. Achard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition, éditions: l'écrit au Tibet, évolution et devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Indus Verlag, pp.163-184, 2010, Collectanea Himalayica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The 13th Dalaï Lama’s Visit to Peking in 1908: A Search for a new kind of chaplain/donor relationship »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kapstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddhism between Tibet and China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université of Hawaï Press, pp.349-378, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tibétains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Clementin-Ojha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.432-434, 2009, 9782035837844 2035837847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manzhou jiangjun Fu Kang’an : 1792 zhi 1793 nian Xizang zhengwu gaige de xianqu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Calanca; F. Jagou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fonctionnaires des frontières chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.F.E.O.; Zhonghua shuju, pp.147-167, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les frontières chinoises : un état des lieux, synthèse de l’atelier IX du 2ème congrès du Réseau Asie (Paris), 28-30 septembre 2005 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes asiatiques, Recherches et enjeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.57-60, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Panchen Lamas and the Dalai Lamas: A Questionable Master-Disciple relationship »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brauen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dalai Lamas, A Visual History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serindia Publications, pp.202-211, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Panchen-Lama et le Dalaï-Lama, une relation de maître à disciple en péril »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brauen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dalai Lamas, Les 14 réincarnations du bodhisattva Avalokitesvara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Favre, pp.202-211, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Pilgrim’s Progress: The peregrinations of the 6th Panchen Lama (1883−1937) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alex Mackay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Tibet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Curzon Press, pp.419-433, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«The 6th Panchen Lama’s Chinese Titles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khams pa Histories : Visions of People, Place and Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.85-102, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Pilgrim’s Progress: The peregrinations of the 6th Panchen Lama (1883−1937) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lungta, The lives of the panchen lamas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.12-23, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tribulations incertaines de conques tibétaines entre le XVIIIe siècle et aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribulations en terre lointaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natinasia-Digital Management Plan 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jaluzot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient, Paris. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natinasia-Digital Management Plan 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jaluzot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient, Paris; CNRS, Institut d'Asie orientale, Lyon. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabienne JAGOU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir obtenu un D.E.A. en Langue et Civilisation chinoises à l’université Paris-VII (1991), Fabienne Jagou obtient le diplôme supérieur de langue tibétaine de l’INALCO (1995). En 1999, elle soutient une thèse de doctorat en histoire sur le 9e Panchen Lama Tubten Chokyi Nyima (18831937), à l'École des Hautes Études en Sciences Sociales (EHESS) et sous la direction de Pierre-Etienne Will, Professeur au Collège de France. Cette recherche reçoit le prix de la fondation taïwano-française pour l’Éducation et la Culture en 2000. Devenue membre de l’EFEO en 2000, elle est responsable de l’antenne de l’EFEO à Taipei de décembre 2001 à août 2007. Depuis la mi-2007, affectée à Paris, elle poursuit des recherches sur les relations politiques et culturelles entre la Chine et le Tibet à l’époque moderne. Elle est habilitée à diriger des recherches (2017).Dans la continuité de sa thèse de doctorat, Fabienne Jagou s’intéresse à la compréhension, la traduction et l’adaptation des concepts politiques, notamment celui de l’« alliance du politique et du religieux » (chos srid gzhung ’brel) et de son corollaire la « relation de maître spirituel à protecteur laïc » (mchod yon) dans le cadre des relations entre le Tibet et la Chine à l’époque mandchoue (1644–1912). Elle s’interroge sur la façon dont les Chinois républicains (1912–1949) et les Tibétains ont appréhendé et adapté ces concepts pour tenter de définir leur relation sur de nouvelles bases juridiques. Par ailleurs, elle dévoue une partie de sa recherche à une analyse des transferts culturels entre le Tibet et la Chine à travers l’étude du devenir des enseignements transmis par des maîtres tibétains à des disciples chinois à l’époque moderne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Jagou assure un séminaire intitulé « Le nationalisme tibétain et mongol au début du 20e siècle » dans le cadre du Master Études Asiatiques, à l’EHESS et en appui du projet ANR qu’elle coordonne.Elle est rattachée au Centre d’études sur la Chine contemporaine, de l’UMR 8173-Chine, Corée, Japon et à l’École doctorale de l’EHESS.Elle a co-organisé et été membre du comité scientifique du colloque de l’International Association of Tibetan Studies, Paris, 7–13 juillet 2019 (700 intervenants).Coordinatrice du projet « Practice of Tibetan Buddhism in Taiwan », soutenu par la Fondation taïwanaise Chiang Ching-kuo pour les échanges scientifiques internationaux (2012–2015) : La recherche collaborative a abouti à l’ouverture d’un nouveau champ de recherche ; la publication d’un ouvrage collectif qui dresse un premier état des lieux du développement du bouddhisme tibétain à Taïwan à travers des études de cas et d’une monographie qui met en évidence un processus communautaire susceptible d’engendrer de nouvelles attentes au sein d’audiences travaillées par des contextes politiques, économiques ou sociaux changeants, depuis la loi martiale en vigueur dans les années 1960 jusqu’à la démocratie directe aujourd’hui. Les deux ouvrages, en plus de l’étude anthropologique et sociologique de la place prise par le bouddhisme tibétain au sein d’un milieu de culture Han, touchent à l’histoire du processus démocratique à Taïwan.Coordinatrice du projet ANR (ANR-21-CE27-0025-Natinasia ; 2022-2026) « Building Nationalism in Inner Asia: the Empowerment of the Tibetan Revolution in the Early 20th  century » qui repose sur l’analyse du contexte de la révolution chinoise de 1911 au Tibet (provinces du Tibet central, du Kham et de l’Amdo) à travers des « regards croisés ». La recherche se fonde sur des archives et des récits écrits par les fonctionnaires et les voyageurs, tibétains et étrangers, afin de confronter le point de vue officiel à celui des acteurs et des témoins de la révolution tout en prenant en considération l’influence exercée par les idées politiques transmises par les voyageurs auprès des Tibétains. Elle consiste non seulement à retracer les prémisses, le déroulement et les conséquences de la Révolution chinoise de 1911 au Tibet, mais aussi à cerner de quelle façon la situation tibétaine, par la rupture des relations entre le Tibet et la Chine, accéléra les mutations politiques de l’Asie centrale (Mandchourie, Mongolie intérieure, Mongolie, Tibet et Xinjiang) à une époque où l’empire mandchou (1644–1912) se disloque et où la montée des nationalismes se confirme.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Prem Podar &amp; Lisa Lindkvist Zhang, &amp;quot;Through the India-China Border. Kalimpong in the Himalayas. Cambridge : Cambridge University Press (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79, pp.239-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Yumiko Ishihama et Alex McKay eds., &amp;quot;The Early 20th Century Resurgence of the Tibetan Buddhist World. Studies in Central Asian Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Catastrophe and Prophecy in Tibetan Religious Contexts-Catastrophe et prophétie dans les contextes religieux tibétains, 34, pp.247-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Sprouts of Early Twentieth Century Tibetan National Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Horlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Relyea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thirteenth Dalai Lama and the Water-Rat Year Chinese War (1912)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.222-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumiko Ishihama, Makoto Tachibana, Ryosuke Kobayashi, and Takehiko Inoue, The Resurgence of “Buddhist Government”, Tibetan-Mongolian Relations in The Modern World, Osaka, Union Press, 2019, 242p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.237-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] A History of Modern Tibet, Volume 4: In the Eye of the Storm: 1957–1959. By Melvyn C. Goldstein. Oakland, CA: University Press of California, 2019. pp. xxxiv + 571. $85.00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.205-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Forging the Golden Urn: The Qing empire and the politics of reincarnation in Tibet, written by Max Oidtmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.287-288. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22105018-12340130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Paul R. Katz, Religion in China & its Modem Fate (The Menahem Stern Jerusalem Lectures), 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.396-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01803563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: China’s Last Imperial Frontier: Late Qing Expansion in Sichuan’s Tibetan Borderlands, written by Wang Xiuyu, Plymouth, Lexington Books, 2011, xv-292p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 100: Issue 4-5, p. 536-539. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10045P14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R. Katz, Religion in China and its Modern Fate, Waltham, Brandeis University Press (the Menahem Stern Jerusalem Lectures), 2014, 264p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.396-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernités, sécularisation et pratiques du bouddhisme tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Policy towards Tibet versus Tibetan Expectations for Tibet: A Divergence marked by self-immolations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tibet is burning. Self-Immolation: ritual or political Protest, 25, pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouddhisme tibétain à Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bouddhisme tibétain à Taiwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les 100 ans de la République de Chine, 27, pp.52-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole McGranahan, Arrested Histories, Tibet, the CIA, and memories of a forgotten war&amp;quot;, Durham and London, Duke University Press, 2010, 328p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam van Schaik, Tibet, A History&amp;quot;, New Haven and London, Yale University Press, 2011, xxiii-324 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.444-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gray Tuttle, Buddhism in the Making of Modern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Manqing : A Sino-Tibetan Adventurer and the Origin of a New Sino-Tibetan Dialogue in the 1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Ancient Currents, New Traditions: Papers Presented at the Fourth International Seminar of Young Tibetologists, 17, pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoire des relations sino-tibétaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 21 (1), pp.145. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.021.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Melvyn C. Goldstein, Ben Jiao, Tanzen Lhundrup, On the Cultural revolution in Tibet. The Nyemo Incident of 1969. Berkeley, University of California Press, 2009 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.348-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers une nouvelle définition de la frontière sino-tibétaine : la Conférence de Simla (1913-1914) et le projet de création de la province chinoise du Xikang »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (28), pp.147-167. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/oroc.2006.1229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherches préliminaires sur les biographies de maîtres tibétains et mongols ayant vécu en Chine à l’époque moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.275-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Barry Sautman, June Teufel Dreyer, eds, Contemporary Tibet: Politics, Development, and Society in a Disputed Region, New York, M.E. Sharpe, 2006, 349p+index »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le monastère bouddhiste et la société civile : source du droit foncier tibétain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société, droit et religion en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le bouddhisme et ses normes, Traditions – Modernités, pp.45-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« M.C. Goldstein, D. Sherap, W.R.Siebenschuh, A Tibetan Revolutionary. The Political Life and Times of Bapa Phüntso Wangye, Berkeley, University of California Press, 2004, 371 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Programme de coopération entre l’Ecole française d’Extrême-Orient (E.F.E.O.) (antennes de Chiang-Mai et de Taipei) et le Musée National du Palais de Taipei (M.N.P.) sur les cultures d’Asie du sud-est »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.634-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le 10e séminaire de l’Association internationale des études tibétaines (St Hugh’s College. University of Oxford, 6-12 septembre 2003) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (1), pp.494-496. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2003.3630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A.-M. Blondeau, K. Buffetrille éds., Le Tibet est-il chinois ?, Paris, Albin Michel, 2002, 463p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Guanyu Meng Zang shiwu weiyuanhui de chubu yanjiu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gu Jin lunheng - Disquisitions about the Past and the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique religieuse de la Chine au Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 32 (1), pp.29-54. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/receo.2001.3070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ma Huiping (ed.), Zhongguo Zangxue shumu xubian/Krung-go’i Bod rig-pa’i dkar-chag ‘phros-bsgrigs/Catalogue of Chinese Publications in Tibetan Studies (1992-1995). Beijing : Waiwen shudian. 1997. 229p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La revue chinoise de tibétologie : Zhongguo Zangxue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Shakya Tsering, The Dragon in the Land of Snows. A History of Modern Tibet Since 1947. Londres : Pimlico. 1999.XXIX + 574p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mahmul Ali, S., Cold War in the High Himalayas : The USA, China and South Asia in the 1950s. Londres : Curzon. 1999. XXXVIII + 286p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.230-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le contrôle des marches sino-tibétaines à l'époque de la Chine républicaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34, pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Taiwan yanjiu Menggu, Xizang, Xinjiang de huigu yu zhanwang 台灣研究蒙古，西藏, 新疆的回顧與展望 ». Xibei shidi 1997, 4 by Enxian Lin, 林恩顯 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longlian fashi zhuan 隆連法師傳 by Shanshan Qiu, 裘山山</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li bei Dalaï Lama yu Banchan E'erdeni nianpu 歷輩達賴喇嘛與班襌額爾德尼年譜 by Danzhu Angben, 丹珠昂奔</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qingdai zhu Zang fangjun xi 清代駐藏防軍析 ». Xizang yanjiu 1996, 3, by Husheng Zhang, 張虎生 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongguo Zangxue shumu 中國藏學書目/ Krung-go'i-Bod rig-pa'i dpe-cha'i-dkar-chag/Catalogue of Chinese Publications in Tibetan Studies (1949-1991) by Huiping Ma, 馬惠平</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an-chen sku-phreng bcu-gcig-pa bsTan-'dzin dge-'dun ye-shes 'phrin-las phun-tshogs dpal-bzang-po, spyi-nor Gong-sa skyabs-mgon chen-po mchog nas, kun-gzigs Pan-chen rin-po-che'i yang-srid ngos-'dzin mdzad-rim by bsTan-'dzin sgrol-ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi shi Banchan zhuanshi lingtong xunfang rending zuochuang xiezhen 十世班襌轉世靈童尋訪認定坐床寫真 by Liang Feng, 馮良</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.208-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missionnaires, voyageurs et diplomates : Circulation et échanges sur les marches tibétaines au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités en Asie au prisme des sources des Missions étrangères de Paris (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO et IRFA, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Preservation of Holy Bodies and the Senses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine, the Body, and the Senses: Asian Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Buffalo, Apr 2025, Buffalo (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of Modern Tibetan Diplomacy: Sovereignty, Negotiation, and International Recognition (1888–1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Law and Political Concepts in Early Twentieth Century Tibet and Mongolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Jagou (EFEO) et Uradyn E. Bulag (Université de Cambridge (UK), Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succession within the Karma Kagyu School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succession in Times of Change in the Tibetan World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Jagou, EFEO; Cameron Warner, Aarhus University; Nicole Willock, Old Dominion University, Jun 2025, Paris, EFEO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Himalaya à la Chine intérieure : L’évacuation des troupes chinoises du Tibet en 1912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portes, passages et mobilités en Asie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO-centre de Séoul et Ambassade de Séoul, Apr 2025, Séoul, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transnational Network for Repatriating Chinese Soldiers from Tibet through the Himalayas (1912–1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scholar, Trader, Collector, Spy-Alternative Networks in the Himalayas (1850–1950)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berthe Jansen, Projet Van Manen, Dec 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the ANR Project Natinasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approaching the High Plateau from the Archipelago : Tibetan Studies in Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc-Henri Deroche; Ikeda Takumi; Iwao Kazushi, Mar 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Panchen Lama, the Dalai Lama and the Notion of Devotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dalai Lama: A Conference on Leadership, Devotion, and Succession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Boulder, Colorado; Université Aarhus, Aarhus, Sep 2024, Boulder (Colorado), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan Buddhism and China nation-building during Republican China: The State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddhism and Nation-State in Modern China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Advanced Studies on Asia; Tokyo University; CEIB, Jul 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nepalese Involvement into the Repatriation of the Chinese Troops from Tibet in 1912: an Unexpected Actor from the Himalaya to the Inner Asian geopolitical game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Aftermath of the 1911 Chinese Revolution in Inner Asia and the Himalayas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Jagou; EFEO-Centre de Kyoto, Apr 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nature of Relations between Qing Emperors and Tibetan Hierarchs: A Model for the Quest for Mutual Eurasian Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture series “Building Ties for a Peaceful and Sustainable Eurasian Community from Mutual Knowledge: History, Culture and New Technologies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Rey Juan Carlos, Nov 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sichuan Army Mutiny in Lhasa in 1911 &amp;quot;1911 nian Lhasa de Chuanjun bingbian 1911 年拉萨的川军兵变</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Beijing International Seminar on Tibetan Studies (Di qi jie Beijing guoji zangxue yantaohui jiyao ji第七届北京国际藏学研讨会提要集)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China Tibetology Research Center, Aug 2023, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 13th Dalai Lama (1876-1933) as a Tibetan Glorious Sovereign in Inner Asia &amp;quot;Zuo wei neiya xizang rongzhude di shi san shi dalai lama (1876-1933) 作為內亞西藏榮主的第十三世達賴喇嘛 (1876-1933)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Series « French Historical Research and the Modern Era 中研院近史所 &amp; 法國遠東學院「法國人文學界反思近現代」系列講座2022-2023 - People(s), State(s) and Citizens in Crisis 「危機中的人民、公民與國家」 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Modern History, Academia Sinica, Taipei; Taipei EFEO Center, May 2023, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Political Shift from the North to the South of Tibet? The Agreements About the Evacuation of Chinese Troops From Tibet in 1912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Aftermath of the 1911 Chinese Revolution in Tibet and in Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Jagou, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious Dynamics: The Practice of Tibetan Buddhism in a Contemporary Han Cultural Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asia: Dynamics of Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Faculty of Arts, Charles University, Prague, Apr 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bkra shis lhun po Monastery: A Hub for International Political and Religious Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies (IATS, 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Arts of the Charles University, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water-rat Year of Chinese War in Tibet: Revolution or mutiny?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR-Natinasia Startup Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR-PRC Natinasia, Mar 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tibetan Civil Society Resilience against the Chinese Invaders: An Early Nationalist Awakening?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Premises and the Unfolding of the 1911 Chinese Revolution in Tibet and Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR-Natinasia, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sculpteurs-momificateurs de maîtres bouddhiques à Taïwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes des dieux, Corps des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure de Lyon; Université Lyon 3, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les textes relatifs au Tibet de l’époque des Qing (1644-1912) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique littéraire du Tibet : Itinéraires, carnets de route, journaux de voyage, récits viatiques européens, chinois et tibétains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dalaï Lamas et empereurs mandchous : une relation de maître spirituel à protecteur laïc ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle Histoire des Qing : Archives, Recherches et débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, université de Genève, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Panchen Lamas and their monastery in the midst of opposing forces ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Benefitting Sentient Beings through Re-embodiment: The Development of the Tulku-recognizing System since the 17th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Musée national du Palais, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les corps bouddhiques momifiés à Taïwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps des dieux, Gestes des Hommes, Recherches préliminaires sur les faiseurs d’images bouddhiques en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, INALCO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’armée mandchoue au Tibet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle L’histoire des Qing : Archives, recherches et débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, université de Genève, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une étude historiographique de la reddition de l’armée chinoise du Tibet en 1912 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du programme ERC TibArmy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, INALCO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exil tibétain et transferts religieux : l’exemple de la communauté tibétaine à Taïwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences EHESS/EFEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Maison de l'Asie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La contribution de Gongga Laoren (1903-1997) à la diffusion du bouddhisme tibétain à Taïwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEECHAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Musée Cernuschi, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Between History and Memory: Contemporary Construction of Gara Lama Sönam Rabten (1865/76-1936)’s Legend by Han Devotees »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Tibetan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, INALCO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les journaux de voyage au Tibet écrits par des fonctionnaires mandchous du XVIIIe au début du XXe s. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences L’histoire des Qing : archives, recherches et débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, université de Genève, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école Karma Kagyü à Taïwan aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès du GIS Asie, Panel L’école Karma Kagyü</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyang Wuwei (1913-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XVIIIe Congrès de l'Association internationale des études bouddhiques, Panel Monastic Espionage in East Asia organisé par Chen Jinhua et Benjamin Brose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système tibétain des réincarnations, les aménagements mandchous au XVIIIe s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Jérôme Bourgon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« From chaplain-donor to nation-state relations between Tibet and China »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The effect on Inner- and East Asian relations of the advent of modern international law and the end of the Qing empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford University, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système tibétain des réincarnations, les aménagements mandchous au XVIIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">université de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyang Auwei (1913-1991): A Han Monk working for the Chinese Intelligence Service in Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès de l'Association internationale des études bouddhiques, panel "Monastic Espionage in East Asia", organisé par Chen Jinhua et Benjamin Brose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières politiques et culturelles sino-tibétaines : les années 1930s et 1940s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(avec Lara Maconi) Séminaire de l'EFEO Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nationalist State-Building Policy on the Southwestern Border of China's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From chaplain-donor to nation-state relations between Tibet and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le colloque The effect on Inner- and East Asian relations of the advent of modern international law and the end of the Qing empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières politiques et culturelles sino-tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Maconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel de l’EFEO Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l’Asie, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manchu Officials’ Khams Travel Accounts: Mapping a course Through a Qing Territory »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Territories, Communities, Exchanges in the Sino-Tibetan Borderlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chen Jianmin (1906-1987) as an agent of the globalization of Buddhism from China to India, and the United-States »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Chongsheng Buddhist Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dali, Yunnan Province, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Chinese disciples of Gangs dkar rinpoche (1893-1956) in the 1930s : a prosopographic survey »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-Tibetan Buddhism: Interactions within Buddhist Traditions in China proper and Tibet, School of Chinese Classics, Renmin University of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dalai Lama à Taïwan : chef religieux tibétain ou stratège politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Etudes Tibétaines en France", INALCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Chen Jianmin (1906-1987) Legacy : An « Always on the Move » Buddhist Practice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth World Congress of the International Association for the History of Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Erfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Today’s Taiwanese hagiographies of Sino-Tibetan Buddhist Masters : A Search for Legitimacy »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Chinese and Tibetan Tantric Buddhism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Israel Institute for Advanced Studies (IIAS) à l’Hebrew University of Jerusalem, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Momies et reliques de maîtres tibétains à Taiwan aujourd’hui »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de la Société française d’étude du monde tibétain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Who were the owners of the Manchu Yamen in Lhasa ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Property in Tibetan Societies: Ownership, Transfer, Confiscation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le centre et les ‘marches-frontières’ : les lois chinoises s’appliquaient-elles dans les régions tibétaines ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legalizing space in China : the shaping of the imperial territory through a layered legal system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bouddhisme tibétain à Taiwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication INALCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The lCang skya Qutugtu Blo bzang dpal ldan bstan pa’i sgron me (1891-1957) : A link between Chinese and Tibetan Buddhisms »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le bouddhisme tibétain en France et à Taiwan : Tradition, Adaptation et Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« In the search of Tibetan translators: intermediaries between the Dalai Lama government and the Manchu Amban yamen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Recapturing the Tibetans who escaped the historians’s net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dispute between Sichuan and Xikang over the Khro skyabs domain (1930s-40s): Polemics around the Gaitu guiliu policies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude relative au projet de recherche Territories, Communities, and Exchanges in Kham Sino-Tibetan Borderlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Dalaï Lama in Taiwan: Establishment of complex relationships between the Tibetan government-in-exile and Taiwanese political party’s »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth Conference of the European Association of Taiwan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contemporary Tibetan mummies in India and in Taiwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Chinese Center for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chinese Policy Towards Tibet versus Tibetan Expectations for Tibet : A Divergence Marked by Self-Immolations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Tibet is burning : Political Protest or Political Ritual ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Assemblée Nationale, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transmission et pérennité des enseignements bouddhiques tibétains dans les milieux religieux taiwanais et thaï »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Anthropologie comparée du bouddhisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Manchu Imperial Edict written in Tibetan: Analysis of the “Ordinance for the More Efficient Governing of Tibet” (1793) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Hidden Treasures from the Roof of the World: New Ressources for a Social History of Tibetan Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tibetan Buddhism in the Tainan Area: A Case Study of Two Karma bKa’ rgyud School Monasteries »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Tainan Area Studies “Religion in Transformation in the Tainan Area”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tainan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Religion et politique tibétaines au sein du gouvernement mandchou à Pékin au XVIIIe s. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La tombe de Qianlong. L’empereur et le bouddhisme tibétain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transbuddhism and transnationalism: Gongga laoren (1903-1997) contribution to the development of Tibetan Buddhism in Taiwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international 100 Years of Nation Building, Retrospects and Prospects for Religious Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Academia Sinica, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lifanyuan’s Limits of Competence with regard to Tibet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Administrative and Colonial Practices in Qing Ruled China: Lifanyuan and Libu revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Max Planck Institute for Social anthropology, La Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le monastère de Tashilhunpo au Tibet central: ses protecteurs, ses maîtres et ses moines bouddhistes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Monastères et spiritualité en montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Momifications de maîtres bouddhistes tibétains : représenter et dire sa foi en Asie à l’époque contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Représenter et dire sa foi : images et identités religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Conseil Général des Vosges, Domremy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Eleventh Panchen Lama: A Chinese Political Recognition of a Tibetan Spiritual Master »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Northern Thai Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Chiang-Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tibetan Buddhist Masters in Modern China (1911-1949): Transmission of the Tibetan Buddhist teachings »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’université Chulalongkorn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bouddhisme tibétain à Taiwan : la contribution des maîtres tibétains et chinois (Zang chuan fojiao zai Taiwan : Xizang yu Hanji fashi de gongxian 藏傳佛教在台灣：西藏與漢籍法師的貢獻) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’université Zhongshan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Gaoxiong, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chinese lay Buddhist disciples of Tibetan Masters (1949 to now): Continuity of the Buddhist teachings »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’université Chulalongkorn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Religion populaire et bouddhisme tibétain à Taïwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'institut catholique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Elaboration des politiques mandchoues au Tibet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Institut d'Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The contribution of the lCang skya Qutuqtu Blo bzang dpal ldan bstan pa’i sgron me (1891-1957) to the development of Tibetan Buddhism in Taiwan: A preliminary analysis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote speech prononcé à l’Academic Seminar on Tibetan Buddhism in Taiwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Why did the ‘Tibetan Flag’ fly over Khams ? Chinese policy at the origin of a new Tibetan Nationalism »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Centrality viewed from the Borders, comparisons in the « Asia Massif », from the Himalayas Mainland Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le drapeau tibétain et son symbolisme aujourd’hui »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut national des Langues Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les traductions tibétaines des discours politiques chinois de Sun Yat-sen sur « les Trois Principes du Peuple » en tant qu’exemple de traduction moderne d’un texte politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-Séminaire EFEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Toponymie et représentation : désignations chinoises du Tibet et de sa province du Khams à l’époque des Qing»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Centre d'Etudes Himalayennes, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Shi ba shiji zai Xizang bentu de Zhongguo wailai zhengce 十八世紀在西藏本土的中國外來政策 » (La politique de la Chine au Tibet au XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’hiver de l’Institut d’histoire et de philologie sur le thème des échanges à l’origine des grands bouleversements historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manzhou jiangjun Fu Kang’an : 1792 zhi 1793 nian Xizang zhengwu gaige de xianqu » (Fu Kang’an : un général mandchou à l’origine de la réforme administrative tibétaine de 1792-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les fonctionnaires des frontières chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Institut d'histoire et de philologie, Academia Sinica, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« He chu shi Kangqu de bianjie ? 何处是康区的边界 » (Où sont les frontières de la province tibétaine du Khams ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium on Sino-Tibetan Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les définitions mandchoues du territoire tibétain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès du Réseau Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les frontières chinoises »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-Séminaire EFEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modern Tibetan History through Chinese travel accounts »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Association of Historians of Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The 6th Panchen Lama’s Chinese Titles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Association of Tibetan Studies Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les relations entre le monastère bouddhique et la société civile : source et expression du droit foncier tibétain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur le droit et le bouddhisme organisée par le département Société, droit et religion en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherches préliminaires sur les enseignements transmis par le 6e Panchen Lama (1883-1937) : Les sources »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tibet : Histoire et anthropologie, Colloque franco-chinois d’études tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Description des frontières tibétaines dans les textes chinois de l’époque moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Laboratoire d’Ethnologie et de sociologie comparative, Université Paris X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Project Reform for Tibet initiated by the 6th Panchen Lama Blo-bzang Chos-kyi-nyi-ma (1883-1937) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Tibet conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Saint-Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mission Huang Musong : un Chinois au Tibet en 1934 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Tibet : Histoire et Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tentatives de définition de la frontière physique et politique sino-tibétaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Chine, EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprouts of Early Twentieth Century Tibetan National Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Horlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Relyea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception et la circulation des textes tibétains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15, 2006, Les Cahiers d’Extrême-Asie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gongga Laoren (1903-1997). Her Role in the Spread of Tibetan Buddhism in Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRILL, X, 170 p., 2021, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004466289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hybridity of Buddhism: Contemporary Encounters between Tibetan and Chinese Traditions in Taiwan and the Mainland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient, 29, 2018, Etudes thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 9th Panchen Lama (1883-1937): A Life at the Crossroads of Sino-Tibetan Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silkworm, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctionnaires des frontières chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Calanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient; Zhongghua shuju, 12, 2007, Faguo Hanxue [Sinologie française]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 9e Panchen Lama (1883-1937) : enjeu des relations sino-tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient; De Boccard, 191, 2004, Monographie, 2855396328 9782855396323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps glorieux en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Charlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Momies. Les chemins de l'éternité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Fine, pp.116-122, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chen Jianmin (1906-1987) legacy: an “always on the move” Buddhist practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bornet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translocal Lives and Religion: Connections between Asia and Europe in the Late Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equinox, pp.251-269, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Chinese disciples of Gangkar Rinpoché (1893-1956) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dan Arnold; Cécile Ducher; Pierre-Julien Harter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reasons and Lives in Buddhist Traditions. Studies in Honor of Matthew Kapstein</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wisdom Publications, pp.85-96, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dispute between Sichuan and Xikang over the Tibetan Kingdom of Trokyap (1930s-40s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Gros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontier Tibet. Patterns of Change in the Sino/Tibetan Borderlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, pp.337-362, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Jagou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hybridity of Buddhism: Contemporary Encounters between Tibetan and Chinese traditions in Taiwan and the Mainland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, E.F.E.O., pp.11-20, 2018, Etudes thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan Relics in Taiwan: A link between the past, the present, and the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Jagou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hybridity of Buddhism: Contemporary Encounters between Tibetan and Chinese traditions in Taiwan and the Mainland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, E.F.E.O., pp.11-20, 2018, Etudes thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan relics in Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The hybridity of Buddhism: Contemporary Encounters between Tibetan and Chinese traditions in Taiwan and the Mainland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-85539-149-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01815118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifanyuan and Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dittmar Schorkowitz; Ning CHIA </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing the Frontier in Qing China: The Lifanyuan and Libu revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.312-335, 2016, Asian Studies E-Books Online, Collection 2016, 9789004335004. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004335004_012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01803511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan Buddhism in the Tainan Area: A case study of two Karma Bka' brgyud School monasteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ye Chunrong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion in Transformation in the Tainan Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission des affaires culturelles, pp.407-425, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of the Tibetan translators within the Manchu Empire: An Attempt to go from the global to the local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ramble; P. Schwieger; A. Travers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tibetans who Escaped the Historian's Net: Studies in the Social History of Tibetan-speaking Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vajra Books, pp.41-52, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Use of the Ritual Drawing of Lots for the Selection of the 11th Panchen Lama »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buffetrille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting Rituals in a Changing Tibetan World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.43-67, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des toponymes choisis par les Mandchous pour définir le territoire tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Jean-Luc Achard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études tibétaines en l’honneur d’Anne Chayet, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Pratique des Hautes Etudes, Sciences historiques et philologiques II (Coll. Hautes Etudes Orientales-Extrême Orient 12-49), Droz, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les traductions tibétaines des discours politiques chinois de Sun Yat-sen sur les ‘Trois principes du peuple’ en tant qu'exemples de traductions modernes d'un texte politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Chayet; C. Scherrer-Schaub; F. Robin; J.-L. Achard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition, éditions: l'écrit au Tibet, évolution et devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Indus Verlag, pp.163-184, 2010, Collectanea Himalayica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The 13th Dalaï Lama’s Visit to Peking in 1908: A Search for a new kind of chaplain/donor relationship »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kapstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddhism between Tibet and China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université of Hawaï Press, pp.349-378, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tibétains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Clementin-Ojha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.432-434, 2009, 9782035837844 2035837847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manzhou jiangjun Fu Kang’an : 1792 zhi 1793 nian Xizang zhengwu gaige de xianqu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Calanca; F. Jagou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fonctionnaires des frontières chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.F.E.O.; Zhonghua shuju, pp.147-167, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les frontières chinoises : un état des lieux, synthèse de l’atelier IX du 2ème congrès du Réseau Asie (Paris), 28-30 septembre 2005 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes asiatiques, Recherches et enjeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.57-60, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Panchen Lamas and the Dalai Lamas: A Questionable Master-Disciple relationship »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brauen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dalai Lamas, A Visual History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serindia Publications, pp.202-211, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Panchen-Lama et le Dalaï-Lama, une relation de maître à disciple en péril »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brauen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dalai Lamas, Les 14 réincarnations du bodhisattva Avalokitesvara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Favre, pp.202-211, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Pilgrim’s Progress: The peregrinations of the 6th Panchen Lama (1883−1937) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alex Mackay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Tibet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Curzon Press, pp.419-433, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«The 6th Panchen Lama’s Chinese Titles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khams pa Histories : Visions of People, Place and Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.85-102, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Pilgrim’s Progress: The peregrinations of the 6th Panchen Lama (1883−1937) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lungta, The lives of the panchen lamas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.12-23, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tribulations incertaines de conques tibétaines entre le XVIIIe siècle et aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribulations en terre lointaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natinasia-Digital Management Plan 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jaluzot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient, Paris. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natinasia-Digital Management Plan 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jaluzot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient, Paris; CNRS, Institut d'Asie orientale, Lyon. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jagou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482617v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128182v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Horlemann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Relyea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105018-12340130" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10045P14" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557477v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557481v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.021.0145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/oroc.2006.1229" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabaude" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2003.3630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2001.3070" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557093v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557384v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557499v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313882v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314209v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314203v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314461v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140912v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140919v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140915v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799930v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799936v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799924v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maconi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143411v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143433v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143456v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143453v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143471v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143474v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143482v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143488v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143492v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143490v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143494v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143500v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143507v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143512v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143516v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143517v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143522v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143519v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466289" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556814v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556844v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Calanca" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314167v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134503v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556965v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556952v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556948v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815118v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://booksandjournals.brillonline.com/content/books/b9789004335004_012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004335004_012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556943v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556940v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556932v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556908v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556919v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556901v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556895v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556884v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556872v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556876v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556866v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128210v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128163v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471660v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jaluzot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314113v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jagou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482602v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128182v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Horlemann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Relyea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105018-12340130" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10045P14" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.021.0145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/oroc.2006.1229" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabaude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2003.3630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2001.3070" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557384v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313882v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314461v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140912v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140919v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140915v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799930v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799936v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143408v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799924v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maconi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143411v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143433v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143456v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143461v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143453v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143471v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143474v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143484v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143482v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143486v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143487v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143488v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143492v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143490v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143494v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143500v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143503v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143507v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143512v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143516v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143517v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143522v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143519v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466289" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556814v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556844v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Calanca" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314167v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134503v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556965v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556964v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556948v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815118v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://booksandjournals.brillonline.com/content/books/b9789004335004_012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004335004_012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556943v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556940v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556932v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556908v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556919v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556901v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556895v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556884v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556872v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556876v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556866v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128210v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128163v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471660v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jaluzot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314113v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>