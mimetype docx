--- v1 (2026-04-27)
+++ v2 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabienne JAGOU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir obtenu un D.E.A. en Langue et Civilisation chinoises à l’université Paris-VII (1991), Fabienne Jagou obtient le diplôme supérieur de langue tibétaine de l’INALCO (1995). En 1999, elle soutient une thèse de doctorat en histoire sur le 9e Panchen Lama Tubten Chokyi Nyima (18831937), à l'École des Hautes Études en Sciences Sociales (EHESS) et sous la direction de Pierre-Etienne Will, Professeur au Collège de France. Cette recherche reçoit le prix de la fondation taïwano-française pour l’Éducation et la Culture en 2000. Devenue membre de l’EFEO en 2000, elle est responsable de l’antenne de l’EFEO à Taipei de décembre 2001 à août 2007. Depuis la mi-2007, affectée à Paris, elle poursuit des recherches sur les relations politiques et culturelles entre la Chine et le Tibet à l’époque moderne. Elle est habilitée à diriger des recherches (2017).Dans la continuité de sa thèse de doctorat, Fabienne Jagou s’intéresse à la compréhension, la traduction et l’adaptation des concepts politiques, notamment celui de l’« alliance du politique et du religieux » (chos srid gzhung ’brel) et de son corollaire la « relation de maître spirituel à protecteur laïc » (mchod yon) dans le cadre des relations entre le Tibet et la Chine à l’époque mandchoue (1644–1912). Elle s’interroge sur la façon dont les Chinois républicains (1912–1949) et les Tibétains ont appréhendé et adapté ces concepts pour tenter de définir leur relation sur de nouvelles bases juridiques. Par ailleurs, elle dévoue une partie de sa recherche à une analyse des transferts culturels entre le Tibet et la Chine à travers l’étude du devenir des enseignements transmis par des maîtres tibétains à des disciples chinois à l’époque moderne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Jagou assure un séminaire intitulé « Le nationalisme tibétain et mongol au début du 20e siècle » dans le cadre du Master Études Asiatiques, à l’EHESS et en appui du projet ANR qu’elle coordonne.Elle est rattachée au Centre d’études sur la Chine contemporaine, de l’UMR 8173-Chine, Corée, Japon et à l’École doctorale de l’EHESS.Elle a co-organisé et été membre du comité scientifique du colloque de l’International Association of Tibetan Studies, Paris, 7–13 juillet 2019 (700 intervenants).Coordinatrice du projet « Practice of Tibetan Buddhism in Taiwan », soutenu par la Fondation taïwanaise Chiang Ching-kuo pour les échanges scientifiques internationaux (2012–2015) : La recherche collaborative a abouti à l’ouverture d’un nouveau champ de recherche ; la publication d’un ouvrage collectif qui dresse un premier état des lieux du développement du bouddhisme tibétain à Taïwan à travers des études de cas et d’une monographie qui met en évidence un processus communautaire susceptible d’engendrer de nouvelles attentes au sein d’audiences travaillées par des contextes politiques, économiques ou sociaux changeants, depuis la loi martiale en vigueur dans les années 1960 jusqu’à la démocratie directe aujourd’hui. Les deux ouvrages, en plus de l’étude anthropologique et sociologique de la place prise par le bouddhisme tibétain au sein d’un milieu de culture Han, touchent à l’histoire du processus démocratique à Taïwan.Coordinatrice du projet ANR (ANR-21-CE27-0025-Natinasia ; 2022-2026) « Building Nationalism in Inner Asia: the Empowerment of the Tibetan Revolution in the Early 20th  century » qui repose sur l’analyse du contexte de la révolution chinoise de 1911 au Tibet (provinces du Tibet central, du Kham et de l’Amdo) à travers des « regards croisés ». La recherche se fonde sur des archives et des récits écrits par les fonctionnaires et les voyageurs, tibétains et étrangers, afin de confronter le point de vue officiel à celui des acteurs et des témoins de la révolution tout en prenant en considération l’influence exercée par les idées politiques transmises par les voyageurs auprès des Tibétains. Elle consiste non seulement à retracer les prémisses, le déroulement et les conséquences de la Révolution chinoise de 1911 au Tibet, mais aussi à cerner de quelle façon la situation tibétaine, par la rupture des relations entre le Tibet et la Chine, accéléra les mutations politiques de l’Asie centrale (Mandchourie, Mongolie intérieure, Mongolie, Tibet et Xinjiang) à une époque où l’empire mandchou (1644–1912) se disloque et où la montée des nationalismes se confirme.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Prem Podar &amp; Lisa Lindkvist Zhang, &amp;quot;Through the India-China Border. Kalimpong in the Himalayas. Cambridge : Cambridge University Press (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79, pp.239-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Yumiko Ishihama et Alex McKay eds., &amp;quot;The Early 20th Century Resurgence of the Tibetan Buddhist World. Studies in Central Asian Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Catastrophe and Prophecy in Tibetan Religious Contexts-Catastrophe et prophétie dans les contextes religieux tibétains, 34, pp.247-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Sprouts of Early Twentieth Century Tibetan National Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Horlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Relyea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thirteenth Dalai Lama and the Water-Rat Year Chinese War (1912)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.222-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumiko Ishihama, Makoto Tachibana, Ryosuke Kobayashi, and Takehiko Inoue, The Resurgence of “Buddhist Government”, Tibetan-Mongolian Relations in The Modern World, Osaka, Union Press, 2019, 242p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.237-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] A History of Modern Tibet, Volume 4: In the Eye of the Storm: 1957–1959. By Melvyn C. Goldstein. Oakland, CA: University Press of California, 2019. pp. xxxiv + 571. $85.00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.205-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Forging the Golden Urn: The Qing empire and the politics of reincarnation in Tibet, written by Max Oidtmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.287-288. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22105018-12340130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Paul R. Katz, Religion in China & its Modem Fate (The Menahem Stern Jerusalem Lectures), 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.396-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01803563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: China’s Last Imperial Frontier: Late Qing Expansion in Sichuan’s Tibetan Borderlands, written by Wang Xiuyu, Plymouth, Lexington Books, 2011, xv-292p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 100: Issue 4-5, p. 536-539. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10045P14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R. Katz, Religion in China and its Modern Fate, Waltham, Brandeis University Press (the Menahem Stern Jerusalem Lectures), 2014, 264p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.396-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernités, sécularisation et pratiques du bouddhisme tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Policy towards Tibet versus Tibetan Expectations for Tibet: A Divergence marked by self-immolations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tibet is burning. Self-Immolation: ritual or political Protest, 25, pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouddhisme tibétain à Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bouddhisme tibétain à Taiwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les 100 ans de la République de Chine, 27, pp.52-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole McGranahan, Arrested Histories, Tibet, the CIA, and memories of a forgotten war&amp;quot;, Durham and London, Duke University Press, 2010, 328p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam van Schaik, Tibet, A History&amp;quot;, New Haven and London, Yale University Press, 2011, xxiii-324 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.444-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gray Tuttle, Buddhism in the Making of Modern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Manqing : A Sino-Tibetan Adventurer and the Origin of a New Sino-Tibetan Dialogue in the 1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Ancient Currents, New Traditions: Papers Presented at the Fourth International Seminar of Young Tibetologists, 17, pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoire des relations sino-tibétaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 21 (1), pp.145. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.021.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Melvyn C. Goldstein, Ben Jiao, Tanzen Lhundrup, On the Cultural revolution in Tibet. The Nyemo Incident of 1969. Berkeley, University of California Press, 2009 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.348-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers une nouvelle définition de la frontière sino-tibétaine : la Conférence de Simla (1913-1914) et le projet de création de la province chinoise du Xikang »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (28), pp.147-167. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/oroc.2006.1229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherches préliminaires sur les biographies de maîtres tibétains et mongols ayant vécu en Chine à l’époque moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.275-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Barry Sautman, June Teufel Dreyer, eds, Contemporary Tibet: Politics, Development, and Society in a Disputed Region, New York, M.E. Sharpe, 2006, 349p+index »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le monastère bouddhiste et la société civile : source du droit foncier tibétain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société, droit et religion en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le bouddhisme et ses normes, Traditions – Modernités, pp.45-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« M.C. Goldstein, D. Sherap, W.R.Siebenschuh, A Tibetan Revolutionary. The Political Life and Times of Bapa Phüntso Wangye, Berkeley, University of California Press, 2004, 371 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Programme de coopération entre l’Ecole française d’Extrême-Orient (E.F.E.O.) (antennes de Chiang-Mai et de Taipei) et le Musée National du Palais de Taipei (M.N.P.) sur les cultures d’Asie du sud-est »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.634-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le 10e séminaire de l’Association internationale des études tibétaines (St Hugh’s College. University of Oxford, 6-12 septembre 2003) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (1), pp.494-496. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2003.3630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A.-M. Blondeau, K. Buffetrille éds., Le Tibet est-il chinois ?, Paris, Albin Michel, 2002, 463p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Guanyu Meng Zang shiwu weiyuanhui de chubu yanjiu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gu Jin lunheng - Disquisitions about the Past and the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique religieuse de la Chine au Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 32 (1), pp.29-54. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/receo.2001.3070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ma Huiping (ed.), Zhongguo Zangxue shumu xubian/Krung-go’i Bod rig-pa’i dkar-chag ‘phros-bsgrigs/Catalogue of Chinese Publications in Tibetan Studies (1992-1995). Beijing : Waiwen shudian. 1997. 229p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La revue chinoise de tibétologie : Zhongguo Zangxue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Shakya Tsering, The Dragon in the Land of Snows. A History of Modern Tibet Since 1947. Londres : Pimlico. 1999.XXIX + 574p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mahmul Ali, S., Cold War in the High Himalayas : The USA, China and South Asia in the 1950s. Londres : Curzon. 1999. XXXVIII + 286p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.230-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le contrôle des marches sino-tibétaines à l'époque de la Chine républicaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34, pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Taiwan yanjiu Menggu, Xizang, Xinjiang de huigu yu zhanwang 台灣研究蒙古，西藏, 新疆的回顧與展望 ». Xibei shidi 1997, 4 by Enxian Lin, 林恩顯 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longlian fashi zhuan 隆連法師傳 by Shanshan Qiu, 裘山山</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li bei Dalaï Lama yu Banchan E'erdeni nianpu 歷輩達賴喇嘛與班襌額爾德尼年譜 by Danzhu Angben, 丹珠昂奔</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qingdai zhu Zang fangjun xi 清代駐藏防軍析 ». Xizang yanjiu 1996, 3, by Husheng Zhang, 張虎生 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongguo Zangxue shumu 中國藏學書目/ Krung-go'i-Bod rig-pa'i dpe-cha'i-dkar-chag/Catalogue of Chinese Publications in Tibetan Studies (1949-1991) by Huiping Ma, 馬惠平</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an-chen sku-phreng bcu-gcig-pa bsTan-'dzin dge-'dun ye-shes 'phrin-las phun-tshogs dpal-bzang-po, spyi-nor Gong-sa skyabs-mgon chen-po mchog nas, kun-gzigs Pan-chen rin-po-che'i yang-srid ngos-'dzin mdzad-rim by bsTan-'dzin sgrol-ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi shi Banchan zhuanshi lingtong xunfang rending zuochuang xiezhen 十世班襌轉世靈童尋訪認定坐床寫真 by Liang Feng, 馮良</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.208-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missionnaires, voyageurs et diplomates : Circulation et échanges sur les marches tibétaines au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités en Asie au prisme des sources des Missions étrangères de Paris (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO et IRFA, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Preservation of Holy Bodies and the Senses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine, the Body, and the Senses: Asian Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Buffalo, Apr 2025, Buffalo (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of Modern Tibetan Diplomacy: Sovereignty, Negotiation, and International Recognition (1888–1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Law and Political Concepts in Early Twentieth Century Tibet and Mongolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Jagou (EFEO) et Uradyn E. Bulag (Université de Cambridge (UK), Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succession within the Karma Kagyu School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succession in Times of Change in the Tibetan World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Jagou, EFEO; Cameron Warner, Aarhus University; Nicole Willock, Old Dominion University, Jun 2025, Paris, EFEO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Himalaya à la Chine intérieure : L’évacuation des troupes chinoises du Tibet en 1912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portes, passages et mobilités en Asie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO-centre de Séoul et Ambassade de Séoul, Apr 2025, Séoul, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transnational Network for Repatriating Chinese Soldiers from Tibet through the Himalayas (1912–1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scholar, Trader, Collector, Spy-Alternative Networks in the Himalayas (1850–1950)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berthe Jansen, Projet Van Manen, Dec 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the ANR Project Natinasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approaching the High Plateau from the Archipelago : Tibetan Studies in Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc-Henri Deroche; Ikeda Takumi; Iwao Kazushi, Mar 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Panchen Lama, the Dalai Lama and the Notion of Devotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dalai Lama: A Conference on Leadership, Devotion, and Succession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Boulder, Colorado; Université Aarhus, Aarhus, Sep 2024, Boulder (Colorado), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan Buddhism and China nation-building during Republican China: The State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddhism and Nation-State in Modern China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Advanced Studies on Asia; Tokyo University; CEIB, Jul 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nepalese Involvement into the Repatriation of the Chinese Troops from Tibet in 1912: an Unexpected Actor from the Himalaya to the Inner Asian geopolitical game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Aftermath of the 1911 Chinese Revolution in Inner Asia and the Himalayas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Jagou; EFEO-Centre de Kyoto, Apr 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nature of Relations between Qing Emperors and Tibetan Hierarchs: A Model for the Quest for Mutual Eurasian Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture series “Building Ties for a Peaceful and Sustainable Eurasian Community from Mutual Knowledge: History, Culture and New Technologies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Rey Juan Carlos, Nov 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sichuan Army Mutiny in Lhasa in 1911 &amp;quot;1911 nian Lhasa de Chuanjun bingbian 1911 年拉萨的川军兵变</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Beijing International Seminar on Tibetan Studies (Di qi jie Beijing guoji zangxue yantaohui jiyao ji第七届北京国际藏学研讨会提要集)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China Tibetology Research Center, Aug 2023, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 13th Dalai Lama (1876-1933) as a Tibetan Glorious Sovereign in Inner Asia &amp;quot;Zuo wei neiya xizang rongzhude di shi san shi dalai lama (1876-1933) 作為內亞西藏榮主的第十三世達賴喇嘛 (1876-1933)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Series « French Historical Research and the Modern Era 中研院近史所 &amp; 法國遠東學院「法國人文學界反思近現代」系列講座2022-2023 - People(s), State(s) and Citizens in Crisis 「危機中的人民、公民與國家」 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Modern History, Academia Sinica, Taipei; Taipei EFEO Center, May 2023, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Political Shift from the North to the South of Tibet? The Agreements About the Evacuation of Chinese Troops From Tibet in 1912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Aftermath of the 1911 Chinese Revolution in Tibet and in Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Jagou, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious Dynamics: The Practice of Tibetan Buddhism in a Contemporary Han Cultural Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asia: Dynamics of Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Faculty of Arts, Charles University, Prague, Apr 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bkra shis lhun po Monastery: A Hub for International Political and Religious Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies (IATS, 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Arts of the Charles University, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water-rat Year of Chinese War in Tibet: Revolution or mutiny?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR-Natinasia Startup Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR-PRC Natinasia, Mar 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tibetan Civil Society Resilience against the Chinese Invaders: An Early Nationalist Awakening?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Premises and the Unfolding of the 1911 Chinese Revolution in Tibet and Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR-Natinasia, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sculpteurs-momificateurs de maîtres bouddhiques à Taïwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes des dieux, Corps des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure de Lyon; Université Lyon 3, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les textes relatifs au Tibet de l’époque des Qing (1644-1912) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique littéraire du Tibet : Itinéraires, carnets de route, journaux de voyage, récits viatiques européens, chinois et tibétains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dalaï Lamas et empereurs mandchous : une relation de maître spirituel à protecteur laïc ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle Histoire des Qing : Archives, Recherches et débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, université de Genève, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Panchen Lamas and their monastery in the midst of opposing forces ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Benefitting Sentient Beings through Re-embodiment: The Development of the Tulku-recognizing System since the 17th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Musée national du Palais, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les corps bouddhiques momifiés à Taïwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps des dieux, Gestes des Hommes, Recherches préliminaires sur les faiseurs d’images bouddhiques en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, INALCO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’armée mandchoue au Tibet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle L’histoire des Qing : Archives, recherches et débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, université de Genève, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une étude historiographique de la reddition de l’armée chinoise du Tibet en 1912 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du programme ERC TibArmy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, INALCO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exil tibétain et transferts religieux : l’exemple de la communauté tibétaine à Taïwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences EHESS/EFEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Maison de l'Asie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La contribution de Gongga Laoren (1903-1997) à la diffusion du bouddhisme tibétain à Taïwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEECHAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Musée Cernuschi, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Between History and Memory: Contemporary Construction of Gara Lama Sönam Rabten (1865/76-1936)’s Legend by Han Devotees »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Tibetan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, INALCO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les journaux de voyage au Tibet écrits par des fonctionnaires mandchous du XVIIIe au début du XXe s. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences L’histoire des Qing : archives, recherches et débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, université de Genève, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école Karma Kagyü à Taïwan aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès du GIS Asie, Panel L’école Karma Kagyü</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyang Wuwei (1913-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XVIIIe Congrès de l'Association internationale des études bouddhiques, Panel Monastic Espionage in East Asia organisé par Chen Jinhua et Benjamin Brose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système tibétain des réincarnations, les aménagements mandchous au XVIIIe s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Jérôme Bourgon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« From chaplain-donor to nation-state relations between Tibet and China »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The effect on Inner- and East Asian relations of the advent of modern international law and the end of the Qing empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford University, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système tibétain des réincarnations, les aménagements mandchous au XVIIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">université de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyang Auwei (1913-1991): A Han Monk working for the Chinese Intelligence Service in Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès de l'Association internationale des études bouddhiques, panel "Monastic Espionage in East Asia", organisé par Chen Jinhua et Benjamin Brose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières politiques et culturelles sino-tibétaines : les années 1930s et 1940s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(avec Lara Maconi) Séminaire de l'EFEO Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nationalist State-Building Policy on the Southwestern Border of China's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From chaplain-donor to nation-state relations between Tibet and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le colloque The effect on Inner- and East Asian relations of the advent of modern international law and the end of the Qing empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières politiques et culturelles sino-tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Maconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel de l’EFEO Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l’Asie, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manchu Officials’ Khams Travel Accounts: Mapping a course Through a Qing Territory »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Territories, Communities, Exchanges in the Sino-Tibetan Borderlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chen Jianmin (1906-1987) as an agent of the globalization of Buddhism from China to India, and the United-States »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Chongsheng Buddhist Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dali, Yunnan Province, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Chinese disciples of Gangs dkar rinpoche (1893-1956) in the 1930s : a prosopographic survey »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-Tibetan Buddhism: Interactions within Buddhist Traditions in China proper and Tibet, School of Chinese Classics, Renmin University of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dalai Lama à Taïwan : chef religieux tibétain ou stratège politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Etudes Tibétaines en France", INALCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Chen Jianmin (1906-1987) Legacy : An « Always on the Move » Buddhist Practice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth World Congress of the International Association for the History of Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Erfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Today’s Taiwanese hagiographies of Sino-Tibetan Buddhist Masters : A Search for Legitimacy »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Chinese and Tibetan Tantric Buddhism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Israel Institute for Advanced Studies (IIAS) à l’Hebrew University of Jerusalem, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Momies et reliques de maîtres tibétains à Taiwan aujourd’hui »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de la Société française d’étude du monde tibétain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Who were the owners of the Manchu Yamen in Lhasa ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Property in Tibetan Societies: Ownership, Transfer, Confiscation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le centre et les ‘marches-frontières’ : les lois chinoises s’appliquaient-elles dans les régions tibétaines ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legalizing space in China : the shaping of the imperial territory through a layered legal system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bouddhisme tibétain à Taiwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication INALCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The lCang skya Qutugtu Blo bzang dpal ldan bstan pa’i sgron me (1891-1957) : A link between Chinese and Tibetan Buddhisms »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le bouddhisme tibétain en France et à Taiwan : Tradition, Adaptation et Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« In the search of Tibetan translators: intermediaries between the Dalai Lama government and the Manchu Amban yamen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Recapturing the Tibetans who escaped the historians’s net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dispute between Sichuan and Xikang over the Khro skyabs domain (1930s-40s): Polemics around the Gaitu guiliu policies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude relative au projet de recherche Territories, Communities, and Exchanges in Kham Sino-Tibetan Borderlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Dalaï Lama in Taiwan: Establishment of complex relationships between the Tibetan government-in-exile and Taiwanese political party’s »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth Conference of the European Association of Taiwan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contemporary Tibetan mummies in India and in Taiwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Chinese Center for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chinese Policy Towards Tibet versus Tibetan Expectations for Tibet : A Divergence Marked by Self-Immolations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Tibet is burning : Political Protest or Political Ritual ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Assemblée Nationale, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transmission et pérennité des enseignements bouddhiques tibétains dans les milieux religieux taiwanais et thaï »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Anthropologie comparée du bouddhisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Manchu Imperial Edict written in Tibetan: Analysis of the “Ordinance for the More Efficient Governing of Tibet” (1793) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Hidden Treasures from the Roof of the World: New Ressources for a Social History of Tibetan Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tibetan Buddhism in the Tainan Area: A Case Study of Two Karma bKa’ rgyud School Monasteries »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Tainan Area Studies “Religion in Transformation in the Tainan Area”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tainan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Religion et politique tibétaines au sein du gouvernement mandchou à Pékin au XVIIIe s. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La tombe de Qianlong. L’empereur et le bouddhisme tibétain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transbuddhism and transnationalism: Gongga laoren (1903-1997) contribution to the development of Tibetan Buddhism in Taiwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international 100 Years of Nation Building, Retrospects and Prospects for Religious Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Academia Sinica, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lifanyuan’s Limits of Competence with regard to Tibet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Administrative and Colonial Practices in Qing Ruled China: Lifanyuan and Libu revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Max Planck Institute for Social anthropology, La Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le monastère de Tashilhunpo au Tibet central: ses protecteurs, ses maîtres et ses moines bouddhistes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Monastères et spiritualité en montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Momifications de maîtres bouddhistes tibétains : représenter et dire sa foi en Asie à l’époque contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Représenter et dire sa foi : images et identités religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Conseil Général des Vosges, Domremy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Eleventh Panchen Lama: A Chinese Political Recognition of a Tibetan Spiritual Master »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Northern Thai Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Chiang-Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tibetan Buddhist Masters in Modern China (1911-1949): Transmission of the Tibetan Buddhist teachings »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’université Chulalongkorn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bouddhisme tibétain à Taiwan : la contribution des maîtres tibétains et chinois (Zang chuan fojiao zai Taiwan : Xizang yu Hanji fashi de gongxian 藏傳佛教在台灣：西藏與漢籍法師的貢獻) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’université Zhongshan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Gaoxiong, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chinese lay Buddhist disciples of Tibetan Masters (1949 to now): Continuity of the Buddhist teachings »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’université Chulalongkorn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Religion populaire et bouddhisme tibétain à Taïwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'institut catholique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Elaboration des politiques mandchoues au Tibet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Institut d'Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The contribution of the lCang skya Qutuqtu Blo bzang dpal ldan bstan pa’i sgron me (1891-1957) to the development of Tibetan Buddhism in Taiwan: A preliminary analysis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote speech prononcé à l’Academic Seminar on Tibetan Buddhism in Taiwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Why did the ‘Tibetan Flag’ fly over Khams ? Chinese policy at the origin of a new Tibetan Nationalism »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Centrality viewed from the Borders, comparisons in the « Asia Massif », from the Himalayas Mainland Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le drapeau tibétain et son symbolisme aujourd’hui »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut national des Langues Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les traductions tibétaines des discours politiques chinois de Sun Yat-sen sur « les Trois Principes du Peuple » en tant qu’exemple de traduction moderne d’un texte politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-Séminaire EFEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Toponymie et représentation : désignations chinoises du Tibet et de sa province du Khams à l’époque des Qing»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Centre d'Etudes Himalayennes, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Shi ba shiji zai Xizang bentu de Zhongguo wailai zhengce 十八世紀在西藏本土的中國外來政策 » (La politique de la Chine au Tibet au XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’hiver de l’Institut d’histoire et de philologie sur le thème des échanges à l’origine des grands bouleversements historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manzhou jiangjun Fu Kang’an : 1792 zhi 1793 nian Xizang zhengwu gaige de xianqu » (Fu Kang’an : un général mandchou à l’origine de la réforme administrative tibétaine de 1792-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les fonctionnaires des frontières chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Institut d'histoire et de philologie, Academia Sinica, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« He chu shi Kangqu de bianjie ? 何处是康区的边界 » (Où sont les frontières de la province tibétaine du Khams ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium on Sino-Tibetan Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les définitions mandchoues du territoire tibétain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès du Réseau Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les frontières chinoises »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-Séminaire EFEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modern Tibetan History through Chinese travel accounts »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Association of Historians of Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The 6th Panchen Lama’s Chinese Titles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Association of Tibetan Studies Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les relations entre le monastère bouddhique et la société civile : source et expression du droit foncier tibétain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur le droit et le bouddhisme organisée par le département Société, droit et religion en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherches préliminaires sur les enseignements transmis par le 6e Panchen Lama (1883-1937) : Les sources »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tibet : Histoire et anthropologie, Colloque franco-chinois d’études tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Description des frontières tibétaines dans les textes chinois de l’époque moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Laboratoire d’Ethnologie et de sociologie comparative, Université Paris X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Project Reform for Tibet initiated by the 6th Panchen Lama Blo-bzang Chos-kyi-nyi-ma (1883-1937) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Tibet conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Saint-Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mission Huang Musong : un Chinois au Tibet en 1934 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Tibet : Histoire et Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tentatives de définition de la frontière physique et politique sino-tibétaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Chine, EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprouts of Early Twentieth Century Tibetan National Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Horlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Relyea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception et la circulation des textes tibétains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15, 2006, Les Cahiers d’Extrême-Asie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gongga Laoren (1903-1997). Her Role in the Spread of Tibetan Buddhism in Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRILL, X, 170 p., 2021, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004466289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hybridity of Buddhism: Contemporary Encounters between Tibetan and Chinese Traditions in Taiwan and the Mainland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient, 29, 2018, Etudes thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 9th Panchen Lama (1883-1937): A Life at the Crossroads of Sino-Tibetan Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silkworm, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctionnaires des frontières chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Calanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient; Zhongghua shuju, 12, 2007, Faguo Hanxue [Sinologie française]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 9e Panchen Lama (1883-1937) : enjeu des relations sino-tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient; De Boccard, 191, 2004, Monographie, 2855396328 9782855396323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps glorieux en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Charlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Momies. Les chemins de l'éternité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Fine, pp.116-122, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chen Jianmin (1906-1987) legacy: an “always on the move” Buddhist practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bornet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translocal Lives and Religion: Connections between Asia and Europe in the Late Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equinox, pp.251-269, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Chinese disciples of Gangkar Rinpoché (1893-1956) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dan Arnold; Cécile Ducher; Pierre-Julien Harter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reasons and Lives in Buddhist Traditions. Studies in Honor of Matthew Kapstein</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wisdom Publications, pp.85-96, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dispute between Sichuan and Xikang over the Tibetan Kingdom of Trokyap (1930s-40s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Gros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontier Tibet. Patterns of Change in the Sino/Tibetan Borderlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, pp.337-362, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Jagou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hybridity of Buddhism: Contemporary Encounters between Tibetan and Chinese traditions in Taiwan and the Mainland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, E.F.E.O., pp.11-20, 2018, Etudes thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan Relics in Taiwan: A link between the past, the present, and the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Jagou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hybridity of Buddhism: Contemporary Encounters between Tibetan and Chinese traditions in Taiwan and the Mainland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, E.F.E.O., pp.11-20, 2018, Etudes thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan relics in Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The hybridity of Buddhism: Contemporary Encounters between Tibetan and Chinese traditions in Taiwan and the Mainland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-85539-149-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01815118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifanyuan and Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dittmar Schorkowitz; Ning CHIA </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing the Frontier in Qing China: The Lifanyuan and Libu revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.312-335, 2016, Asian Studies E-Books Online, Collection 2016, 9789004335004. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004335004_012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01803511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan Buddhism in the Tainan Area: A case study of two Karma Bka' brgyud School monasteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ye Chunrong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion in Transformation in the Tainan Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission des affaires culturelles, pp.407-425, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of the Tibetan translators within the Manchu Empire: An Attempt to go from the global to the local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ramble; P. Schwieger; A. Travers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tibetans who Escaped the Historian's Net: Studies in the Social History of Tibetan-speaking Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vajra Books, pp.41-52, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Use of the Ritual Drawing of Lots for the Selection of the 11th Panchen Lama »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buffetrille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting Rituals in a Changing Tibetan World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.43-67, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des toponymes choisis par les Mandchous pour définir le territoire tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Jean-Luc Achard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études tibétaines en l’honneur d’Anne Chayet, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Pratique des Hautes Etudes, Sciences historiques et philologiques II (Coll. Hautes Etudes Orientales-Extrême Orient 12-49), Droz, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les traductions tibétaines des discours politiques chinois de Sun Yat-sen sur les ‘Trois principes du peuple’ en tant qu'exemples de traductions modernes d'un texte politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Chayet; C. Scherrer-Schaub; F. Robin; J.-L. Achard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition, éditions: l'écrit au Tibet, évolution et devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Indus Verlag, pp.163-184, 2010, Collectanea Himalayica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The 13th Dalaï Lama’s Visit to Peking in 1908: A Search for a new kind of chaplain/donor relationship »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kapstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddhism between Tibet and China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université of Hawaï Press, pp.349-378, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tibétains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Clementin-Ojha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.432-434, 2009, 9782035837844 2035837847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manzhou jiangjun Fu Kang’an : 1792 zhi 1793 nian Xizang zhengwu gaige de xianqu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Calanca; F. Jagou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fonctionnaires des frontières chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.F.E.O.; Zhonghua shuju, pp.147-167, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les frontières chinoises : un état des lieux, synthèse de l’atelier IX du 2ème congrès du Réseau Asie (Paris), 28-30 septembre 2005 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes asiatiques, Recherches et enjeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.57-60, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Panchen Lamas and the Dalai Lamas: A Questionable Master-Disciple relationship »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brauen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dalai Lamas, A Visual History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serindia Publications, pp.202-211, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Panchen-Lama et le Dalaï-Lama, une relation de maître à disciple en péril »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brauen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dalai Lamas, Les 14 réincarnations du bodhisattva Avalokitesvara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Favre, pp.202-211, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Pilgrim’s Progress: The peregrinations of the 6th Panchen Lama (1883−1937) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alex Mackay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Tibet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Curzon Press, pp.419-433, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«The 6th Panchen Lama’s Chinese Titles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khams pa Histories : Visions of People, Place and Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.85-102, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Pilgrim’s Progress: The peregrinations of the 6th Panchen Lama (1883−1937) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lungta, The lives of the panchen lamas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.12-23, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tribulations incertaines de conques tibétaines entre le XVIIIe siècle et aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribulations en terre lointaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natinasia-Digital Management Plan 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jaluzot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient, Paris. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natinasia-Digital Management Plan 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jaluzot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient, Paris; CNRS, Institut d'Asie orientale, Lyon. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabienne JAGOU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir obtenu un D.E.A. en Langue et Civilisation chinoises à l’université Paris-VII (1991), Fabienne Jagou obtient le diplôme supérieur de langue tibétaine de l’INALCO (1995). En 1999, elle soutient une thèse de doctorat en histoire sur le 9e Panchen Lama Tubten Chokyi Nyima (18831937), à l'École des Hautes Études en Sciences Sociales (EHESS) et sous la direction de Pierre-Etienne Will, Professeur au Collège de France. Cette recherche reçoit le prix de la fondation taïwano-française pour l’Éducation et la Culture en 2000. Devenue membre de l’EFEO en 2000, elle est responsable de l’antenne de l’EFEO à Taipei de décembre 2001 à août 2007. Depuis la mi-2007, affectée à Paris, elle poursuit des recherches sur les relations politiques et culturelles entre la Chine et le Tibet à l’époque moderne. Elle est habilitée à diriger des recherches (2017).Dans la continuité de sa thèse de doctorat, Fabienne Jagou s’intéresse à la compréhension, la traduction et l’adaptation des concepts politiques, notamment celui de l’« alliance du politique et du religieux » (chos srid gzhung ’brel) et de son corollaire la « relation de maître spirituel à protecteur laïc » (mchod yon) dans le cadre des relations entre le Tibet et la Chine à l’époque mandchoue (1644–1912). Elle s’interroge sur la façon dont les Chinois républicains (1912–1949) et les Tibétains ont appréhendé et adapté ces concepts pour tenter de définir leur relation sur de nouvelles bases juridiques. Par ailleurs, elle dévoue une partie de sa recherche à une analyse des transferts culturels entre le Tibet et la Chine à travers l’étude du devenir des enseignements transmis par des maîtres tibétains à des disciples chinois à l’époque moderne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Jagou assure un séminaire intitulé « Le nationalisme tibétain et mongol au début du 20e siècle » dans le cadre du Master Études Asiatiques, à l’EHESS et en appui du projet ANR qu’elle coordonne.Elle est rattachée au Centre d’études sur la Chine contemporaine, de l’UMR 8173-Chine, Corée, Japon et à l’École doctorale de l’EHESS.Elle a co-organisé et été membre du comité scientifique du colloque de l’International Association of Tibetan Studies, Paris, 7–13 juillet 2019 (700 intervenants).Coordinatrice du projet « Practice of Tibetan Buddhism in Taiwan », soutenu par la Fondation taïwanaise Chiang Ching-kuo pour les échanges scientifiques internationaux (2012–2015) : La recherche collaborative a abouti à l’ouverture d’un nouveau champ de recherche ; la publication d’un ouvrage collectif qui dresse un premier état des lieux du développement du bouddhisme tibétain à Taïwan à travers des études de cas et d’une monographie qui met en évidence un processus communautaire susceptible d’engendrer de nouvelles attentes au sein d’audiences travaillées par des contextes politiques, économiques ou sociaux changeants, depuis la loi martiale en vigueur dans les années 1960 jusqu’à la démocratie directe aujourd’hui. Les deux ouvrages, en plus de l’étude anthropologique et sociologique de la place prise par le bouddhisme tibétain au sein d’un milieu de culture Han, touchent à l’histoire du processus démocratique à Taïwan.Coordinatrice du projet ANR (ANR-21-CE27-0025-Natinasia ; 2022-2026) « Building Nationalism in Inner Asia: the Empowerment of the Tibetan Revolution in the Early 20th  century » qui repose sur l’analyse du contexte de la révolution chinoise de 1911 au Tibet (provinces du Tibet central, du Kham et de l’Amdo) à travers des « regards croisés ». La recherche se fonde sur des archives et des récits écrits par les fonctionnaires et les voyageurs, tibétains et étrangers, afin de confronter le point de vue officiel à celui des acteurs et des témoins de la révolution tout en prenant en considération l’influence exercée par les idées politiques transmises par les voyageurs auprès des Tibétains. Elle consiste non seulement à retracer les prémisses, le déroulement et les conséquences de la Révolution chinoise de 1911 au Tibet, mais aussi à cerner de quelle façon la situation tibétaine, par la rupture des relations entre le Tibet et la Chine, accéléra les mutations politiques de l’Asie centrale (Mandchourie, Mongolie intérieure, Mongolie, Tibet et Xinjiang) à une époque où l’empire mandchou (1644–1912) se disloque et où la montée des nationalismes se confirme.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Yumiko Ishihama et Alex McKay eds., &amp;quot;The Early 20th Century Resurgence of the Tibetan Buddhist World. Studies in Central Asian Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Catastrophe and Prophecy in Tibetan Religious Contexts-Catastrophe et prophétie dans les contextes religieux tibétains, 34, pp.247-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Prem Podar &amp; Lisa Lindkvist Zhang, &amp;quot;Through the India-China Border. Kalimpong in the Himalayas. Cambridge : Cambridge University Press (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79, pp.239-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Sprouts of Early Twentieth Century Tibetan National Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Horlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Relyea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thirteenth Dalai Lama and the Water-Rat Year Chinese War (1912)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.222-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumiko Ishihama, Makoto Tachibana, Ryosuke Kobayashi, and Takehiko Inoue, The Resurgence of “Buddhist Government”, Tibetan-Mongolian Relations in The Modern World, Osaka, Union Press, 2019, 242p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.237-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] A History of Modern Tibet, Volume 4: In the Eye of the Storm: 1957–1959. By Melvyn C. Goldstein. Oakland, CA: University Press of California, 2019. pp. xxxiv + 571. $85.00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.205-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Forging the Golden Urn: The Qing empire and the politics of reincarnation in Tibet, written by Max Oidtmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.287-288. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22105018-12340130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Paul R. Katz, Religion in China & its Modem Fate (The Menahem Stern Jerusalem Lectures), 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.396-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01803563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: China’s Last Imperial Frontier: Late Qing Expansion in Sichuan’s Tibetan Borderlands, written by Wang Xiuyu, Plymouth, Lexington Books, 2011, xv-292p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 100: Issue 4-5, p. 536-539. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10045P14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R. Katz, Religion in China and its Modern Fate, Waltham, Brandeis University Press (the Menahem Stern Jerusalem Lectures), 2014, 264p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.396-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernités, sécularisation et pratiques du bouddhisme tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Policy towards Tibet versus Tibetan Expectations for Tibet: A Divergence marked by self-immolations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tibet is burning. Self-Immolation: ritual or political Protest, 25, pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouddhisme tibétain à Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bouddhisme tibétain à Taiwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les 100 ans de la République de Chine, 27, pp.52-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam van Schaik, Tibet, A History&amp;quot;, New Haven and London, Yale University Press, 2011, xxiii-324 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.444-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole McGranahan, Arrested Histories, Tibet, the CIA, and memories of a forgotten war&amp;quot;, Durham and London, Duke University Press, 2010, 328p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gray Tuttle, Buddhism in the Making of Modern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Manqing : A Sino-Tibetan Adventurer and the Origin of a New Sino-Tibetan Dialogue in the 1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Ancient Currents, New Traditions: Papers Presented at the Fourth International Seminar of Young Tibetologists, 17, pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoire des relations sino-tibétaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 21 (1), pp.145. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.021.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Melvyn C. Goldstein, Ben Jiao, Tanzen Lhundrup, On the Cultural revolution in Tibet. The Nyemo Incident of 1969. Berkeley, University of California Press, 2009 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.348-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherches préliminaires sur les biographies de maîtres tibétains et mongols ayant vécu en Chine à l’époque moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.275-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers une nouvelle définition de la frontière sino-tibétaine : la Conférence de Simla (1913-1914) et le projet de création de la province chinoise du Xikang »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (28), pp.147-167. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/oroc.2006.1229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Barry Sautman, June Teufel Dreyer, eds, Contemporary Tibet: Politics, Development, and Society in a Disputed Region, New York, M.E. Sharpe, 2006, 349p+index »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le monastère bouddhiste et la société civile : source du droit foncier tibétain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société, droit et religion en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le bouddhisme et ses normes, Traditions – Modernités, pp.45-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Programme de coopération entre l’Ecole française d’Extrême-Orient (E.F.E.O.) (antennes de Chiang-Mai et de Taipei) et le Musée National du Palais de Taipei (M.N.P.) sur les cultures d’Asie du sud-est »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.634-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« M.C. Goldstein, D. Sherap, W.R.Siebenschuh, A Tibetan Revolutionary. The Political Life and Times of Bapa Phüntso Wangye, Berkeley, University of California Press, 2004, 371 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le 10e séminaire de l’Association internationale des études tibétaines (St Hugh’s College. University of Oxford, 6-12 septembre 2003) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (1), pp.494-496. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2003.3630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A.-M. Blondeau, K. Buffetrille éds., Le Tibet est-il chinois ?, Paris, Albin Michel, 2002, 463p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Guanyu Meng Zang shiwu weiyuanhui de chubu yanjiu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gu Jin lunheng - Disquisitions about the Past and the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique religieuse de la Chine au Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 32 (1), pp.29-54. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/receo.2001.3070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ma Huiping (ed.), Zhongguo Zangxue shumu xubian/Krung-go’i Bod rig-pa’i dkar-chag ‘phros-bsgrigs/Catalogue of Chinese Publications in Tibetan Studies (1992-1995). Beijing : Waiwen shudian. 1997. 229p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La revue chinoise de tibétologie : Zhongguo Zangxue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Shakya Tsering, The Dragon in the Land of Snows. A History of Modern Tibet Since 1947. Londres : Pimlico. 1999.XXIX + 574p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mahmul Ali, S., Cold War in the High Himalayas : The USA, China and South Asia in the 1950s. Londres : Curzon. 1999. XXXVIII + 286p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.230-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le contrôle des marches sino-tibétaines à l'époque de la Chine républicaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34, pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Taiwan yanjiu Menggu, Xizang, Xinjiang de huigu yu zhanwang 台灣研究蒙古，西藏, 新疆的回顧與展望 ». Xibei shidi 1997, 4 by Enxian Lin, 林恩顯 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longlian fashi zhuan 隆連法師傳 by Shanshan Qiu, 裘山山</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li bei Dalaï Lama yu Banchan E'erdeni nianpu 歷輩達賴喇嘛與班襌額爾德尼年譜 by Danzhu Angben, 丹珠昂奔</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qingdai zhu Zang fangjun xi 清代駐藏防軍析 ». Xizang yanjiu 1996, 3, by Husheng Zhang, 張虎生 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongguo Zangxue shumu 中國藏學書目/ Krung-go'i-Bod rig-pa'i dpe-cha'i-dkar-chag/Catalogue of Chinese Publications in Tibetan Studies (1949-1991) by Huiping Ma, 馬惠平</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an-chen sku-phreng bcu-gcig-pa bsTan-'dzin dge-'dun ye-shes 'phrin-las phun-tshogs dpal-bzang-po, spyi-nor Gong-sa skyabs-mgon chen-po mchog nas, kun-gzigs Pan-chen rin-po-che'i yang-srid ngos-'dzin mdzad-rim by bsTan-'dzin sgrol-ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi shi Banchan zhuanshi lingtong xunfang rending zuochuang xiezhen 十世班襌轉世靈童尋訪認定坐床寫真 by Liang Feng, 馮良</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.208-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missionnaires, voyageurs et diplomates : Circulation et échanges sur les marches tibétaines au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités en Asie au prisme des sources des Missions étrangères de Paris (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO et IRFA, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Preservation of Holy Bodies and the Senses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine, the Body, and the Senses: Asian Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Buffalo, Apr 2025, Buffalo (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of Modern Tibetan Diplomacy: Sovereignty, Negotiation, and International Recognition (1888–1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Law and Political Concepts in Early Twentieth Century Tibet and Mongolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Jagou (EFEO) et Uradyn E. Bulag (Université de Cambridge (UK), Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succession within the Karma Kagyu School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succession in Times of Change in the Tibetan World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Jagou, EFEO; Cameron Warner, Aarhus University; Nicole Willock, Old Dominion University, Jun 2025, Paris, EFEO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Himalaya à la Chine intérieure : L’évacuation des troupes chinoises du Tibet en 1912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portes, passages et mobilités en Asie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO-centre de Séoul et Ambassade de Séoul, Apr 2025, Séoul, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transnational Network for Repatriating Chinese Soldiers from Tibet through the Himalayas (1912–1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scholar, Trader, Collector, Spy-Alternative Networks in the Himalayas (1850–1950)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berthe Jansen, Projet Van Manen, Dec 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the ANR Project Natinasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approaching the High Plateau from the Archipelago : Tibetan Studies in Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc-Henri Deroche; Ikeda Takumi; Iwao Kazushi, Mar 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Panchen Lama, the Dalai Lama and the Notion of Devotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dalai Lama: A Conference on Leadership, Devotion, and Succession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Boulder, Colorado; Université Aarhus, Aarhus, Sep 2024, Boulder (Colorado), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan Buddhism and China nation-building during Republican China: The State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddhism and Nation-State in Modern China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Advanced Studies on Asia; Tokyo University; CEIB, Jul 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nepalese Involvement into the Repatriation of the Chinese Troops from Tibet in 1912: an Unexpected Actor from the Himalaya to the Inner Asian geopolitical game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Aftermath of the 1911 Chinese Revolution in Inner Asia and the Himalayas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Jagou; EFEO-Centre de Kyoto, Apr 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nature of Relations between Qing Emperors and Tibetan Hierarchs: A Model for the Quest for Mutual Eurasian Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture series “Building Ties for a Peaceful and Sustainable Eurasian Community from Mutual Knowledge: History, Culture and New Technologies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Rey Juan Carlos, Nov 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sichuan Army Mutiny in Lhasa in 1911 &amp;quot;1911 nian Lhasa de Chuanjun bingbian 1911 年拉萨的川军兵变</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Beijing International Seminar on Tibetan Studies (Di qi jie Beijing guoji zangxue yantaohui jiyao ji第七届北京国际藏学研讨会提要集)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China Tibetology Research Center, Aug 2023, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 13th Dalai Lama (1876-1933) as a Tibetan Glorious Sovereign in Inner Asia &amp;quot;Zuo wei neiya xizang rongzhude di shi san shi dalai lama (1876-1933) 作為內亞西藏榮主的第十三世達賴喇嘛 (1876-1933)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Series « French Historical Research and the Modern Era 中研院近史所 &amp; 法國遠東學院「法國人文學界反思近現代」系列講座2022-2023 - People(s), State(s) and Citizens in Crisis 「危機中的人民、公民與國家」 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Modern History, Academia Sinica, Taipei; Taipei EFEO Center, May 2023, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Political Shift from the North to the South of Tibet? The Agreements About the Evacuation of Chinese Troops From Tibet in 1912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Aftermath of the 1911 Chinese Revolution in Tibet and in Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabienne Jagou, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bkra shis lhun po Monastery: A Hub for International Political and Religious Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies (IATS, 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Arts of the Charles University, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious Dynamics: The Practice of Tibetan Buddhism in a Contemporary Han Cultural Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asia: Dynamics of Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Faculty of Arts, Charles University, Prague, Apr 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water-rat Year of Chinese War in Tibet: Revolution or mutiny?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR-Natinasia Startup Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR-PRC Natinasia, Mar 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tibetan Civil Society Resilience against the Chinese Invaders: An Early Nationalist Awakening?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Premises and the Unfolding of the 1911 Chinese Revolution in Tibet and Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR-Natinasia, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sculpteurs-momificateurs de maîtres bouddhiques à Taïwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes des dieux, Corps des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure de Lyon; Université Lyon 3, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les textes relatifs au Tibet de l’époque des Qing (1644-1912) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique littéraire du Tibet : Itinéraires, carnets de route, journaux de voyage, récits viatiques européens, chinois et tibétains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dalaï Lamas et empereurs mandchous : une relation de maître spirituel à protecteur laïc ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle Histoire des Qing : Archives, Recherches et débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, université de Genève, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Panchen Lamas and their monastery in the midst of opposing forces ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Benefitting Sentient Beings through Re-embodiment: The Development of the Tulku-recognizing System since the 17th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Musée national du Palais, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les corps bouddhiques momifiés à Taïwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps des dieux, Gestes des Hommes, Recherches préliminaires sur les faiseurs d’images bouddhiques en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, INALCO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’armée mandchoue au Tibet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle L’histoire des Qing : Archives, recherches et débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, université de Genève, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une étude historiographique de la reddition de l’armée chinoise du Tibet en 1912 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du programme ERC TibArmy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, INALCO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exil tibétain et transferts religieux : l’exemple de la communauté tibétaine à Taïwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences EHESS/EFEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Maison de l'Asie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La contribution de Gongga Laoren (1903-1997) à la diffusion du bouddhisme tibétain à Taïwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEECHAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Musée Cernuschi, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Between History and Memory: Contemporary Construction of Gara Lama Sönam Rabten (1865/76-1936)’s Legend by Han Devotees »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Tibetan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, INALCO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les journaux de voyage au Tibet écrits par des fonctionnaires mandchous du XVIIIe au début du XXe s. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences L’histoire des Qing : archives, recherches et débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, université de Genève, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« From chaplain-donor to nation-state relations between Tibet and China »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The effect on Inner- and East Asian relations of the advent of modern international law and the end of the Qing empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford University, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système tibétain des réincarnations, les aménagements mandchous au XVIIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">université de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyang Auwei (1913-1991): A Han Monk working for the Chinese Intelligence Service in Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès de l'Association internationale des études bouddhiques, panel "Monastic Espionage in East Asia", organisé par Chen Jinhua et Benjamin Brose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières politiques et culturelles sino-tibétaines : les années 1930s et 1940s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(avec Lara Maconi) Séminaire de l'EFEO Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école Karma Kagyü à Taïwan aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès du GIS Asie, Panel L’école Karma Kagyü</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyang Wuwei (1913-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XVIIIe Congrès de l'Association internationale des études bouddhiques, Panel Monastic Espionage in East Asia organisé par Chen Jinhua et Benjamin Brose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système tibétain des réincarnations, les aménagements mandchous au XVIIIe s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Jérôme Bourgon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nationalist State-Building Policy on the Southwestern Border of China's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From chaplain-donor to nation-state relations between Tibet and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le colloque The effect on Inner- and East Asian relations of the advent of modern international law and the end of the Qing empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières politiques et culturelles sino-tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Maconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel de l’EFEO Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l’Asie, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manchu Officials’ Khams Travel Accounts: Mapping a course Through a Qing Territory »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Territories, Communities, Exchanges in the Sino-Tibetan Borderlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chen Jianmin (1906-1987) as an agent of the globalization of Buddhism from China to India, and the United-States »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Chongsheng Buddhist Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dali, Yunnan Province, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Chinese disciples of Gangs dkar rinpoche (1893-1956) in the 1930s : a prosopographic survey »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-Tibetan Buddhism: Interactions within Buddhist Traditions in China proper and Tibet, School of Chinese Classics, Renmin University of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dalai Lama à Taïwan : chef religieux tibétain ou stratège politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Etudes Tibétaines en France", INALCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Chen Jianmin (1906-1987) Legacy : An « Always on the Move » Buddhist Practice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth World Congress of the International Association for the History of Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Erfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Today’s Taiwanese hagiographies of Sino-Tibetan Buddhist Masters : A Search for Legitimacy »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Chinese and Tibetan Tantric Buddhism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Israel Institute for Advanced Studies (IIAS) à l’Hebrew University of Jerusalem, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Momies et reliques de maîtres tibétains à Taiwan aujourd’hui »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de la Société française d’étude du monde tibétain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Who were the owners of the Manchu Yamen in Lhasa ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Property in Tibetan Societies: Ownership, Transfer, Confiscation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le centre et les ‘marches-frontières’ : les lois chinoises s’appliquaient-elles dans les régions tibétaines ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legalizing space in China : the shaping of the imperial territory through a layered legal system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bouddhisme tibétain à Taiwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication INALCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The lCang skya Qutugtu Blo bzang dpal ldan bstan pa’i sgron me (1891-1957) : A link between Chinese and Tibetan Buddhisms »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le bouddhisme tibétain en France et à Taiwan : Tradition, Adaptation et Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« In the search of Tibetan translators: intermediaries between the Dalai Lama government and the Manchu Amban yamen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Recapturing the Tibetans who escaped the historians’s net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dispute between Sichuan and Xikang over the Khro skyabs domain (1930s-40s): Polemics around the Gaitu guiliu policies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude relative au projet de recherche Territories, Communities, and Exchanges in Kham Sino-Tibetan Borderlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contemporary Tibetan mummies in India and in Taiwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Chinese Center for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Dalaï Lama in Taiwan: Establishment of complex relationships between the Tibetan government-in-exile and Taiwanese political party’s »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth Conference of the European Association of Taiwan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chinese Policy Towards Tibet versus Tibetan Expectations for Tibet : A Divergence Marked by Self-Immolations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Tibet is burning : Political Protest or Political Ritual ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Assemblée Nationale, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transmission et pérennité des enseignements bouddhiques tibétains dans les milieux religieux taiwanais et thaï »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Anthropologie comparée du bouddhisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Manchu Imperial Edict written in Tibetan: Analysis of the “Ordinance for the More Efficient Governing of Tibet” (1793) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Hidden Treasures from the Roof of the World: New Ressources for a Social History of Tibetan Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tibetan Buddhism in the Tainan Area: A Case Study of Two Karma bKa’ rgyud School Monasteries »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Tainan Area Studies “Religion in Transformation in the Tainan Area”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tainan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Religion et politique tibétaines au sein du gouvernement mandchou à Pékin au XVIIIe s. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La tombe de Qianlong. L’empereur et le bouddhisme tibétain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lifanyuan’s Limits of Competence with regard to Tibet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Administrative and Colonial Practices in Qing Ruled China: Lifanyuan and Libu revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Max Planck Institute for Social anthropology, La Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le monastère de Tashilhunpo au Tibet central: ses protecteurs, ses maîtres et ses moines bouddhistes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Monastères et spiritualité en montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transbuddhism and transnationalism: Gongga laoren (1903-1997) contribution to the development of Tibetan Buddhism in Taiwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international 100 Years of Nation Building, Retrospects and Prospects for Religious Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Academia Sinica, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Momifications de maîtres bouddhistes tibétains : représenter et dire sa foi en Asie à l’époque contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Représenter et dire sa foi : images et identités religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Conseil Général des Vosges, Domremy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Eleventh Panchen Lama: A Chinese Political Recognition of a Tibetan Spiritual Master »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Northern Thai Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Chiang-Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bouddhisme tibétain à Taiwan : la contribution des maîtres tibétains et chinois (Zang chuan fojiao zai Taiwan : Xizang yu Hanji fashi de gongxian 藏傳佛教在台灣：西藏與漢籍法師的貢獻) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’université Zhongshan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Gaoxiong, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tibetan Buddhist Masters in Modern China (1911-1949): Transmission of the Tibetan Buddhist teachings »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’université Chulalongkorn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chinese lay Buddhist disciples of Tibetan Masters (1949 to now): Continuity of the Buddhist teachings »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’université Chulalongkorn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Religion populaire et bouddhisme tibétain à Taïwan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'institut catholique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Elaboration des politiques mandchoues au Tibet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Institut d'Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The contribution of the lCang skya Qutuqtu Blo bzang dpal ldan bstan pa’i sgron me (1891-1957) to the development of Tibetan Buddhism in Taiwan: A preliminary analysis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote speech prononcé à l’Academic Seminar on Tibetan Buddhism in Taiwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Why did the ‘Tibetan Flag’ fly over Khams ? Chinese policy at the origin of a new Tibetan Nationalism »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Centrality viewed from the Borders, comparisons in the « Asia Massif », from the Himalayas Mainland Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le drapeau tibétain et son symbolisme aujourd’hui »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut national des Langues Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les traductions tibétaines des discours politiques chinois de Sun Yat-sen sur « les Trois Principes du Peuple » en tant qu’exemple de traduction moderne d’un texte politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-Séminaire EFEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Toponymie et représentation : désignations chinoises du Tibet et de sa province du Khams à l’époque des Qing»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Centre d'Etudes Himalayennes, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Shi ba shiji zai Xizang bentu de Zhongguo wailai zhengce 十八世紀在西藏本土的中國外來政策 » (La politique de la Chine au Tibet au XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’hiver de l’Institut d’histoire et de philologie sur le thème des échanges à l’origine des grands bouleversements historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manzhou jiangjun Fu Kang’an : 1792 zhi 1793 nian Xizang zhengwu gaige de xianqu » (Fu Kang’an : un général mandchou à l’origine de la réforme administrative tibétaine de 1792-1793)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les fonctionnaires des frontières chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Institut d'histoire et de philologie, Academia Sinica, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« He chu shi Kangqu de bianjie ? 何处是康区的边界 » (Où sont les frontières de la province tibétaine du Khams ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium on Sino-Tibetan Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les définitions mandchoues du territoire tibétain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès du Réseau Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les frontières chinoises »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-Séminaire EFEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modern Tibetan History through Chinese travel accounts »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Association of Historians of Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The 6th Panchen Lama’s Chinese Titles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Association of Tibetan Studies Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les relations entre le monastère bouddhique et la société civile : source et expression du droit foncier tibétain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur le droit et le bouddhisme organisée par le département Société, droit et religion en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherches préliminaires sur les enseignements transmis par le 6e Panchen Lama (1883-1937) : Les sources »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tibet : Histoire et anthropologie, Colloque franco-chinois d’études tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Pékin, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Description des frontières tibétaines dans les textes chinois de l’époque moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Laboratoire d’Ethnologie et de sociologie comparative, Université Paris X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Project Reform for Tibet initiated by the 6th Panchen Lama Blo-bzang Chos-kyi-nyi-ma (1883-1937) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Tibet conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Saint-Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mission Huang Musong : un Chinois au Tibet en 1934 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Tibet : Histoire et Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tentatives de définition de la frontière physique et politique sino-tibétaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Chine, EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprouts of Early Twentieth Century Tibetan National Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Horlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Relyea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception et la circulation des textes tibétains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15, 2006, Les Cahiers d’Extrême-Asie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gongga Laoren (1903-1997). Her Role in the Spread of Tibetan Buddhism in Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRILL, X, 170 p., 2021, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004466289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hybridity of Buddhism: Contemporary Encounters between Tibetan and Chinese Traditions in Taiwan and the Mainland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient, 29, 2018, Etudes thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 9th Panchen Lama (1883-1937): A Life at the Crossroads of Sino-Tibetan Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silkworm, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctionnaires des frontières chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Calanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient; Zhongghua shuju, 12, 2007, Faguo Hanxue [Sinologie française]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 9e Panchen Lama (1883-1937) : enjeu des relations sino-tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient; De Boccard, 191, 2004, Monographie, 2855396328 9782855396323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps glorieux en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Charlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Momies. Les chemins de l'éternité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Fine, pp.116-122, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chen Jianmin (1906-1987) legacy: an “always on the move” Buddhist practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bornet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translocal Lives and Religion: Connections between Asia and Europe in the Late Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equinox, pp.251-269, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03134503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dispute between Sichuan and Xikang over the Tibetan Kingdom of Trokyap (1930s-40s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Gros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontier Tibet. Patterns of Change in the Sino/Tibetan Borderlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, pp.337-362, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Chinese disciples of Gangkar Rinpoché (1893-1956) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dan Arnold; Cécile Ducher; Pierre-Julien Harter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reasons and Lives in Buddhist Traditions. Studies in Honor of Matthew Kapstein</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wisdom Publications, pp.85-96, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan Relics in Taiwan: A link between the past, the present, and the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Jagou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hybridity of Buddhism: Contemporary Encounters between Tibetan and Chinese traditions in Taiwan and the Mainland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, E.F.E.O., pp.11-20, 2018, Etudes thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Jagou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hybridity of Buddhism: Contemporary Encounters between Tibetan and Chinese traditions in Taiwan and the Mainland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, E.F.E.O., pp.11-20, 2018, Etudes thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan relics in Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The hybridity of Buddhism: Contemporary Encounters between Tibetan and Chinese traditions in Taiwan and the Mainland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-85539-149-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01815118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifanyuan and Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dittmar Schorkowitz; Ning CHIA </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing the Frontier in Qing China: The Lifanyuan and Libu revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.312-335, 2016, Asian Studies E-Books Online, Collection 2016, 9789004335004. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004335004_012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01803511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan Buddhism in the Tainan Area: A case study of two Karma Bka' brgyud School monasteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ye Chunrong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion in Transformation in the Tainan Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission des affaires culturelles, pp.407-425, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of the Tibetan translators within the Manchu Empire: An Attempt to go from the global to the local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ramble; P. Schwieger; A. Travers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tibetans who Escaped the Historian's Net: Studies in the Social History of Tibetan-speaking Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vajra Books, pp.41-52, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Use of the Ritual Drawing of Lots for the Selection of the 11th Panchen Lama »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buffetrille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting Rituals in a Changing Tibetan World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.43-67, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des toponymes choisis par les Mandchous pour définir le territoire tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Jean-Luc Achard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études tibétaines en l’honneur d’Anne Chayet, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Pratique des Hautes Etudes, Sciences historiques et philologiques II (Coll. Hautes Etudes Orientales-Extrême Orient 12-49), Droz, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les traductions tibétaines des discours politiques chinois de Sun Yat-sen sur les ‘Trois principes du peuple’ en tant qu'exemples de traductions modernes d'un texte politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Chayet; C. Scherrer-Schaub; F. Robin; J.-L. Achard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition, éditions: l'écrit au Tibet, évolution et devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Indus Verlag, pp.163-184, 2010, Collectanea Himalayica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The 13th Dalaï Lama’s Visit to Peking in 1908: A Search for a new kind of chaplain/donor relationship »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kapstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddhism between Tibet and China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université of Hawaï Press, pp.349-378, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tibétains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Clementin-Ojha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.432-434, 2009, 9782035837844 2035837847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manzhou jiangjun Fu Kang’an : 1792 zhi 1793 nian Xizang zhengwu gaige de xianqu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Calanca; F. Jagou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fonctionnaires des frontières chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.F.E.O.; Zhonghua shuju, pp.147-167, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les frontières chinoises : un état des lieux, synthèse de l’atelier IX du 2ème congrès du Réseau Asie (Paris), 28-30 septembre 2005 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes asiatiques, Recherches et enjeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.57-60, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Panchen Lamas and the Dalai Lamas: A Questionable Master-Disciple relationship »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brauen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dalai Lamas, A Visual History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serindia Publications, pp.202-211, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Panchen-Lama et le Dalaï-Lama, une relation de maître à disciple en péril »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brauen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dalai Lamas, Les 14 réincarnations du bodhisattva Avalokitesvara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Favre, pp.202-211, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Pilgrim’s Progress: The peregrinations of the 6th Panchen Lama (1883−1937) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alex Mackay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Tibet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Curzon Press, pp.419-433, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«The 6th Panchen Lama’s Chinese Titles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khams pa Histories : Visions of People, Place and Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.85-102, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Pilgrim’s Progress: The peregrinations of the 6th Panchen Lama (1883−1937) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lungta, The lives of the panchen lamas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.12-23, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tribulations incertaines de conques tibétaines entre le XVIIIe siècle et aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribulations en terre lointaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natinasia-Digital Management Plan 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jaluzot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient, Paris. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natinasia-Digital Management Plan 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jaluzot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient, Paris; CNRS, Institut d'Asie orientale, Lyon. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jagou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482602v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128182v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Horlemann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Relyea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105018-12340130" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10045P14" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.021.0145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/oroc.2006.1229" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabaude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2003.3630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2001.3070" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557384v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313882v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314461v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140912v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140919v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140915v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799930v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799936v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143408v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799924v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maconi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143411v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143433v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143456v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143461v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143453v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143471v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143474v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143484v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143482v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143486v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143487v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143488v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143492v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143490v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143494v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143500v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143503v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143507v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143512v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143516v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143517v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143522v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143519v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466289" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556814v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556844v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Calanca" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314167v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134503v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556965v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556964v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556948v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815118v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://booksandjournals.brillonline.com/content/books/b9789004335004_012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004335004_012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556943v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556940v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556932v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556908v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556919v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556901v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556895v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556884v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556872v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556876v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556866v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128210v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128163v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471660v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jaluzot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314113v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jagou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482617v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128182v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Horlemann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Relyea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105018-12340130" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10045P14" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557477v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557481v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.021.0145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/oroc.2006.1229" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabaude" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2003.3630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2001.3070" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557384v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313882v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314209v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314203v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314461v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140912v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140919v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140915v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799930v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799936v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799924v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maconi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143411v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143433v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143456v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143453v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143471v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143474v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143482v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143488v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143492v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143490v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143494v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143500v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143503v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143507v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143512v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143516v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143517v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143522v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143519v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466289" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556814v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556844v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Calanca" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314167v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134503v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556965v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556952v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556948v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815118v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://booksandjournals.brillonline.com/content/books/b9789004335004_012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004335004_012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556943v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556940v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556932v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556908v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556919v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556901v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556895v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556884v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556872v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556876v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556866v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128210v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128163v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471660v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jaluzot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314113v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>