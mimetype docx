--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -66,329 +66,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Projet de paysage dans la formation des paysagistes concepteurs : le tournant des années 1990 et la génération 2000</w:t>
+                <w:t xml:space="preserve">Urban emergence in inuit territory: impacts on the Nunavik socio-ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Escar Otín</w:t>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Geisler</w:t>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Joliet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13350⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356, pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226366v1</w:t>
+                <w:t xml:space="preserve">hal-04691890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban emergence in inuit territory: impacts on the Nunavik socio-ecosystem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le Projet de paysage dans la formation des paysagistes concepteurs : le tournant des années 1990 et la génération 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Escar Otín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 356, pp.1 - 19. </w:t>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691890v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un an de confinement – le temps des mesures et le temps ressenti des habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -426,77 +426,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory Video: One Contemporary Way for Cree and Inuit Adolescents to Relate to the Land in Nunavik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 76 (2), pp.192-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -569,51 +569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -658,2069 +658,2160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAKUJUQ: Where Art and Science meet in Nunavik</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La rivière Magpie-Mutehekau shipu en personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Decaulne</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Azou Joliet-Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tagralik Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.25453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405675v1</w:t>
+                <w:t xml:space="preserve">hal-05570179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une démarche scientifique intégrative : l'exemple de l'Observatoire Hommes-milieux du Nunavik (Canada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">TAKUJUQ: Where Art and Science meet in Nunavik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Bhiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Najat Bhiry</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tagralik Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905692v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur d’existence du monde vivant selon les Inuits du Nunavik et les Occidentaux aux Kerguelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°732 (2), pp.31-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ag.732.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirits around us</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une démarche scientifique intégrative : l'exemple de l'Observatoire Hommes-milieux du Nunavik (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Joliet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Bhiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taqralik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Scientific observatories Environments/Societies, new challenges, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18713/JIMIS-120620-6-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948392v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and insights from a participatory photography project with Cree and Inuit about the land (Nunavik, Canada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spirits around us</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Taqralik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Spring édition, pp.34-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080578v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OHMi-Nunavik: a multi-thematic and cross-cultural research program studying the cumulative effects of climate and socio-economic changes on Inuit communities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning and insights from a participatory photography project with Cree and Inuit about the land (Nunavik, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11956860.2018.1542783⟩</w:t>
+              <w:t xml:space="preserve">Polar Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1088937X.2019.1578291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099121v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environment of the Nunavimmiut as seen through their own eyes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OHMi-Nunavik: a multi-thematic and cross-cultural research program studying the cumulative effects of climate and socio-economic changes on Inuit communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Bhiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Aenishaenslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.1 - 21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11956860.2018.1517631⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 25 (4), pp.311-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11956860.2018.1542783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917294v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-constructing research in an intercultural situation: the joint participation of Western researchers and the Inuit (Canada, Nunavik)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Chanteloup</w:t>
+                <w:t xml:space="preserve">The environment of the Nunavimmiut as seen through their own eyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11956860.2018.1517631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791350v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land is Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Inuit Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Printemps Spring Edition (Printemps Spring Edition), pp 20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages du Parc National Tursujuq dans le regard de ses habitants Inuit et Cris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Co-constructing research in an intercultural situation: the joint participation of Western researchers and the Inuit (Canada, Nunavik)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Nadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Conservation des Parcs du Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.45-48</w:t>
+              <w:t xml:space="preserve">Arctic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544543v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natures sauvages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les paysages du Parc National Tursujuq dans le regard de ses habitants Inuit et Cris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55, pp.28-29</w:t>
+              <w:t xml:space="preserve">Bulletin de Conservation des Parcs du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544542v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l'envers du Grand Blanc, le sens inuit du paysage : The Other Side of the Great White Cap, the Inuit Sense of Landscape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Natures sauvages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.19</w:t>
+              <w:t xml:space="preserve">Espaces Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544550v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation photographique des Inuit dans le développement touristique du parc national Tursujuq (Nunavik)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">À l'envers du Grand Blanc, le sens inuit du paysage : The Other Side of the Great White Cap, the Inuit Sense of Landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Blouin-Gourbillière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes inuit. Inuit studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826313v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité est-elle un enjeu pour les habitants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.9319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragment of mythical naturalness in the Occident</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La participation photographique des Inuit dans le développement touristique du parc national Tursujuq (Nunavik)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Blouin-Gourbillière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Architecture Chinese review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, non paginé</w:t>
+              <w:t xml:space="preserve">Etudes inuit. Inuit studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729303v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The silent language of artistic representations in landscape: Alentejo (Portugal), Yellowstone (USA) and Kaifeng (P.R. of China)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fragment of mythical naturalness in the Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jon Bryan Burley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL JOURNAL of ENERGY and ENVIRONMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (5), pp.618-628</w:t>
+              <w:t xml:space="preserve">Landscape Architecture Chinese review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729281v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mon paysage, ton paysage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The silent language of artistic representations in landscape: Alentejo (Portugal), Yellowstone (USA) and Kaifeng (P.R. of China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wes Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Bryan Burley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Makivik Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.72-73</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL JOURNAL of ENERGY and ENVIRONMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (5), pp.618-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729719v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Wilderness, une manière de voir et d'Etre à la nature sauvage. Le prisme paysage de Tremblant (Québec)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mon paysage, ton paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Makivik Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.72-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/038140ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00730000v1</w:t>
+                <w:t xml:space="preserve">hal-00729719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE PAYSAGE DE VIGNOBLE, UNE ANTITHESE DE NATURALITE ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le Wilderness, une manière de voir et d'Etre à la nature sauvage. Le prisme paysage de Tremblant (Québec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Oulès-Berton</w:t>
+                <w:t xml:space="preserve">Peter Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (148), pp.27-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/038140ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826329v1</w:t>
+                <w:t xml:space="preserve">hal-00730000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine paysager de Lac-Tremblant-Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gourbiliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du Patrimoine Culturel de l'Amérique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vigne, antithèse de naturalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">LE PAYSAGE DE VIGNOBLE, UNE ANTITHESE DE NATURALITE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Oulès-Berton</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Oulès-Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 404, pp.161-166</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729878v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La vigne, antithèse de naturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oulès-Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 404, pp.161-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les paysages emblématiques de Lac-Tremblant-Nord, un patrimoine naturel et culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Blouin-Gourbillière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du Patrimoine Culturel de l'Amérique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2730,556 +2821,556 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminant diversity on Umiujaq territory, Nunavik, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France. , 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-f00227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual perception of the dynamics of the Nunavik territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsane Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Joliet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-b6481f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAKUJUQ -Contribution of Arts for communicating Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Joliet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-7c9faf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches intégratives Humains-Milieux au Nunavik (Canada): approches conceptuelles, inscriptions temporelles et spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Joliet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Birhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3289,958 +3380,958 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SASI – Liens entre santé, alimentation et changements environnementaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Projet Takujuq – Partager l’art, ouvrir la recherche au Nunavik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsane Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642322v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Takujuq – Partager l’art, ouvrir la recherche au Nunavik</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Projet SASI – Liens entre santé, alimentation et changements environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642313v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet HYDECO-Umiujaq – Connexion, déconnexion et reconnexion, et aspects u visible et de l’invisible dans le bassin versant d’Umiujaq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet U-Scan – contaminations dans le bassin versant d’Umiujaq</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Projet Nuna – Nuna ᓄᓇ, le territoire selon nunavimmiut : significations et pratiques du territoire, continuités, changements et adaptations, projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642312v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Nuna – Nuna ᓄᓇ, le territoire selon nunavimmiut : significations et pratiques du territoire, continuités, changements et adaptations, projections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Projet U-Scan – contaminations dans le bassin versant d’Umiujaq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642317v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croquer les recherches socio-environnementales indisciplinées au Nunavik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsane Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESSAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, U Bretagne Occidentale, Mar 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-Scan project - contaminations in Umiujaq watershed</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">SASI project : Links between health, food and environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Carrier-Belleau</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution des travaux scientifiques de l'OHM Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642196v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03987886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takujuq project - to develop links between arts and science to facilitate the exchange of knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montréal, Canada</w:t>
@@ -4263,3546 +4354,3546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuna project - Nuna ᓄᓇ, nunami according to the nunavimmiut: meanings and practices of territory, continuities, changes, adaptations, projections</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">U-Scan project - contaminations in Umiujaq watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chartier</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Carrier-Belleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642199v1</w:t>
+                <w:t xml:space="preserve">hal-04642196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SASI project – Links between health, food and environmental changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Nuna project - Nuna ᓄᓇ, nunami according to the nunavimmiut: meanings and practices of territory, continuities, changes, adaptations, projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642198v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SASI project : Links between health, food and environmental changes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">SASI project – Links between health, food and environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution des travaux scientifiques de l'OHM Nunavik</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03987886v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Nuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuna vu à travers le cinéma des jeunes Nunavimmiuts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nuna selon la jeunesse nunavimmiut: filmer son territoire et son environnement pour mieux se faire connaître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre d'Etudes Nordiques Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955351v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doing research with young Inuit and their teachers: The InterArctic research project in Greenland and Nunavik</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nuna vu à travers le cinéma des jeunes Nunavimmiuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Martina Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aviaq Reimer Olsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Week II 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OVSQ / UVSQ; Ministry of Europe and Foreign Affairs, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Centre d'Etudes Nordiques Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568133v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inuititude montante de la jeunesse nunavimmiut (Nunavik, Canada)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Doing research with young Inuit and their teachers: The InterArctic research project in Greenland and Nunavik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Huctin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Antomarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviaq Reimer Olsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inuit Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Arctic Week II 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OVSQ / UVSQ; Ministry of Europe and Foreign Affairs, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949344v1</w:t>
+                <w:t xml:space="preserve">hal-04568133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">We, young Inuit people from Nunavik</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'inuititude montante de la jeunesse nunavimmiut (Nunavik, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Inuit Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949321v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuna selon la jeunesse nunavimmiut: filmer son territoire et son environnement pour mieux se faire connaître</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">We, young Inuit people from Nunavik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Arctic Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04641782v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d’un monde commun aux vivants ? La valeur d’existence aux Kerguelen et au Nunavik</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In the the Eyes of Inuit and Cree Youth: Homeland Videos in Nunavik (Kuujjuarapik,Kangiqsujuaq, Whapmagoostui)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique van Tilbeurgh</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Martina Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le vivant dans la transition socio-écologique, de sa mise en débat à sa mise en recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Arctic Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969267v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 ans de construction d’une recherche collaborative autour du territoire des Nunavimmiut: avancées et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La construction d’un monde commun aux vivants ? La valeur d’existence aux Kerguelen et au Nunavik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du labex DRIIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseilles, France</w:t>
+              <w:t xml:space="preserve">Le vivant dans la transition socio-écologique, de sa mise en débat à sa mise en recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099119v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the the Eyes of Inuit and Cree Youth: Homeland Videos in Nunavik (Kuujjuarapik,Kangiqsujuaq, Whapmagoostui)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">10 ans de construction d’une recherche collaborative autour du territoire des Nunavimmiut: avancées et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thora Martina Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du labex DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968259v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuna aujourd’hui, entre inuititude et altérité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nuna selon la jeunesse nunavimmiut aujourd’hui : filmer son territoire pour mieux se faire connaître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Territoires et Territorialités autochtones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l'OHMi Nunavik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099126v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuna aujourd’hui. Atelier perceptions et représentations sociales de l’environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Well being from the land, looking, relating, shaping its indigenous identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel labex driihm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">International Congress of Arctic Social Sciences: People and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099124v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well being from the land, looking, relating, shaping its indigenous identity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nuna aujourd’hui. Atelier perceptions et représentations sociales de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Arctic Social Sciences: People and Place</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Umea, Sweden</w:t>
+              <w:t xml:space="preserve">Séminaire annuel labex driihm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918296v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing Nuna and Istchee : sharing the views of youth through short films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nuna aujourd’hui, entre inuititude et altérité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire Territoires et Territorialités autochtones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918289v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When youth narrate &amp;quot;istchee&amp;quot; and &amp;quot;Nuna&amp;quot; through short films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sharing Nuna and Istchee : sharing the views of youth through short films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Arctic Sociale Sciences: People and Place</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Umea, Sweden</w:t>
+              <w:t xml:space="preserve">Arctic change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918294v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication avec les communautés (films, photos, magazines, colloques, séminaires dans les villages, posters)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">When youth narrate &amp;quot;istchee&amp;quot; and &amp;quot;Nuna&amp;quot; through short films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Québec, Canada</w:t>
+              <w:t xml:space="preserve">International Congress of Arctic Sociale Sciences: People and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04640370v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUNA selon la jeunesse Nunavimmiut aujourd'hui: filmer son territoire pour mieux le conter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Communication avec les communautés (films, photos, magazines, colloques, séminaires dans les villages, posters)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gérin-Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwyneth Anne Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04640380v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuna selon la jeunesse nunavimmiut aujourd’hui : filmer son territoire pour mieux se faire connaître</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">NUNA selon la jeunesse Nunavimmiut aujourd'hui: filmer son territoire pour mieux le conter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thora Herrmann</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l'OHMi Nunavik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Québec, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099122v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuna selon la jeunesse Nunavimmiut aujourd’hui : filmer son territoire pour mieux le conter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Tursujuq : un parc national, plusieurs paysages ? celui des Inuits, des Cris et des visiteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thora Herrmann</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l'OHMI Nunavik</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099127v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tursujuq : un parc national, plusieurs paysages ? celui des Inuits, des Cris et des visiteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nuna selon la jeunesse Nunavimmiut aujourd’hui : filmer son territoire pour mieux le conter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Joliet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l'OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638910v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tursujuq : un parc national, plusieurs paysages ? celui des Inuits, des Cris et des visiteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche collaborative et projet PhotoVoice au Nunavik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NULL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceux qui regardent font le paysage : les habitants d’Umiujaq et le parc Tursujuq (Nunavik, Canada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’invention d’un « vide » : la péninsule septentrionale du Québec par la focale des cartes et des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Domont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DIALOG</w:t>
+              <w:t xml:space="preserve">Colloque International Vers une cartographie des lieux du Nord : mémoire, oubli, abandon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110256v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’invention d’un « vide » : la péninsule septentrionale du Québec par la focale des cartes et des paysages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Learning from Inuit self-imaging family, familiar and unfamiliar landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Domont</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Antomarchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Vers une cartographie des lieux du Nord : mémoire, oubli, abandon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">XVIIIe Inuit Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110250v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from Inuit self-imaging family, familiar and unfamiliar landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ceux qui regardent font le paysage : les habitants d’Umiujaq et le parc Tursujuq (Nunavik, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Antomarchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe Inuit Studies Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Washington, United States</w:t>
+              <w:t xml:space="preserve">Séminaire DIALOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110257v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'En-vert du Grand Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Cycle des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interest of landscape imagery in the creation of the Nunavik Tursujuq Park (Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale Mondes Polaires. Sciences environnementales et sciences sociales pour comprendre les changements observés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interest of aboriginal landscape imagery in the Tursujuq Park creation (Nunavik, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seventh International Congress of Arctic Social Sciences ICASS VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Akureyri (IS), Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinélégendes, Le mythe américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinélégendes, Le mythe américain : Délivrance de John Boorman présenté et suivi d'un débat avec Fabienne Joliet à la Maison des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilderness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinélégénde "Le mythe du Nouveau Monde"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un paysage du Grand Nord à partager ? Le &amp;quot; donné à voir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international, Inuit et Cris du Québec, gouvernance, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Into the wild: landscapes, the prism of Tremblant (Canada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'imaginaire paysager dans le processus de création du parc Guillaume Delisle (Nunavik, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">non renseigné</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, East Lansing (US), United States</w:t>
+              <w:t xml:space="preserve">Communication au XVIe Colloque Inuit "Imagining Inuit imagining"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Winnipeg (CAN), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729749v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers de nouveaux outils d'analyse visuelle des paysages viticoles ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Into the wild: landscapes, the prism of Tremblant (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 7ème congrès international des terroirs viticoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Nyon (CH), Suisse. pp.687- 692</w:t>
+              <w:t xml:space="preserve">non renseigné</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, East Lansing (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729815v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Trames Vertes : de la notion à la planification territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Vers de nouveaux outils d'analyse visuelle des paysages viticoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oulès-Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication colloque international " Paysage et projet de territoire : théories, méthodes, exemples. Des bilans européens aux projets maghrébins " (organisé par le CEGETAEO (Beni Mellal, Maroc) et le CARTA-ESO (Angers, France))</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Mellal (MAR), Maroc</w:t>
+              <w:t xml:space="preserve">Actes du 7ème congrès international des terroirs viticoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Nyon (CH), Suisse. pp.687- 692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729762v1</w:t>
+                <w:t xml:space="preserve">hal-00729815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imaginaire paysager dans le processus de création du parc Guillaume Delisle (Nunavik, Canada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les Trames Vertes : de la notion à la planification territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication au XVIe Colloque Inuit "Imagining Inuit imagining"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Winnipeg (CAN), Canada</w:t>
+              <w:t xml:space="preserve">Communication colloque international " Paysage et projet de territoire : théories, méthodes, exemples. Des bilans européens aux projets maghrébins " (organisé par le CEGETAEO (Beni Mellal, Maroc) et le CARTA-ESO (Angers, France))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Mellal (MAR), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729763v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire sur les systèmes alimentaires en deux volets : étique et émique (projet &amp;quot;Systèmes Alimentaires Sous Influence&amp;quot; SASI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7812,395 +7903,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les eaux de surface à Umiujaq, Nord du Québec : une ressource vitale menacée par des contaminants naturels et anthropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre du Labex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, En cours de Finalisation, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle présence du froid dans la photographie des Inuits du Nunavik (Nord du Québec) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Antomarchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le froid. Adaptation, production, effets, représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.251-262, 2018, coll. «Droit au Pôle », 9782760549241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuna aujourd’hui : Inuititude, altérité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Sepulveda et Glon (dir), Autochtonies : regards géographiques sur les territorialités et les territoires autochtones »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parc Tursujuq, un paysage à partager ? Le &amp;quot; donné à voir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Petit, J.G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nunavik, gouvernance, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.197-211, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8210,223 +8301,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research with Inuit Youth. Heritage, Change and Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Huctin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Antomarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umiujaq, regards inuit sur le paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Québec, pp.151, 2012, Imaginaire Nord Isberg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8573,51 +8664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar Ot&#237;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Geisler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joliet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13350" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691890v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.265" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04186171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14430/arctic77586" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rapinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032376" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Herrmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03135074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.732.0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02948392v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1088937X.2019.1578291" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aenishaenslin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2018.1542783" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2018.1517631" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chanteloup" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Hermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01826313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blouin-Gourbilli&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01548511v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9319" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729303v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wes Landon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bryan Burley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jacobs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038140ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01826329v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oul&#232;s-Berton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729756v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourbiliere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oul&#232;s-Berton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01826326v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gibaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-f00227" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171153v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Leurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsane Rousset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-b6481f" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-7c9faf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Birhy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pinel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Germain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lefranc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642316v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642312v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642196v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Coxam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cloutier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrier-Belleau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642194v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642199v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rapinski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03987886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642080v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02955351v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Hermann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Huctin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antomarchi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviaq Reimer Olsen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02949344v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02949321v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641782v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02969267v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02968259v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918294v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640370v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G&#233;rin-Lajoie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Anne Macmillan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099122v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099127v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638910v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638817v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791330v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110256v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110250v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Domont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antomarchi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729366v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729377v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutanceau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730100v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duchesne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toublanc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729763v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784511v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02976695v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824905v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729720v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568120v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337729v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joliet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar Ot&#237;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Geisler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13350" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04186171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14430/arctic77586" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rapinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032376" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05570179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azou Joliet-Bidet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25453" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Herrmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03135074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.732.0031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02948392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1088937X.2019.1578291" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aenishaenslin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2018.1542783" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2018.1517631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chanteloup" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Hermann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01548511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9319" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01826313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blouin-Gourbilli&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wes Landon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bryan Burley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730000v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jacobs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038140ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourbiliere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01826329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oul&#232;s-Berton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oul&#232;s-Berton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01826326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gibaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-f00227" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Leurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsane Rousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-b6481f" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-7c9faf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Birhy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Germain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lefranc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642322v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pinel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671872v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03987886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642194v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642196v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Coxam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cloutier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrier-Belleau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rapinski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642080v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641782v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02955351v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Hermann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568133v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Huctin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antomarchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviaq Reimer Olsen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02949344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02949321v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02968259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02969267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099119v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918296v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099126v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640370v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G&#233;rin-Lajoie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Anne Macmillan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638910v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099127v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638817v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791330v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110250v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Domont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110257v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antomarchi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729366v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutanceau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729365v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729341v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729763v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729815v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duchesne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729762v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toublanc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02976695v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824905v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729720v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337729v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>