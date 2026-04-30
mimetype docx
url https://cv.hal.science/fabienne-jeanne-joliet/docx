--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban emergence in inuit territory: impacts on the Nunavik socio-ecosystem</w:t>
+                <w:t xml:space="preserve">Le Projet de paysage dans la formation des paysagistes concepteurs : le tournant des années 1990 et la génération 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Natalia Escar Otín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.265⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691890v1</w:t>
+                <w:t xml:space="preserve">hal-05226366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Projet de paysage dans la formation des paysagistes concepteurs : le tournant des années 1990 et la génération 2000</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban emergence in inuit territory: impacts on the Nunavik socio-ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Escar Otín</w:t>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Geisler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356, pp.1 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226366v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un an de confinement – le temps des mesures et le temps ressenti des habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -426,77 +426,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory Video: One Contemporary Way for Cree and Inuit Adolescents to Relate to the Land in Nunavik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 76 (2), pp.192-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -524,252 +524,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Food Systems under Global Influence: The Case of Food, Health and Environment in Five Socio-Ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La rivière Magpie-Mutehekau shipu en personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Rapinski</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Azou Joliet-Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su15032376⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.25453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986342v1</w:t>
+                <w:t xml:space="preserve">hal-05570179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rivière Magpie-Mutehekau shipu en personne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+                <w:t xml:space="preserve">Local Food Systems under Global Influence: The Case of Food, Health and Environment in Five Socio-Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azou Joliet-Bidet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.2376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.25453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su15032376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570179v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAKUJUQ: Where Art and Science meet in Nunavik</w:t>
               </w:r>
@@ -781,64 +781,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -880,51 +880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur d’existence du monde vivant selon les Inuits du Nunavik et les Occidentaux aux Kerguelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -984,77 +984,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une démarche scientifique intégrative : l'exemple de l'Observatoire Hommes-milieux du Nunavik (Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1105,77 +1105,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spirits around us</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taqralik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Spring édition, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1200,77 +1200,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning and insights from a participatory photography project with Cree and Inuit about the land (Nunavik, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1438,77 +1438,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environment of the Nunavimmiut as seen through their own eyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1 - 21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1536,234 +1536,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land is Home</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Co-constructing research in an intercultural situation: the joint participation of Western researchers and the Inuit (Canada, Nunavik)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Th. Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air Inuit Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Printemps Spring Edition (Printemps Spring Edition), pp 20-23</w:t>
+              <w:t xml:space="preserve">Arctic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791322v1</w:t>
+                <w:t xml:space="preserve">hal-01791350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-constructing research in an intercultural situation: the joint participation of Western researchers and the Inuit (Canada, Nunavik)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Land is Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Air Inuit Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Printemps Spring Edition (Printemps Spring Edition), pp 20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791350v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages du Parc National Tursujuq dans le regard de ses habitants Inuit et Cris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1814,51 +1814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natures sauvages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55, pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1883,51 +1883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l'envers du Grand Blanc, le sens inuit du paysage : The Other Side of the Great White Cap, the Inuit Sense of Landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1946,243 +1946,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité est-elle un enjeu pour les habitants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La participation photographique des Inuit dans le développement touristique du parc national Tursujuq (Nunavik)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Cormier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+                <w:t xml:space="preserve">Claire Blouin-Gourbillière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes inuit. Inuit studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548511v1</w:t>
+                <w:t xml:space="preserve">hal-01826313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation photographique des Inuit dans le développement touristique du parc national Tursujuq (Nunavik)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La biodiversité est-elle un enjeu pour les habitants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Blouin-Gourbillière</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes inuit. Inuit studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826313v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragment of mythical naturalness in the Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Architecture Chinese review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2207,51 +2207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The silent language of artistic representations in landscape: Alentejo (Portugal), Yellowstone (USA) and Kaifeng (P.R. of China)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wes Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2315,51 +2315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mon paysage, ton paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Makivik Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.72-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2384,51 +2384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Wilderness, une manière de voir et d'Etre à la nature sauvage. Le prisme paysage de Tremblant (Québec)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2475,51 +2475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine paysager de Lac-Tremblant-Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gourbiliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2557,51 +2557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE PAYSAGE DE VIGNOBLE, UNE ANTITHESE DE NATURALITE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Oulès-Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2639,51 +2639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vigne, antithèse de naturalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oulès-Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2721,64 +2721,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages emblématiques de Lac-Tremblant-Nord, un patrimoine naturel et culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Blouin-Gourbillière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du Patrimoine Culturel de l'Amérique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2835,64 +2835,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminant diversity on Umiujaq territory, Nunavik, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2995,64 +2995,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsane Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3116,77 +3116,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAKUJUQ -Contribution of Arts for communicating Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3250,77 +3250,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches intégratives Humains-Milieux au Nunavik (Canada): approches conceptuelles, inscriptions temporelles et spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Birhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3388,277 +3388,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Takujuq – Partager l’art, ouvrir la recherche au Nunavik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+                <w:t xml:space="preserve">Projet SASI – Liens entre santé, alimentation et changements environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Germain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+                <w:t xml:space="preserve">Gaud Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642313v1</w:t>
+                <w:t xml:space="preserve">hal-04642322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SASI – Liens entre santé, alimentation et changements environnementaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Projet Takujuq – Partager l’art, ouvrir la recherche au Nunavik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsane Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642322v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet HYDECO-Umiujaq – Connexion, déconnexion et reconnexion, et aspects u visible et de l’invisible dans le bassin versant d’Umiujaq</w:t>
               </w:r>
@@ -3683,51 +3683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3765,64 +3765,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Nuna – Nuna ᓄᓇ, le territoire selon nunavimmiut : significations et pratiques du territoire, continuités, changements et adaptations, projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3873,77 +3873,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet U-Scan – contaminations dans le bassin versant d’Umiujaq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4024,64 +4024,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsane Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESSAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, U Bretagne Occidentale, Mar 2023, Brest, France</w:t>
@@ -4104,695 +4104,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SASI project : Links between health, food and environmental changes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">U-Scan project - contaminations in Umiujaq watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Veronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Carrier-Belleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution des travaux scientifiques de l'OHM Nunavik</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03987886v1</w:t>
+                <w:t xml:space="preserve">hal-04642196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takujuq project - to develop links between arts and science to facilitate the exchange of knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-Scan project - contaminations in Umiujaq watershed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">SASI project – Links between health, food and environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Carrier-Belleau</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642196v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuna project - Nuna ᓄᓇ, nunami according to the nunavimmiut: meanings and practices of territory, continuities, changes, adaptations, projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SASI project – Links between health, food and environmental changes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">SASI project : Links between health, food and environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution des travaux scientifiques de l'OHM Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642198v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03987886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Nuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4824,925 +4824,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuna selon la jeunesse nunavimmiut: filmer son territoire et son environnement pour mieux se faire connaître</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nuna vu à travers le cinéma des jeunes Nunavimmiuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Martina Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Centre d'Etudes Nordiques Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04641782v1</w:t>
+                <w:t xml:space="preserve">hal-02955351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuna vu à travers le cinéma des jeunes Nunavimmiuts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Doing research with young Inuit and their teachers: The InterArctic research project in Greenland and Nunavik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Huctin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Antomarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviaq Reimer Olsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre d'Etudes Nordiques Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Arctic Week II 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OVSQ / UVSQ; Ministry of Europe and Foreign Affairs, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955351v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doing research with young Inuit and their teachers: The InterArctic research project in Greenland and Nunavik</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'inuititude montante de la jeunesse nunavimmiut (Nunavik, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aviaq Reimer Olsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Week II 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OVSQ / UVSQ; Ministry of Europe and Foreign Affairs, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Inuit Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568133v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inuititude montante de la jeunesse nunavimmiut (Nunavik, Canada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">We, young Inuit people from Nunavik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inuit Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Arctic Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949344v1</w:t>
+                <w:t xml:space="preserve">hal-02949321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">We, young Inuit people from Nunavik</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nuna selon la jeunesse nunavimmiut: filmer son territoire et son environnement pour mieux se faire connaître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949321v1</w:t>
+                <w:t xml:space="preserve">hal-04641782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the the Eyes of Inuit and Cree Youth: Homeland Videos in Nunavik (Kuujjuarapik,Kangiqsujuaq, Whapmagoostui)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La construction d’un monde commun aux vivants ? La valeur d’existence aux Kerguelen et au Nunavik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thora Martina Hermann</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Le vivant dans la transition socio-écologique, de sa mise en débat à sa mise en recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968259v1</w:t>
+                <w:t xml:space="preserve">hal-02969267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d’un monde commun aux vivants ? La valeur d’existence aux Kerguelen et au Nunavik</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">10 ans de construction d’une recherche collaborative autour du territoire des Nunavimmiut: avancées et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le vivant dans la transition socio-écologique, de sa mise en débat à sa mise en recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du labex DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969267v1</w:t>
+                <w:t xml:space="preserve">hal-02099119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 ans de construction d’une recherche collaborative autour du territoire des Nunavimmiut: avancées et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">In the the Eyes of Inuit and Cree Youth: Homeland Videos in Nunavik (Kuujjuarapik,Kangiqsujuaq, Whapmagoostui)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Martina Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du labex DRIIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseilles, France</w:t>
+              <w:t xml:space="preserve">Arctic Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099119v1</w:t>
+                <w:t xml:space="preserve">hal-02968259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuna selon la jeunesse nunavimmiut aujourd’hui : filmer son territoire pour mieux se faire connaître</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nuna aujourd’hui, entre inuititude et altérité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l'OHMi Nunavik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Québec, France</w:t>
+              <w:t xml:space="preserve">Séminaire Territoires et Territorialités autochtones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099122v1</w:t>
+                <w:t xml:space="preserve">hal-02099126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well being from the land, looking, relating, shaping its indigenous identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Arctic Social Sciences: People and Place</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5767,64 +5754,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuna aujourd’hui. Atelier perceptions et représentations sociales de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel labex driihm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5843,752 +5830,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuna aujourd’hui, entre inuititude et altérité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sharing Nuna and Istchee : sharing the views of youth through short films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Territoires et Territorialités autochtones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Arctic change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099126v1</w:t>
+                <w:t xml:space="preserve">hal-01918289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing Nuna and Istchee : sharing the views of youth through short films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">When youth narrate &amp;quot;istchee&amp;quot; and &amp;quot;Nuna&amp;quot; through short films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Québec, Canada</w:t>
+              <w:t xml:space="preserve">International Congress of Arctic Sociale Sciences: People and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918289v1</w:t>
+                <w:t xml:space="preserve">hal-01918294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When youth narrate &amp;quot;istchee&amp;quot; and &amp;quot;Nuna&amp;quot; through short films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication avec les communautés (films, photos, magazines, colloques, séminaires dans les villages, posters)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gérin-Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thora Herrmann</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwyneth Anne Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Arctic Sociale Sciences: People and Place</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Umea, Sweden</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918294v1</w:t>
+                <w:t xml:space="preserve">hal-04640370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication avec les communautés (films, photos, magazines, colloques, séminaires dans les villages, posters)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Gérin-Lajoie</w:t>
+                <w:t xml:space="preserve">NUNA selon la jeunesse Nunavimmiut aujourd'hui: filmer son territoire pour mieux le conter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04640370v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUNA selon la jeunesse Nunavimmiut aujourd'hui: filmer son territoire pour mieux le conter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nuna selon la jeunesse nunavimmiut aujourd’hui : filmer son territoire pour mieux se faire connaître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l'OHMi Nunavik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04640380v1</w:t>
+                <w:t xml:space="preserve">hal-02099122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tursujuq : un parc national, plusieurs paysages ? celui des Inuits, des Cris et des visiteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nuna selon la jeunesse Nunavimmiut aujourd’hui : filmer son territoire pour mieux le conter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l'OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638910v1</w:t>
+                <w:t xml:space="preserve">hal-02099127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuna selon la jeunesse Nunavimmiut aujourd’hui : filmer son territoire pour mieux le conter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tursujuq : un parc national, plusieurs paysages ? celui des Inuits, des Cris et des visiteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thora Herrmann</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l'OHMI Nunavik</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099127v1</w:t>
+                <w:t xml:space="preserve">hal-04638910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tursujuq : un parc national, plusieurs paysages ? celui des Inuits, des Cris et des visiteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6626,51 +6626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche collaborative et projet PhotoVoice au Nunavik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NULL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6689,523 +6689,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’invention d’un « vide » : la péninsule septentrionale du Québec par la focale des cartes et des paysages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ceux qui regardent font le paysage : les habitants d’Umiujaq et le parc Tursujuq (Nunavik, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Domont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Vers une cartographie des lieux du Nord : mémoire, oubli, abandon</w:t>
+              <w:t xml:space="preserve">Séminaire DIALOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110250v1</w:t>
+                <w:t xml:space="preserve">hal-03110256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from Inuit self-imaging family, familiar and unfamiliar landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Antomarchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Inuit Studies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceux qui regardent font le paysage : les habitants d’Umiujaq et le parc Tursujuq (Nunavik, Canada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’invention d’un « vide » : la péninsule septentrionale du Québec par la focale des cartes et des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Domont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DIALOG</w:t>
+              <w:t xml:space="preserve">Colloque International Vers une cartographie des lieux du Nord : mémoire, oubli, abandon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110256v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'En-vert du Grand Blanc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The interest of landscape imagery in the creation of the Nunavik Tursujuq Park (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Cycle des Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">Conférence internationale Mondes Polaires. Sciences environnementales et sciences sociales pour comprendre les changements observés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729366v1</w:t>
+                <w:t xml:space="preserve">hal-00729377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interest of landscape imagery in the creation of the Nunavik Tursujuq Park (Canada)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The interest of aboriginal landscape imagery in the Tursujuq Park creation (Nunavik, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale Mondes Polaires. Sciences environnementales et sciences sociales pour comprendre les changements observés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris (FR), France</w:t>
+              <w:t xml:space="preserve">The Seventh International Congress of Arctic Social Sciences ICASS VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Akureyri (IS), Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729377v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interest of aboriginal landscape imagery in the Tursujuq Park creation (Nunavik, Canada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'En-vert du Grand Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh International Congress of Arctic Social Sciences ICASS VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Akureyri (IS), Iceland</w:t>
+              <w:t xml:space="preserve">Conférence Cycle des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729365v1</w:t>
+                <w:t xml:space="preserve">hal-00729366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinélégendes, Le mythe américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinélégendes, Le mythe américain : Délivrance de John Boorman présenté et suivi d'un débat avec Fabienne Joliet à la Maison des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7230,51 +7230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilderness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinélégénde "Le mythe du Nouveau Monde"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7299,51 +7299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un paysage du Grand Nord à partager ? Le &amp;quot; donné à voir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international, Inuit et Cris du Québec, gouvernance, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7362,394 +7362,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imaginaire paysager dans le processus de création du parc Guillaume Delisle (Nunavik, Canada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Into the wild: landscapes, the prism of Tremblant (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication au XVIe Colloque Inuit "Imagining Inuit imagining"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Winnipeg (CAN), Canada</w:t>
+              <w:t xml:space="preserve">non renseigné</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, East Lansing (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729763v1</w:t>
+                <w:t xml:space="preserve">hal-00729749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Into the wild: landscapes, the prism of Tremblant (Canada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vers de nouveaux outils d'analyse visuelle des paysages viticoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oulès-Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">non renseigné</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, East Lansing (US), United States</w:t>
+              <w:t xml:space="preserve">Actes du 7ème congrès international des terroirs viticoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Nyon (CH), Suisse. pp.687- 692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729749v1</w:t>
+                <w:t xml:space="preserve">hal-00729815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers de nouveaux outils d'analyse visuelle des paysages viticoles ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Trames Vertes : de la notion à la planification territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bouvier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 7ème congrès international des terroirs viticoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Nyon (CH), Suisse. pp.687- 692</w:t>
+              <w:t xml:space="preserve">Communication colloque international " Paysage et projet de territoire : théories, méthodes, exemples. Des bilans européens aux projets maghrébins " (organisé par le CEGETAEO (Beni Mellal, Maroc) et le CARTA-ESO (Angers, France))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Mellal (MAR), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729815v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Trames Vertes : de la notion à la planification territoriale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'imaginaire paysager dans le processus de création du parc Guillaume Delisle (Nunavik, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication colloque international " Paysage et projet de territoire : théories, méthodes, exemples. Des bilans européens aux projets maghrébins " (organisé par le CEGETAEO (Beni Mellal, Maroc) et le CARTA-ESO (Angers, France))</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Mellal (MAR), Maroc</w:t>
+              <w:t xml:space="preserve">Communication au XVIe Colloque Inuit "Imagining Inuit imagining"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Winnipeg (CAN), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729762v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7767,103 +7767,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire sur les systèmes alimentaires en deux volets : étique et émique (projet &amp;quot;Systèmes Alimentaires Sous Influence&amp;quot; SASI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7930,77 +7930,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les eaux de surface à Umiujaq, Nord du Québec : une ressource vitale menacée par des contaminants naturels et anthropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8042,64 +8042,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle présence du froid dans la photographie des Inuits du Nunavik (Nord du Québec) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Antomarchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le froid. Adaptation, production, effets, représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.251-262, 2018, coll. «Droit au Pôle », 9782760549241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8124,51 +8124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuna aujourd’hui : Inuititude, altérité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8210,51 +8210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parc Tursujuq, un paysage à partager ? Le &amp;quot; donné à voir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Petit, J.G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nunavik, gouvernance, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.197-211, 2010</w:t>
@@ -8315,77 +8315,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research with Inuit Youth. Heritage, Change and Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Huctin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Huctin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Antomarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8433,51 +8433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umiujaq, regards inuit sur le paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Québec, pp.151, 2012, Imaginaire Nord Isberg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8664,51 +8664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joliet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar Ot&#237;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Geisler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13350" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04186171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14430/arctic77586" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rapinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032376" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05570179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azou Joliet-Bidet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25453" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Herrmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03135074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.732.0031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02948392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1088937X.2019.1578291" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aenishaenslin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2018.1542783" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2018.1517631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chanteloup" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Hermann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01548511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9319" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01826313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blouin-Gourbilli&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wes Landon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bryan Burley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730000v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jacobs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038140ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourbiliere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01826329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oul&#232;s-Berton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oul&#232;s-Berton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01826326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gibaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-f00227" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Leurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsane Rousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-b6481f" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-7c9faf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Birhy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Germain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lefranc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642322v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pinel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671872v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03987886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642194v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642196v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Coxam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cloutier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrier-Belleau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rapinski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642080v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641782v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02955351v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Hermann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568133v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Huctin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antomarchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviaq Reimer Olsen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02949344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02949321v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02968259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02969267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099119v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918296v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099126v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640370v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G&#233;rin-Lajoie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Anne Macmillan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638910v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099127v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638817v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791330v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110250v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Domont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110257v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antomarchi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729366v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutanceau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729365v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729341v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729763v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729815v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duchesne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729762v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toublanc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02976695v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824905v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729720v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337729v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar Ot&#237;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Geisler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joliet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13350" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691890v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.265" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04186171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14430/arctic77586" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05570179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azou Joliet-Bidet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25453" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rapinski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032376" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Herrmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03135074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.732.0031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02948392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1088937X.2019.1578291" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aenishaenslin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2018.1542783" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2018.1517631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chanteloup" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Hermann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01826313v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blouin-Gourbilli&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01548511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9319" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wes Landon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bryan Burley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730000v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jacobs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038140ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourbiliere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01826329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oul&#232;s-Berton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oul&#232;s-Berton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01826326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gibaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-f00227" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Leurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsane Rousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-b6481f" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-7c9faf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Birhy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pinel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Germain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lefranc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671872v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642196v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Coxam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cloutier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrier-Belleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642198v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rapinski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642199v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03987886v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642080v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02955351v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Hermann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Huctin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antomarchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviaq Reimer Olsen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02949344v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02949321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641782v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02969267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02968259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918296v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G&#233;rin-Lajoie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Anne Macmillan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640380v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099122v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099127v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638910v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638817v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791330v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110256v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110257v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antomarchi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Domont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutanceau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729365v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729366v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729341v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729815v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duchesne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729762v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toublanc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729763v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02976695v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824905v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729720v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337729v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>