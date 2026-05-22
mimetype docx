--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -524,252 +524,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rivière Magpie-Mutehekau shipu en personne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Food Systems under Global Influence: The Case of Food, Health and Environment in Five Socio-Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azou Joliet-Bidet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Rapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.25453⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.2376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15032376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570179v1</w:t>
+                <w:t xml:space="preserve">hal-03986342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Food Systems under Global Influence: The Case of Food, Health and Environment in Five Socio-Ecosystems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thora Herrmann</w:t>
+                <w:t xml:space="preserve">La rivière Magpie-Mutehekau shipu en personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Azou Joliet-Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (3), pp.2376. </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su15032376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.25453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986342v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAKUJUQ: Where Art and Science meet in Nunavik</w:t>
               </w:r>
@@ -874,252 +874,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur d’existence du monde vivant selon les Inuits du Nunavik et les Occidentaux aux Kerguelen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une démarche scientifique intégrative : l'exemple de l'Observatoire Hommes-milieux du Nunavik (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Bhiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.732.0031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Scientific observatories Environments/Societies, new challenges, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18713/JIMIS-120620-6-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135074v1</w:t>
+                <w:t xml:space="preserve">hal-02905692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une démarche scientifique intégrative : l'exemple de l'Observatoire Hommes-milieux du Nunavik (Canada)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La valeur d’existence du monde vivant selon les Inuits du Nunavik et les Occidentaux aux Kerguelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique van Tilbeurgh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Scientific observatories Environments/Societies, new challenges, </w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°732 (2), pp.31-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18713/JIMIS-120620-6-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ag.732.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905692v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spirits around us</w:t>
               </w:r>
@@ -4354,320 +4354,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SASI project – Links between health, food and environmental changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuna project - Nuna ᓄᓇ, nunami according to the nunavimmiut: meanings and practices of territory, continuities, changes, adaptations, projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642198v1</w:t>
+                <w:t xml:space="preserve">hal-04642199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuna project - Nuna ᓄᓇ, nunami according to the nunavimmiut: meanings and practices of territory, continuities, changes, adaptations, projections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+                <w:t xml:space="preserve">SASI project – Links between health, food and environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642199v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SASI project : Links between health, food and environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rapinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5331,51 +5331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’un monde commun aux vivants ? La valeur d’existence aux Kerguelen et au Nunavik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vivant dans la transition socio-écologique, de sa mise en débat à sa mise en recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5653,519 +5653,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well being from the land, looking, relating, shaping its indigenous identity</w:t>
+                <w:t xml:space="preserve">Nuna aujourd’hui. Atelier perceptions et représentations sociales de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Arctic Social Sciences: People and Place</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Umea, Sweden</w:t>
+              <w:t xml:space="preserve">Séminaire annuel labex driihm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918296v1</w:t>
+                <w:t xml:space="preserve">hal-02099124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuna aujourd’hui. Atelier perceptions et représentations sociales de l’environnement</w:t>
+                <w:t xml:space="preserve">Well being from the land, looking, relating, shaping its indigenous identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel labex driihm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">International Congress of Arctic Social Sciences: People and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099124v1</w:t>
+                <w:t xml:space="preserve">hal-01918296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing Nuna and Istchee : sharing the views of youth through short films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication avec les communautés (films, photos, magazines, colloques, séminaires dans les villages, posters)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gérin-Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwyneth Anne Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic change</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918289v1</w:t>
+                <w:t xml:space="preserve">hal-04640370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When youth narrate &amp;quot;istchee&amp;quot; and &amp;quot;Nuna&amp;quot; through short films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharing Nuna and Istchee : sharing the views of youth through short films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Herrmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Arctic Sociale Sciences: People and Place</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Umea, Sweden</w:t>
+              <w:t xml:space="preserve">Arctic change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918294v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication avec les communautés (films, photos, magazines, colloques, séminaires dans les villages, posters)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
+                <w:t xml:space="preserve">When youth narrate &amp;quot;istchee&amp;quot; and &amp;quot;Nuna&amp;quot; through short films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Québec, Canada</w:t>
+              <w:t xml:space="preserve">International Congress of Arctic Sociale Sciences: People and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04640370v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUNA selon la jeunesse Nunavimmiut aujourd'hui: filmer son territoire pour mieux le conter</w:t>
               </w:r>
@@ -7767,51 +7767,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire sur les systèmes alimentaires en deux volets : étique et émique (projet &amp;quot;Systèmes Alimentaires Sous Influence&amp;quot; SASI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7819,51 +7819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8664,51 +8664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar Ot&#237;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Geisler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joliet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13350" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691890v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.265" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04186171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14430/arctic77586" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05570179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azou Joliet-Bidet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25453" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rapinski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032376" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Herrmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03135074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.732.0031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02948392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1088937X.2019.1578291" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aenishaenslin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2018.1542783" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2018.1517631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chanteloup" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Hermann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01826313v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blouin-Gourbilli&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01548511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9319" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wes Landon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bryan Burley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730000v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jacobs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038140ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourbiliere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01826329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oul&#232;s-Berton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oul&#232;s-Berton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01826326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gibaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-f00227" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Leurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsane Rousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-b6481f" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-7c9faf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Birhy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pinel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Germain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lefranc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671872v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642196v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Coxam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cloutier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrier-Belleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642198v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rapinski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642199v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03987886v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642080v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02955351v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Hermann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Huctin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antomarchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviaq Reimer Olsen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02949344v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02949321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641782v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02969267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02968259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918296v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G&#233;rin-Lajoie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Anne Macmillan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640380v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099122v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099127v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638910v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638817v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791330v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110256v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110257v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antomarchi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Domont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutanceau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729365v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729366v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729341v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729815v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duchesne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729762v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toublanc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729763v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02976695v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824905v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729720v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337729v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar Ot&#237;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Geisler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joliet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13350" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691890v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.265" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04186171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14430/arctic77586" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rapinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032376" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05570179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azou Joliet-Bidet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25453" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Herrmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03135074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.732.0031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02948392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1088937X.2019.1578291" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aenishaenslin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2018.1542783" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2018.1517631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chanteloup" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Hermann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01826313v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blouin-Gourbilli&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01548511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9319" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wes Landon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bryan Burley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730000v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jacobs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038140ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourbiliere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01826329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oul&#232;s-Berton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oul&#232;s-Berton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01826326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gibaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-f00227" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Leurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsane Rousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-b6481f" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-7c9faf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Birhy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pinel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Germain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lefranc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671872v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642196v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Coxam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cloutier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrier-Belleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642199v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642198v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rapinski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03987886v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642080v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02955351v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Hermann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Huctin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antomarchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviaq Reimer Olsen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02949344v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02949321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641782v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02969267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02968259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640370v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G&#233;rin-Lajoie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Anne Macmillan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918289v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640380v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099122v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099127v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638910v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638817v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791330v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110256v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110257v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antomarchi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Domont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutanceau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729365v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729366v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729341v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729815v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duchesne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729762v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toublanc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729763v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02976695v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824905v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729720v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337729v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>