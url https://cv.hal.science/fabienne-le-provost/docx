--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -739,291 +739,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMARQ'LAIT -Identification of biomarkers in milk to monitor the nutritional status of dairy cows</w:t>
+                <w:t xml:space="preserve">Sorted stem/progenitor epithelial cells of pubertal bovine mammary gland present limited potential to reconstitute an organised mammary epithelium after transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gele</w:t>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 94, pp.271-284. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art20-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802821v1</w:t>
+                <w:t xml:space="preserve">hal-04746222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorted stem/progenitor epithelial cells of pubertal bovine mammary gland present limited potential to reconstitute an organised mammary epithelium after transplantation</w:t>
+                <w:t xml:space="preserve">BIOMARQ'LAIT -Identification of biomarkers in milk to monitor the nutritional status of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Finot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+                <w:t xml:space="preserve">Marine Gele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (10), </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.271-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art20-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746222v1</w:t>
+                <w:t xml:space="preserve">hal-04802821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation and gene expression changes in mouse mammary tissue during successive lactations: part I – the impact of inflammation</w:t>
               </w:r>
@@ -1673,278 +1673,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feed restriction on dairy cow milk production: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Leduc</w:t>
+                <w:t xml:space="preserve">Epigenetics: New Insights into Mammary Gland Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elitsa Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Souchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Gelé</w:t>
+                <w:t xml:space="preserve">Cathy Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skab130⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12020231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318555v1</w:t>
+                <w:t xml:space="preserve">hal-03197689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics: New Insights into Mammary Gland Biology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+                <w:t xml:space="preserve">Effect of feed restriction on dairy cow milk production: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Hue-Beauvais</w:t>
+                <w:t xml:space="preserve">Marine Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (2), pp.231. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (7), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes12020231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skab130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03197689v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico identification of variations in microRNAs with a potential impact on dairy traits using whole ruminant genome SNP datasets</w:t>
               </w:r>
@@ -2077,51 +2077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épigénétique et la construction du phénotype chez le bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2202,103 +2202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic DNA PCR analysis to assess xenograft development in mouse mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (4), pp.219-222. </w:t>
@@ -2464,295 +2464,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RumimiR: a detailed microRNA database focused on ruminant species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Holstein and Normande whole milk miRNomes highlights breed specificities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+                <w:t xml:space="preserve">Arlette Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/database/baz099⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.20345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56690-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627384v1</w:t>
+                <w:t xml:space="preserve">hal-02627434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Holstein and Normande whole milk miRNomes highlights breed specificities.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RumimiR: a detailed microRNA database focused on ruminant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.20345. </w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56690-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/database/baz099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627434v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puberty is a critical window for the impact of diet on mammary gland development in the rabbit</w:t>
               </w:r>
@@ -2911,51 +2911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3268,278 +3268,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of the goat genome using next generation sequencing of microRNA expressed by the lactating mammary gland: comparison of three approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+                <w:t xml:space="preserve">No effect of an elevated miR-30b level in mouse milk on its level in pup tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, pp.285. </w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.26-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1471-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1017212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194123v1</w:t>
+                <w:t xml:space="preserve">hal-01194167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No effect of an elevated miR-30b level in mouse milk on its level in pup tissues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Castille</w:t>
+                <w:t xml:space="preserve">Annotation of the goat genome using next generation sequencing of microRNA expressed by the lactating mammary gland: comparison of three approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (1), pp.26-29. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1017212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1471-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194167v1</w:t>
+                <w:t xml:space="preserve">hal-01194123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food deprivation affects the miRNome in the lactating goat mammary gland</w:t>
               </w:r>
@@ -6124,380 +6124,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenèse des mammifères : la révolution lentivirale.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and temporal down-regulation of transgene expression using the TRSID-silencer in mice: Application to Prnp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Morgenthaler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+                <w:t xml:space="preserve">Micaela Gallozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Laude</w:t>
+                <w:t xml:space="preserve">Pauline Decaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Le Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 582 (15), pp.2219-2224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2008.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664751v1</w:t>
+                <w:t xml:space="preserve">hal-02667679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal down-regulation of transgene expression using the TRSID-silencer in mice: Application to Prnp</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine K. Le Roux</w:t>
+                <w:t xml:space="preserve">Transgenèse des mammifères : la révolution lentivirale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Morgenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.351-359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667679v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prnp knockdown in transgenic mice using RNA interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Gallozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Le Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Morgenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transgenic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (5), pp.783-791. </w:t>
@@ -6560,51 +6560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goat PRND expression pattern suggests its involvement in early sex differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayhan Kocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Gallozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7267,230 +7267,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative FLJ20436 gene characterisation in goat. Observed ubiquitous expression in goat and transgenic mice allowed to restrict the location of an hypothesised insulator element.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and expression of goat GLYCAM1 gene: lactogenic-dependent expression in ruminant mammary gland and interspecies conservation of the proximal promoter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mata</w:t>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sead Taourit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+                <w:t xml:space="preserve">Hélène Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 321, pp.137-144</w:t>
+              <w:t xml:space="preserve">, 2003, 313, pp.83-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682997v1</w:t>
+                <w:t xml:space="preserve">hal-02669892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and expression of goat GLYCAM1 gene: lactogenic-dependent expression in ruminant mammary gland and interspecies conservation of the proximal promoter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Putative FLJ20436 gene characterisation in goat. Observed ubiquitous expression in goat and transgenic mice allowed to restrict the location of an hypothesised insulator element.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Taourit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 313, pp.83-89</w:t>
+              <w:t xml:space="preserve">, 2003, 321, pp.137-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669892v1</w:t>
+                <w:t xml:space="preserve">hal-02682997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time RT-PCR and cDNA macroarray to study the impact of the genetic polymorphism at the $\alpha_{s1}$-casein locus on the expression of genes in the goat mammary gland during lactation</w:t>
               </w:r>
@@ -7610,64 +7610,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putative FLJ20436 gene characterisation in goat. Observed ubiquitous expression in goat and transgenic mice allowed to restrict the location of an hypothesised insulator element.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sead Taourit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9192,51 +9192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Milk Genomics Consortium (IMGC) Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Milk Genomics Consortium, Davis, CA, USA, Sep 2023, Cork, Ireland</w:t>
@@ -9384,467 +9384,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction affects protein and microRNA levels in dairy cows' milk</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bianchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucile Herve</w:t>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t>
+              <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318595v1</w:t>
+                <w:t xml:space="preserve">hal-04823848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t>
+                <w:t xml:space="preserve">Feed restriction affects protein and microRNA levels in dairy cows' milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Delbès</w:t>
+                <w:t xml:space="preserve">L Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823848v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de la méthylation de l'ADN dans les lactations successives et l'inflammation mammaire</w:t>
+                <w:t xml:space="preserve">Effet de l'inflammation sur les marques épigénétiques et leur persistance au cours des lactations successives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elitsa Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cathy Hue-Beauvais</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wébinaire Galactinnov</w:t>
+              <w:t xml:space="preserve">épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Congrès en ligne (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727230v1</w:t>
+                <w:t xml:space="preserve">hal-03727222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'inflammation sur les marques épigénétiques et leur persistance au cours des lactations successives</w:t>
+                <w:t xml:space="preserve">Implication de la méthylation de l'ADN dans les lactations successives et l'inflammation mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elitsa Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">épiPhase</w:t>
+              <w:t xml:space="preserve">Wébinaire Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Congrès en ligne (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727222v1</w:t>
+                <w:t xml:space="preserve">hal-03727230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une restriction alimentaire sur les miRNome et protéome du lait chez la vache laitière</w:t>
               </w:r>
@@ -9968,51 +9968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk metabolites: A novel noninvasive approach to assess energy balance in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10199,355 +10199,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RumimiR: a detailed microRNA database focused on ruminant species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bardou</w:t>
+                <w:t xml:space="preserve">Répercussions d’un stress alimentaire sur la lactation chez les ruminants laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">XVIIIe journée transversalité Glande Mammaire Lait (GML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738039v1</w:t>
+                <w:t xml:space="preserve">hal-02375172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répercussions d’un stress alimentaire sur la lactation chez les ruminants laitiers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Gelé</w:t>
+                <w:t xml:space="preserve">RumimiR: a detailed microRNA database focused on ruminant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe journée transversalité Glande Mammaire Lait (GML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375172v1</w:t>
+                <w:t xml:space="preserve">hal-02738039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-specific genomic DNA PCR analysis allows to assess the graft development in mouse xenotransplanted mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe journée transversalité Glande Mammaire Lait (GML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
@@ -10917,51 +10917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11243,221 +11243,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microARN dans le lait maternel</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact des microARNs sur la lactation et la régulation nutritionnelle de leur expression dans la glande mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.25 slides</w:t>
+              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602288v1</w:t>
+                <w:t xml:space="preserve">hal-02795094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des microARNs sur la lactation et la régulation nutritionnelle de leur expression dans la glande mammaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les microARN dans le lait maternel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.25 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795094v1</w:t>
+                <w:t xml:space="preserve">hal-01602288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary gland microRNAs: nutriregulation, function, fate in milk</w:t>
               </w:r>
@@ -11700,415 +11700,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and comparison of lactating mouse and bovine mammary gland miRNomes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La souris : un modèle aux nombreux atouts pour l’étude de la glande mammaire et ses cellules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lucca, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">12. Journées de l’Animation Transversale « Glande Mammaire, lait »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193894v1</w:t>
+                <w:t xml:space="preserve">hal-01194168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La souris : un modèle aux nombreux atouts pour l’étude de la glande mammaire et ses cellules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterisation and comparison of lactating mouse and bovine mammary gland miRNomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de l’Animation Transversale « Glande Mammaire, lait »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France. 1 p</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lucca, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194168v1</w:t>
+                <w:t xml:space="preserve">hal-01193894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiRNAs profile of cutaneous melanoma undergoing complete spontaneous regression in MeLiM pigs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the miRNAs involved in adult mammary gland development and function : the example of miR-30b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. World Congress of Melanoma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Hamburg, Germany. pp.46-47</w:t>
+              <w:t xml:space="preserve">Symposium RNAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France. 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003343v1</w:t>
+                <w:t xml:space="preserve">hal-01001306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the miRNAs involved in adult mammary gland development and function : the example of miR-30b</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MiRNAs profile of cutaneous melanoma undergoing complete spontaneous regression in MeLiM pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-T. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-S. Chiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium RNAs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France. 44 p</w:t>
+              <w:t xml:space="preserve">8. World Congress of Melanoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Hamburg, Germany. pp.46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001306v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of microRNAs involved in the spontaneous regresssion of cutaneous melanoma in pigs</w:t>
               </w:r>
@@ -12476,277 +12476,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PrP and Shadoo are required for trophoblastic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pailhoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ikrame Naciri</w:t>
+                <w:t xml:space="preserve">Samira Makhzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t>
+              <w:t xml:space="preserve">International Prion Congress Prion 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193796v1</w:t>
+                <w:t xml:space="preserve">hal-01189784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrP and Shadoo are required for trophoblastic development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+                <w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Makhzami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+                <w:t xml:space="preserve">Ikrame Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Prion Congress Prion 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189784v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over-expression of miR-30b provokes mammary gland development defect</w:t>
               </w:r>
@@ -13295,290 +13295,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs in normal mammary gland development</w:t>
+                <w:t xml:space="preserve">Les microARN : sont-ils importants pour le fonctionnement de la glande mammaire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Newport, United States</w:t>
+              <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193744v1</w:t>
+                <w:t xml:space="preserve">hal-01193742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microARN : sont-ils importants pour le fonctionnement de la glande mammaire?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MicroRNAs involvement in the development of the mouse mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nezha Sdassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licia Silveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
+              <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Salve Regina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193742v1</w:t>
+                <w:t xml:space="preserve">hal-01193682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs involvement in the development of the mouse mammary gland</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MicroRNAs in normal mammary gland development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Salve Regina, United States</w:t>
+              <w:t xml:space="preserve">, 2009, Newport, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193682v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rspo1 is essential to normal mammary gland development</w:t>
               </w:r>
@@ -13741,51 +13741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Salve Regina, United States. 1 p</w:t>
@@ -14252,277 +14252,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtention et utilisation d'un panel de souris transgéniques dédié à l'analyse des souches de prions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Soulier</w:t>
+                <w:t xml:space="preserve">Évaluation du rôle des gènes R-spondin au cours du développement de la glande mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Buscara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">2. Journées de restitution des projets financés sur crédits Incitatifs en 2006 et 2007 du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755934v1</w:t>
+                <w:t xml:space="preserve">hal-01891741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du rôle des gènes R-spondin au cours du développement de la glande mammaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jose Costa</w:t>
+                <w:t xml:space="preserve">Obtention et utilisation d'un panel de souris transgéniques dédié à l'analyse des souches de prions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle G. Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de restitution des projets financés sur crédits Incitatifs en 2006 et 2007 du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891741v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude transcriptomique comparative du cerveau de souris FVB/N sauvages et invalidées au locus Prnp.</w:t>
               </w:r>
@@ -14547,51 +14547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle G. Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16007,277 +16007,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic activation of b-catenin signaling in differentiated mammary secretory cells induces transdifferentiation and squamous metaplasias.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Myoshi</w:t>
+                <w:t xml:space="preserve">The Wnt/beta-catenin pathway in cell specification and tumorigenesis: a genetic approach modeling human prostate cancer in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Shillingford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gounari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. von Boehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Think Tank 2001 Intramural Retreat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Chantilly, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Bar Harbor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Inconnu, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829641v1</w:t>
+                <w:t xml:space="preserve">hal-02829671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wnt/beta-catenin pathway in cell specification and tumorigenesis: a genetic approach modeling human prostate cancer in mice.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Miyoshi</w:t>
+                <w:t xml:space="preserve">Somatic activation of b-catenin signaling in differentiated mammary secretory cells induces transdifferentiation and squamous metaplasias.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Myoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Shillingford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gounari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. von Boehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bar Harbor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Inconnu, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Breast Cancer Think Tank 2001 Intramural Retreat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Chantilly, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829671v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilized beta-catenin induces transdifferentiation of mammary epithelium and formation of squamous metaplasias.</w:t>
               </w:r>
@@ -17848,103 +17848,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des éléments cellulaires des sécrétions lactées transférables de la mère à la progéniture chez la vache, la chèvre et la truie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Burtey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.68, Résumés des crédits incitatifs - JAS 2022</w:t>
@@ -18098,90 +18098,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de la transplantation hétérologue pour la caractérisation des cellules souches mammaires bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18486,51 +18486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of inflammation on epigenetic markers in the lactating mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elitsa Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18611,51 +18611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métabolites du lait, nouvelle piste non invasive pour détecter le déficit énergétique de la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18736,103 +18736,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des cellules souches adultes et des cellules progénitrices dans le développement épithélial mammaire à la puberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem-Phase. Première rencontre du réseau Phase sur les cellules souches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Bron, France. 2019</w:t>
@@ -18913,51 +18913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. , Annual Meeting of the European Association for Animal Production, 2019, LXX Annual Meeting of the European Federation of Animal Science</w:t>
@@ -18986,103 +18986,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de la transplantation hétérologue pour la caractérisation des cellules souches mammaires bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
@@ -19111,90 +19111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet BioMarq’Lait : Identification dans le lait de biomarqueurs pour le monitoring du statut nutritionnel de la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19249,103 +19249,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delineating the MaSC/progenitors committed to the development in the bovine mammary gland at puberty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Barga, Italy. 2018</w:t>
@@ -19551,51 +19551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Tours, France. 2018</w:t>
@@ -19618,277 +19618,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation et premiers résultats du programme 1000 génomes caprins : VarGoats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Talouarn</w:t>
+                <w:t xml:space="preserve">Milk microRNA composition depends on dairy cow breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t>
+              <w:t xml:space="preserve">15. International Symposium on Milk Genomics and Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Sacramento, United States. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817570v1</w:t>
+                <w:t xml:space="preserve">hal-02790034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk microRNA composition depends on dairy cow breed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Barbey</w:t>
+                <w:t xml:space="preserve">Présentation et premiers résultats du programme 1000 génomes caprins : VarGoats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Talouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on Milk Genomics and Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Sacramento, United States. , 2018</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790034v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDI (Multilevel Data Integration): Intégration de données hétérogènes incluant des données «omiques»</w:t>
               </w:r>
@@ -20834,51 +20834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics and biosynthesis in milk proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20981,51 +20981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des régions non codantes à l'épigénétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La révolution génomique animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Agricole, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21745,51 +21745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340463v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Freisa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiu Mun Man" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.70066" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruce German" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mills" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art20-GB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296614" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laubier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215633" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215620" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oliveira Correia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21804-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hue-Beauvais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K B&#233;bin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gardan-Salmon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maupin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.17.476562" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318555v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gel&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab130" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020231" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371440v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98639-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0125" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620652v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chervet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5987-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz099" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56690-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Houtia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.91" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627428v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.03.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185511" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632486v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Polyte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ehanno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162566" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194123v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1471-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194167v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1017212" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630964v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140111" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193833v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091938" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ying Chu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12243" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HW3ZBRMG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Doridot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rigourd" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;harts" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.202994" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019559v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha N. Sdassi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045727" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999993v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young Young" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041959" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Polyte Polyte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.11.021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HLS4VBN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000156v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.049" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8FRXJZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal M. Khalife" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Halliez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023253" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999855v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L. Lefevre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4034" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lillico" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Whitelaw" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2009.11.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSVKC2WZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339362v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.12773" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193445v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-448" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Sdassi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia L. Silveri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. Costa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-149" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662033v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-009-9247-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z0X1JZRJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668133v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pecorini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Delpal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Truchet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Baldi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0873-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0M2MS7H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193399v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.09.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193559v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pechoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.10.104" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664751v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667679v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Gallozzi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decaunes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.05.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LNPL7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-008-9179-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08BBF2C587B75C38A7BB368648A4865E7ABC6FA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661672v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Pinheiro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21066" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659129v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667370v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Hudrisier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.05.060" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659860v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900630v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Silveri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006026" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674020v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miyoshi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bierie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Robinson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682997v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Taourit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669892v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900521v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003032" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973812v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681470v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riedlinger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Yim" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedict" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Gonzalez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684397v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894338v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oustry-Vaiman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000121" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686092v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oustry-Vaiman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Cribiu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685426v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Furet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690373v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lkhider" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delpal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685736v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685947v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;pingle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705067v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaye" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708014v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nocart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814808v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Mills" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227272v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227375v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouleye Sidibe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727230v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727222v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318564v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leduc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812528v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738039v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375172v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375174v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734420v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789940v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734423v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737610v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786206v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800225v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602288v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795094v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602282v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193908v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741241v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193894v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194168v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003343v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. Yang" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S. Chiang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001306v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019887v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Shien Chiang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ting Yang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019524v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001041v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193896v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189784v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190233v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001304v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange M.-A. Deugnier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000645v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001042v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193642v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193744v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193742v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193682v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jouannet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842098v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193687v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193598v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscara" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193746v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193690v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751098v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupriez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755934v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891741v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753332v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752936v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Petridou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832875v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabanon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Costa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827262v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829135v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Seely" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763921v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764107v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763483v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762850v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760199v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Shillingford" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gounari" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bronson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829641v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Myoshi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. von Boehmer" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829671v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832787v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768875v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pietu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770227v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seely" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elalouf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769391v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835141v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Degas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765863v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lohner" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Cals" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835538v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842032v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836367v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777942v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772380v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778049v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand-Lorans" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852362v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fraslin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716605v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716640v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769579v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046534v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786407v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734945v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736191v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791174v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789960v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817570v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790034v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739379v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807806v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838639v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844871v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906536v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319555294" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31143-2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193745v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cba Whitelaw" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kolb" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/food+science/book/978-1-4614-4713-9" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4714-6" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193631v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820214v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787703v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786348v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789839v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790085v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789614v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340463v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Freisa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiu Mun Man" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.70066" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruce German" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mills" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296614" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art20-GB" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laubier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215633" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215620" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oliveira Correia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21804-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hue-Beauvais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K B&#233;bin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gardan-Salmon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maupin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.17.476562" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020231" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318555v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gel&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371440v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98639-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0125" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620652v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chervet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5987-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627434v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56690-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz099" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Houtia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.91" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627428v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.03.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185511" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632486v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Polyte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ehanno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162566" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1017212" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1471-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630964v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140111" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193833v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091938" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ying Chu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12243" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HW3ZBRMG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Doridot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rigourd" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;harts" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.202994" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019559v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha N. Sdassi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045727" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999993v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young Young" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041959" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Polyte Polyte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.11.021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HLS4VBN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000156v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.049" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8FRXJZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal M. Khalife" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Halliez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023253" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999855v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L. Lefevre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4034" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lillico" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Whitelaw" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2009.11.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSVKC2WZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339362v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.12773" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193445v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-448" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Sdassi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia L. Silveri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. Costa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-149" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662033v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-009-9247-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z0X1JZRJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668133v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pecorini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Delpal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Truchet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Baldi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0873-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0M2MS7H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193399v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.09.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193559v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pechoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.10.104" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667679v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Gallozzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decaunes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.05.014" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LNPL7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664751v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-008-9179-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08BBF2C587B75C38A7BB368648A4865E7ABC6FA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661672v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Pinheiro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21066" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659129v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667370v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Hudrisier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.05.060" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659860v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900630v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Silveri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006026" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674020v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miyoshi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bierie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Robinson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669892v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Taourit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900521v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003032" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973812v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681470v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riedlinger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Yim" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedict" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Gonzalez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684397v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894338v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oustry-Vaiman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000121" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686092v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oustry-Vaiman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Cribiu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685426v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Furet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690373v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lkhider" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delpal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685736v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685947v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;pingle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705067v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaye" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708014v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nocart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814808v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Mills" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227272v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227375v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouleye Sidibe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727222v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727230v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318564v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leduc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812528v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375172v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738039v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375174v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734420v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789940v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734423v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737610v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786206v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800225v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795094v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602288v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602282v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193908v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741241v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194168v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193894v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001306v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003343v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. Yang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S. Chiang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019887v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Shien Chiang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ting Yang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019524v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001041v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193896v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189784v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190233v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001304v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange M.-A. Deugnier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000645v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001042v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193642v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193742v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193682v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jouannet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193744v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842098v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193687v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193598v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscara" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193746v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193690v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751098v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupriez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891741v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755934v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753332v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752936v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Petridou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832875v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabanon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Costa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827262v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829135v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Seely" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763921v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764107v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763483v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762850v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760199v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Shillingford" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gounari" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bronson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829671v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829641v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Myoshi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. von Boehmer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832787v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768875v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pietu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770227v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seely" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elalouf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769391v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835141v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Degas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765863v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lohner" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Cals" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835538v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842032v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836367v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777942v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772380v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778049v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand-Lorans" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852362v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fraslin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716605v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716640v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769579v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046534v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786407v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734945v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736191v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791174v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789960v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790034v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817570v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739379v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807806v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838639v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844871v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906536v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319555294" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31143-2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193745v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cba Whitelaw" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kolb" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/food+science/book/978-1-4614-4713-9" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4714-6" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193631v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820214v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787703v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786348v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789839v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790085v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789614v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>