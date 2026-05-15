--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -2464,295 +2464,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Holstein and Normande whole milk miRNomes highlights breed specificities.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RumimiR: a detailed microRNA database focused on ruminant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Leduc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56690-7⟩</w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/baz099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627434v1</w:t>
+                <w:t xml:space="preserve">hal-02627384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RumimiR: a detailed microRNA database focused on ruminant species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Holstein and Normande whole milk miRNomes highlights breed specificities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.20345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/database/baz099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56690-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627384v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puberty is a critical window for the impact of diet on mammary gland development in the rabbit</w:t>
               </w:r>
@@ -3268,412 +3268,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No effect of an elevated miR-30b level in mouse milk on its level in pup tissues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Castille</w:t>
+                <w:t xml:space="preserve">Food deprivation affects the miRNome in the lactating goat mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1017212⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194167v1</w:t>
+                <w:t xml:space="preserve">hal-02630964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of the goat genome using next generation sequencing of microRNA expressed by the lactating mammary gland: comparison of three approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+                <w:t xml:space="preserve">No effect of an elevated miR-30b level in mouse milk on its level in pup tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.26-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1017212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1471-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01194123v1</w:t>
+                <w:t xml:space="preserve">hal-01194167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food deprivation affects the miRNome in the lactating goat mammary gland</w:t>
+                <w:t xml:space="preserve">Annotation of the goat genome using next generation sequencing of microRNA expressed by the lactating mammary gland: comparison of three approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (10), 20 p. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1471-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630964v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation and comparison of lactating mouse and bovine mammary gland miRNomes</w:t>
               </w:r>
@@ -5016,307 +5016,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc finger nuclease technology heralds a new era in mammalian transgenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic Analysis Highlights Time-specific Embryonic Adaptation of Mice to the Lack of PrP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lillico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Passet</w:t>
+                <w:t xml:space="preserve">Manal Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruce Whitelaw</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tibtech.2009.11.007⟩</w:t>
+              <w:t xml:space="preserve">Prion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (3), Non spécifié. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/pri.12773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193371v1</w:t>
+                <w:t xml:space="preserve">hal-03339362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic Analysis Highlights Time-specific Embryonic Adaptation of Mice to the Lack of PrP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manal Khalife</w:t>
+                <w:t xml:space="preserve">Zinc finger nuclease technology heralds a new era in mammalian transgenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lillico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucas Lefevre</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Whitelaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (3), pp.134-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tibtech.2009.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/pri.12773⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03339362v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain transcriptional stability upon prion protein-encoding gene invalidation in zygotic or adult mouse</w:t>
               </w:r>
@@ -5430,307 +5430,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of new miRNAs cloned from normal mouse mammary gland</w:t>
+                <w:t xml:space="preserve">Goat RSPO1 over-expression rescues sex-reversal in Rspo1-knockout XX mice but does not perturb testis differentiation in XY or sex-reversed XX mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nezha Sdassi</w:t>
+                <w:t xml:space="preserve">Laurine Buscara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Licia L. Silveri</w:t>
+                <w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Laubier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose J. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10, online (april), Non paginé. </w:t>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (4), pp.649-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11248-009-9247-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659787v1</w:t>
+                <w:t xml:space="preserve">hal-02662033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goat RSPO1 over-expression rescues sex-reversal in Rspo1-knockout XX mice but does not perturb testis differentiation in XY or sex-reversed XX mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and characterization of new miRNAs cloned from normal mouse mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sead Chadi</w:t>
+                <w:t xml:space="preserve">Nezha Sdassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie A. Auguste</w:t>
+                <w:t xml:space="preserve">Licia L. Silveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle G. Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose J. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11248-009-9247-2⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, online (april), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662033v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactoferrin at basal side of mouse mammary epithelium derives in part from stroma cells</w:t>
               </w:r>
@@ -6009,51 +6009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-spondin1 is required for normal epithelial morphogenesis during mammary gland development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Buscara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6124,380 +6124,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal down-regulation of transgene expression using the TRSID-silencer in mice: Application to Prnp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transgenèse des mammifères : la révolution lentivirale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micaela Gallozzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Béringue</w:t>
+                <w:t xml:space="preserve">Caroline Morgenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Decaunes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine K. Le Roux</w:t>
+                <w:t xml:space="preserve">Hubert Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.351-359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667679v1</w:t>
+                <w:t xml:space="preserve">hal-02664751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenèse des mammifères : la révolution lentivirale.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Laude</w:t>
+                <w:t xml:space="preserve">Spatial and temporal down-regulation of transgene expression using the TRSID-silencer in mice: Application to Prnp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Gallozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Decaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Le Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 582 (15), pp.2219-2224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2008.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664751v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prnp knockdown in transgenic mice using RNA interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Gallozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Le Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Morgenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transgenic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (5), pp.783-791. </w:t>
@@ -6560,51 +6560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goat PRND expression pattern suggests its involvement in early sex differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayhan Kocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Gallozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6681,51 +6681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNA involvement in mammary gland development and breast cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licia L. Silveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle G. Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7267,407 +7267,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and expression of goat GLYCAM1 gene: lactogenic-dependent expression in ruminant mammary gland and interspecies conservation of the proximal promoter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time RT-PCR and cDNA macroarray to study the impact of the genetic polymorphism at the $\alpha_{s1}$-casein locus on the expression of genes in the goat mammary gland during lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+                <w:t xml:space="preserve">Elisabeth Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Hayes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 43 (5), pp.459-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2003032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669892v1</w:t>
+                <w:t xml:space="preserve">hal-00900521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative FLJ20436 gene characterisation in goat. Observed ubiquitous expression in goat and transgenic mice allowed to restrict the location of an hypothesised insulator element.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mata</w:t>
+                <w:t xml:space="preserve">Structure and expression of goat GLYCAM1 gene: lactogenic-dependent expression in ruminant mammary gland and interspecies conservation of the proximal promoter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sead Taourit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 321, pp.137-144</w:t>
+              <w:t xml:space="preserve">, 2003, 313, pp.83-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682997v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time RT-PCR and cDNA macroarray to study the impact of the genetic polymorphism at the $\alpha_{s1}$-casein locus on the expression of genes in the goat mammary gland during lactation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Leroux</w:t>
+                <w:t xml:space="preserve">Putative FLJ20436 gene characterisation in goat. Observed ubiquitous expression in goat and transgenic mice allowed to restrict the location of an hypothesised insulator element.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Taourit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 321, pp.137-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900521v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putative FLJ20436 gene characterisation in goat. Observed ubiquitous expression in goat and transgenic mice allowed to restrict the location of an hypothesised insulator element.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sead Taourit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8748,256 +8748,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolactin gene expression in ovine and caprine mammary gland</w:t>
+                <w:t xml:space="preserve">Characterization of the goat lactoferrin cDNA : assignment of the relevant locus to bovine U12 synteny group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Leroux</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nocart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Djiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 60, pp.305-313</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 203, pp.1324-1332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705067v1</w:t>
+                <w:t xml:space="preserve">hal-02708014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the goat lactoferrin cDNA : assignment of the relevant locus to bovine U12 synteny group</w:t>
+                <w:t xml:space="preserve">Prolactin gene expression in ovine and caprine mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nocart</w:t>
+                <w:t xml:space="preserve">P. Gaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
+                <w:t xml:space="preserve">Jean Djiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 203, pp.1324-1332</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 60, pp.305-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02708014v1</w:t>
+                <w:t xml:space="preserve">hal-02705067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9384,467 +9384,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de l'inflammation sur les marques épigénétiques et leur persistance au cours des lactations successives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elitsa Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
+              <w:t xml:space="preserve">épiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Congrès en ligne (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823848v1</w:t>
+                <w:t xml:space="preserve">hal-03727222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction affects protein and microRNA levels in dairy cows' milk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implication de la méthylation de l'ADN dans les lactations successives et l'inflammation mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elitsa Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t>
+              <w:t xml:space="preserve">Wébinaire Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Congrès en ligne (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318595v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'inflammation sur les marques épigénétiques et leur persistance au cours des lactations successives</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">épiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Congrès en ligne (visioconférence), France</w:t>
+              <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727222v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de la méthylation de l'ADN dans les lactations successives et l'inflammation mammaire</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feed restriction affects protein and microRNA levels in dairy cows' milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wébinaire Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Congrès en ligne (visioconférence), France</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727230v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une restriction alimentaire sur les miRNome et protéome du lait chez la vache laitière</w:t>
               </w:r>
@@ -10199,273 +10199,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répercussions d’un stress alimentaire sur la lactation chez les ruminants laitiers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Gelé</w:t>
+                <w:t xml:space="preserve">RumimiR: a detailed microRNA database focused on ruminant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe journée transversalité Glande Mammaire Lait (GML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375172v1</w:t>
+                <w:t xml:space="preserve">hal-02738039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RumimiR: a detailed microRNA database focused on ruminant species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+                <w:t xml:space="preserve">Répercussions d’un stress alimentaire sur la lactation chez les ruminants laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">XVIIIe journée transversalité Glande Mammaire Lait (GML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738039v1</w:t>
+                <w:t xml:space="preserve">hal-02375172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-specific genomic DNA PCR analysis allows to assess the graft development in mouse xenotransplanted mammary gland</w:t>
               </w:r>
@@ -10570,204 +10570,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la surexpression d’un microarn dans la glande mammaire impacte la croissance des souris au cours de plusieurs générations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand la modification d'expression d'un microARN mammaire impacte la croissance de plusieurs générations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque SF-DOHAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Animation Scientifique SAPS du Projet Phare 1 PP1 Elaboration précoce et Plasticité des Phénotypes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734420v1</w:t>
+                <w:t xml:space="preserve">hal-02789940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la modification d'expression d'un microARN mammaire impacte la croissance de plusieurs générations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand la surexpression d’un microarn dans la glande mammaire impacte la croissance des souris au cours de plusieurs générations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation Scientifique SAPS du Projet Phare 1 PP1 Elaboration précoce et Plasticité des Phénotypes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">4ème colloque SF-DOHAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789940v1</w:t>
+                <w:t xml:space="preserve">hal-02734420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'associations entre microARNs, variants génétiques et QTL laitiers chez les bovins caprins et ovins</w:t>
               </w:r>
@@ -10917,51 +10917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11243,221 +11243,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des microARNs sur la lactation et la régulation nutritionnelle de leur expression dans la glande mammaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les microARN dans le lait maternel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.25 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795094v1</w:t>
+                <w:t xml:space="preserve">hal-01602288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microARN dans le lait maternel</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact des microARNs sur la lactation et la régulation nutritionnelle de leur expression dans la glande mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.25 slides</w:t>
+              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602288v1</w:t>
+                <w:t xml:space="preserve">hal-02795094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary gland microRNAs: nutriregulation, function, fate in milk</w:t>
               </w:r>
@@ -11654,698 +11654,698 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La souris : un modèle aux nombreux atouts pour l’étude de la glande mammaire et ses cellules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">12. Journées de l’Animation Transversale « Glande Mammaire, lait »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741241v1</w:t>
+                <w:t xml:space="preserve">hal-01194168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La souris : un modèle aux nombreux atouts pour l’étude de la glande mammaire et ses cellules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterisation and comparison of lactating mouse and bovine mammary gland miRNomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de l’Animation Transversale « Glande Mammaire, lait »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France. 1 p</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lucca, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194168v1</w:t>
+                <w:t xml:space="preserve">hal-01193894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and comparison of lactating mouse and bovine mammary gland miRNomes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La souris : un modèle aux nombreux atouts pour l’étude de la glande mammaire et ses cellules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lucca, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193894v1</w:t>
+                <w:t xml:space="preserve">hal-02741241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the miRNAs involved in adult mammary gland development and function : the example of miR-30b</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of microRNAs involved in the spontaneous regresssion of cutaneous melanoma in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yih-Shien Chiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ting Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Ying Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium RNAs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France. 44 p</w:t>
+              <w:t xml:space="preserve">International Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Edimburgh, United Kingdom. pp.S223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001306v1</w:t>
+                <w:t xml:space="preserve">hal-01019887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiRNAs profile of cutaneous melanoma undergoing complete spontaneous regression in MeLiM pigs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MammoMirSeq : impact des microARN sur la lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. World Congress of Melanoma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Hamburg, Germany. pp.46-47</w:t>
+              <w:t xml:space="preserve">AIP BioRessources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003343v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of microRNAs involved in the spontaneous regresssion of cutaneous melanoma in pigs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the miRNAs involved in adult mammary gland development and function : the example of miR-30b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Investigative Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Edimburgh, United Kingdom. pp.S223</w:t>
+              <w:t xml:space="preserve">Symposium RNAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France. 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019887v1</w:t>
+                <w:t xml:space="preserve">hal-01001306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MammoMirSeq : impact des microARN sur la lactation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MiRNAs profile of cutaneous melanoma undergoing complete spontaneous regression in MeLiM pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-T. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-S. Chiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP BioRessources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France. 34 p</w:t>
+              <w:t xml:space="preserve">8. World Congress of Melanoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Hamburg, Germany. pp.46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019524v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species comparison of lactating mammary gland miRNomes: to the identification of conserved lactation-related microRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12745,51 +12745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over-expression of miR-30b provokes mammary gland development defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nezha Sdassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12851,221 +12851,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential R-spondin1 involvement in mammary stem cell function.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'impact des microARNs dans la biologie de la glande mammaire, l'exemple de miR-30b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammary gland biology Gordon Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conferences (GRC). Salve Regina University, USA., Jun 2011, United States. 1 p</w:t>
+              <w:t xml:space="preserve">Journée "Glande Mammaire, lait"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001304v1</w:t>
+                <w:t xml:space="preserve">hal-01000645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact des microARNs dans la biologie de la glande mammaire, l'exemple de miR-30b</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Potential R-spondin1 involvement in mammary stem cell function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas L. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange M.-A. Deugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Glande Mammaire, lait"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. 26 p</w:t>
+              <w:t xml:space="preserve">Mammary gland biology Gordon Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conferences (GRC). Salve Regina University, USA., Jun 2011, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000645v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of microRNAs in the mouse mammary gland development</w:t>
               </w:r>
@@ -13295,445 +13295,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microARN : sont-ils importants pour le fonctionnement de la glande mammaire?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rspo1 is essential to normal mammary gland development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Buscara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
+              <w:t xml:space="preserve">6. International Symposium Milk Genomics &amp; Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193742v1</w:t>
+                <w:t xml:space="preserve">hal-01842098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs involvement in the development of the mouse mammary gland</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les microARN : sont-ils importants pour le fonctionnement de la glande mammaire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Salve Regina, United States</w:t>
+              <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193682v1</w:t>
+                <w:t xml:space="preserve">hal-01193742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs in normal mammary gland development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MicroRNAs involvement in the development of the mouse mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nezha Sdassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licia Silveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Newport, United States</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Salve Regina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193744v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rspo1 is essential to normal mammary gland development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MicroRNAs in normal mammary gland development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium Milk Genomics &amp; Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Newport, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842098v1</w:t>
+                <w:t xml:space="preserve">hal-01193744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNA and mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nezha Sdassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licia Silveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13741,51 +13741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Salve Regina, United States. 1 p</w:t>
@@ -14021,51 +14021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-spondin1 is required to normal epithelial morphogenesis during mammary gland development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Buscara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14252,168 +14252,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du rôle des gènes R-spondin au cours du développement de la glande mammaire</w:t>
+                <w:t xml:space="preserve">Etude transcriptomique comparative du cerveau de souris FVB/N sauvages et invalidées au locus Prnp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jose Costa</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle G. Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de restitution des projets financés sur crédits Incitatifs en 2006 et 2007 du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891741v1</w:t>
+                <w:t xml:space="preserve">hal-02753332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention et utilisation d'un panel de souris transgéniques dédié à l'analyse des souches de prions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14435,219 +14435,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle G. Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude transcriptomique comparative du cerveau de souris FVB/N sauvages et invalidées au locus Prnp.</w:t>
+                <w:t xml:space="preserve">Évaluation du rôle des gènes R-spondin au cours du développement de la glande mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.P. Renou</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Buscara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">2. Journées de restitution des projets financés sur crédits Incitatifs en 2006 et 2007 du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753332v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of transgenic mice with mammary-restricted conditional expression of SOCS1 or SOCS3</w:t>
               </w:r>
@@ -14685,51 +14685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle G. Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose J. Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. FEBS Congress 11. IUBMB Conference Biochemistry of Cell Regulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14748,277 +14748,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenic mice models conditionally expressing SOCS1 or SOCS3 (suppressors of cytokine signalling) in their mammary gland</w:t>
+                <w:t xml:space="preserve">Une collection d'ADNc pour l'étude du profil d'expression de gènes des tissus bovins impliqués dans les caractéristiques de reproduction et de production (lait et viande)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chabanon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle G. Tilly</w:t>
+                <w:t xml:space="preserve">Carine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Besnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marthe Hudrisier</w:t>
+                <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Costa</w:t>
+                <w:t xml:space="preserve">Severine Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST B20 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Francfort, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832875v1</w:t>
+                <w:t xml:space="preserve">hal-02764511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une collection d'ADNc pour l'étude du profil d'expression de gènes des tissus bovins impliqués dans les caractéristiques de reproduction et de production (lait et viande)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transgenic mice models conditionally expressing SOCS1 or SOCS3 (suppressors of cytokine signalling) in their mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Ollier</w:t>
+                <w:t xml:space="preserve">A. Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle G. Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+                <w:t xml:space="preserve">N. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Hudrisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">J.C. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">COST B20 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Francfort, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764511v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XX sex-reversal in mouse transgenic for a 90 KB-fragment encompassing the goat sry gene</w:t>
               </w:r>
@@ -15431,51 +15431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Polish-French symposium "Animal Growth and Development: regulatory mechanisms"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Paris, France. n.p</w:t>
@@ -15556,78 +15556,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Meeting on Genomic, Proteomic and Lactation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Jouy en Josas, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2003032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764107v1</w:t>
@@ -16052,51 +16052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Shillingford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gounari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16414,51 +16414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pietu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17389,64 +17389,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Djiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Prague</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18913,51 +18913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. , Annual Meeting of the European Association for Animal Production, 2019, LXX Annual Meeting of the European Federation of Animal Science</w:t>
@@ -19243,277 +19243,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineating the MaSC/progenitors committed to the development in the bovine mammary gland at puberty</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Chanat</w:t>
+                <w:t xml:space="preserve">Les microARNs de la glande mammaire et du lait. Convergence vers la définition d'une signature multi-espèces spécifique de la fonction de lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Barga, Italy. 2018</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791174v1</w:t>
+                <w:t xml:space="preserve">hal-02790505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microARNs de la glande mammaire et du lait. Convergence vers la définition d'une signature multi-espèces spécifique de la fonction de lactation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Bourdon</w:t>
+                <w:t xml:space="preserve">Delineating the MaSC/progenitors committed to the development in the bovine mammary gland at puberty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
+              <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Barga, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790505v1</w:t>
+                <w:t xml:space="preserve">hal-02791174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des races bovines sur la composition en microARN du lait</w:t>
               </w:r>
@@ -19551,51 +19551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Tours, France. 2018</w:t>
@@ -19676,51 +19676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Milk Genomics and Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Sacramento, United States. , 2018</w:t>
@@ -20012,51 +20012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food deprivation affects the goat mammary miRNome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20150,51 +20150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20262,51 +20262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du séquençage de collections de gènes exprimés des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21745,51 +21745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340463v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Freisa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiu Mun Man" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.70066" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruce German" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mills" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296614" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art20-GB" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laubier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215633" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215620" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oliveira Correia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21804-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hue-Beauvais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K B&#233;bin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gardan-Salmon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maupin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.17.476562" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020231" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318555v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gel&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371440v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98639-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0125" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620652v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chervet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5987-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627434v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56690-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz099" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Houtia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.91" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627428v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.03.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185511" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632486v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Polyte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ehanno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162566" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1017212" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1471-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630964v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140111" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193833v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091938" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ying Chu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12243" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HW3ZBRMG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Doridot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rigourd" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;harts" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.202994" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019559v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha N. Sdassi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045727" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999993v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young Young" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041959" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Polyte Polyte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.11.021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HLS4VBN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000156v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.049" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8FRXJZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal M. Khalife" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Halliez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023253" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999855v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L. Lefevre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4034" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lillico" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Whitelaw" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2009.11.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSVKC2WZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339362v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.12773" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193445v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-448" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Sdassi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia L. Silveri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. Costa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-149" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662033v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-009-9247-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z0X1JZRJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668133v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pecorini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Delpal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Truchet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Baldi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0873-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0M2MS7H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193399v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.09.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193559v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pechoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.10.104" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667679v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Gallozzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decaunes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.05.014" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LNPL7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664751v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-008-9179-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08BBF2C587B75C38A7BB368648A4865E7ABC6FA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661672v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Pinheiro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21066" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659129v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667370v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Hudrisier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.05.060" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659860v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900630v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Silveri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006026" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674020v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miyoshi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bierie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Robinson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669892v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Taourit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900521v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003032" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973812v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681470v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riedlinger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Yim" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedict" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Gonzalez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684397v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894338v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oustry-Vaiman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000121" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686092v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oustry-Vaiman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Cribiu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685426v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Furet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690373v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lkhider" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delpal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685736v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685947v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;pingle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705067v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaye" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708014v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nocart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814808v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Mills" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227272v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227375v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouleye Sidibe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727222v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727230v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318564v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leduc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812528v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375172v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738039v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375174v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734420v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789940v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734423v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737610v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786206v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800225v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795094v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602288v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602282v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193908v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741241v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194168v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193894v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001306v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003343v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. Yang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S. Chiang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019887v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Shien Chiang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ting Yang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019524v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001041v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193896v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189784v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190233v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001304v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange M.-A. Deugnier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000645v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001042v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193642v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193742v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193682v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jouannet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193744v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842098v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193687v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193598v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscara" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193746v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193690v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751098v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupriez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891741v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755934v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753332v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752936v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Petridou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832875v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabanon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Costa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827262v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829135v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Seely" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763921v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764107v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763483v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762850v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760199v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Shillingford" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gounari" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bronson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829671v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829641v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Myoshi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. von Boehmer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832787v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768875v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pietu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770227v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seely" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elalouf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769391v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835141v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Degas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765863v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lohner" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Cals" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835538v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842032v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836367v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777942v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772380v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778049v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand-Lorans" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852362v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fraslin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716605v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716640v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769579v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046534v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786407v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734945v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736191v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791174v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789960v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790034v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817570v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739379v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807806v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838639v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844871v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906536v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319555294" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31143-2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193745v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cba Whitelaw" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kolb" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/food+science/book/978-1-4614-4713-9" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4714-6" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193631v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820214v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787703v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786348v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789839v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790085v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789614v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340463v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Freisa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiu Mun Man" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.70066" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruce German" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mills" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296614" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art20-GB" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laubier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215633" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215620" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oliveira Correia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21804-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hue-Beauvais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K B&#233;bin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gardan-Salmon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maupin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.17.476562" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020231" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318555v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gel&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371440v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98639-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0125" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620652v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chervet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5987-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz099" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56690-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Houtia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.91" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627428v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.03.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185511" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632486v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Polyte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ehanno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162566" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140111" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194167v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1017212" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1471-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193833v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091938" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ying Chu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12243" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HW3ZBRMG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Doridot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rigourd" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;harts" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.202994" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019559v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha N. Sdassi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045727" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999993v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young Young" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041959" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Polyte Polyte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.11.021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HLS4VBN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000156v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.049" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8FRXJZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal M. Khalife" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Halliez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023253" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999855v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L. Lefevre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4034" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339362v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.12773" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193371v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lillico" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Whitelaw" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2009.11.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSVKC2WZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193445v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-448" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662033v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-009-9247-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z0X1JZRJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659787v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Sdassi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia L. Silveri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. Costa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-149" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668133v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pecorini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Delpal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Truchet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Baldi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0873-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0M2MS7H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193399v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.09.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193559v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pechoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.10.104" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664751v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667679v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Gallozzi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decaunes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.05.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LNPL7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-008-9179-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08BBF2C587B75C38A7BB368648A4865E7ABC6FA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661672v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Pinheiro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21066" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659129v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667370v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Hudrisier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.05.060" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659860v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900630v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Silveri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006026" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674020v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miyoshi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bierie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Robinson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900521v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003032" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669892v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Taourit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973812v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681470v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riedlinger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Yim" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedict" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Gonzalez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684397v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894338v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oustry-Vaiman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000121" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686092v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oustry-Vaiman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Cribiu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685426v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Furet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690373v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lkhider" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delpal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685736v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685947v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;pingle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708014v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nocart" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705067v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaye" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814808v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Mills" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227272v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227375v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouleye Sidibe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727222v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727230v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318564v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leduc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812528v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738039v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375172v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375174v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789940v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734420v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734423v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737610v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786206v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800225v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602288v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795094v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602282v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193908v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194168v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193894v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741241v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019887v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Shien Chiang" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ting Yang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019524v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001306v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003343v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. Yang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S. Chiang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001041v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193896v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189784v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190233v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000645v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001304v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange M.-A. Deugnier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001042v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193642v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842098v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193742v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193682v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jouannet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193744v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193687v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193598v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscara" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193746v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193690v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751098v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupriez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753332v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755934v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891741v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752936v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Petridou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832875v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabanon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Costa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827262v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829135v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Seely" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763921v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764107v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763483v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762850v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760199v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Shillingford" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gounari" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bronson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829671v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829641v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Myoshi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. von Boehmer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832787v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768875v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pietu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770227v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seely" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elalouf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769391v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835141v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Degas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765863v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lohner" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Cals" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835538v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842032v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836367v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777942v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772380v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778049v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand-Lorans" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852362v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fraslin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716605v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716640v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769579v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046534v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786407v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734945v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736191v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791174v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789960v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790034v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817570v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739379v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807806v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838639v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844871v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906536v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319555294" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31143-2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193745v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cba Whitelaw" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kolb" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/food+science/book/978-1-4614-4713-9" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4714-6" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193631v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820214v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787703v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786348v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789839v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790085v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789614v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>