--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabienne MARTIN-JUCHAT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse en sciences de l'information et de la communicationProfesseure des Universités Classe Exceptionnelle 2ème Echelon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des affects dans les usages projetés des innovations technologiques : le cas du vélo électrique intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_2618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datafication d’un corps faillible et pratiques d’autosoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 42/2, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15bo8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05439234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des communications organisationnelles « écoféministes » : nouvel esprit du capitalisme ou « dynamiques transformatives » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.239-255. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138sg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05433470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévoiler le travail émotionnel : le consentement en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Culture &amp; Communication, 26-1, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12fux⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-opérer avec les machines. Les enjeux socio et sémio-techniques de la représentation des émotions par les outils d’IA générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Garmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Antonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la matérialité de l’imaginaire de l’innovation par l’analyse du processus de co-design d’une plateforme UX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Antonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 8 (1), pp.11-34. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.008.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience des touchers du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de yoga</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients’ Information Needs Related to a Monitoring Implant for Heart Failure: Co-designed Study Based on Affect Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.e38096. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/38096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03957959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la communication au design : instrumentalisation ou renouvellement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N°6, pp.5 - 8. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.006.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On technological neo-animism in the age of the Artificial Intelligence fervor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.53-72. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03957989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant design face à la communication : Inscriptions socio-économiques, défis théoriques et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N°4 (1), pp.5 - 10. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.004.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Turn for the Management of Public Relations: Emerging Challenges for Communication Professionals using Design Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Henke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Public Relations and Communications during the Covid-19 Pandemic, 14 (2), pp.153-170. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21409/gasc-kg70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questions que le patient atteint de dermatite atopique modérée à sévère aimerait qu’on lui pose : données d’une étude anthropologique qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Nicogossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (8), pp.A359. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fander.2021.09.594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Turn for the Management of Public Relations: Emerging Challenges for Communication Professionals using Design Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux communicationnels des recherches partenariales dans le contexte des open labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.71-88. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.7396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations émotionnelles de cadres de santé : les émotions au cœur de l’action et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.5114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, dispositifs et organisations : quelles finalités, quels engagements, quellesdynamiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se projeter affectivement dans la modernité radicale : action collective, réflexivité, autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.4068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agir affectif dans le travail d'encadrement : un objet de recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les modèles de la communication et de la coopération par l'improvisation : Org’impro, une recherche-action innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.162-178. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi4.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadres et le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du somatique au politique : l'atelier De l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communicationn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v42i42.48333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadres et le numérique. Cultures informationnelles et sentiment d’efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.55 - 66. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.5520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place à la créativité au sein des équipes de soin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche communicationnelle des émotions dans les organisations : questionnements et implications méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'improvisation : un révélateur possible du management 'distribué' dans un contexte de crise des modèles managériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distraction and Boredom: Students Faced to Digital Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Media and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.134-143. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11114/smc.v3i1.845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « genre » social au « genre » incorporé : Le « corps genré » des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Galinon-Mélénec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de marchandisation de la communication affective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter les relations entre artistes et scientifiques : l’appropriation de capteurs de mouvement par des danseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Zammouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 6 (n° 1), pp.137 - 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des pratiques des professionnels de la communication en France : entre injonctions marketing et idéal de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°6, pp. 41-56. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PENSER LE CORPS AFFECTIF COMME UN MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Le Corps mangeant, 4, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.004.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, genre, et couple en publicité. Une tendance à la confusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sexe &amp; communication, 20, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie du corps communicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sémiotique du corps sensible : le cas des arts martiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daruma : revue internationale d'études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Arts martiaux, 8-9, pp.327-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et santé : quel modèle européen face aux géants mondiaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum européen de bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, forum européen de bioéthique, Feb 2026, Strrasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier innovations technologiques et médecine 7P ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec les équipes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEMAGE - Palais des congrès, Mar 2026, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05540714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions sont-elles des informations comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’INFORMATION AU DÉFI DES ÉMOTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Feb 2026, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05540703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits d’affects : un enjeu théorique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sentir et ressentir à l'Ère des technologies numériques : Du corps connecté aux affects partagés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Ottawa, May 2025, OTTAWA, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations picturales et apprentissage des techniques du corps : visualiser pour se désinscrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awareness Drawings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doshisha University, Jul 2025, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des récits d'affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sentir et ressentir à l'Ère des technologies numériques : Du corps connecté aux affects partagés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université d'Ottawa, May 2025, OTTAWA - Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillage des savoirs par la communication en contexte de recherche collaborative : le cas du LabCom MeetUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Antonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Garmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus d’analyse en contexte de recherche collaborative : partage des rôles, maillage des savoirs et retombées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2025, MONTREAL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éprouver les méthodologies pour accompagner les transitions Experiencing methodologies to support transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Garmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Antonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe congrès de la SFSIC - Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; PREFICS, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PROMESSES DE L'IMMERSIF FACE À DES PUBLICS EN QUÊTE D’EXPÉRIENCES À HAUTE VALEUR AJOUTÉE SENSORIELLE ET ÉMOTIONNELLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures contemporaines de la médiation culturelle : Scénarisation d’expériences et promesses d’immersion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’université de Montpellier Paul-Valéry, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emozione in rete e nei segni: cosa resta dell'autenticità nell'era degli algoritmi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEGRETI E TRASPARENZE DEMODINAMICHE, TECNOLOGIE, FORME DI VITA, CONFLITTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aula Magna Dipartimento di Scienze Politiche e Sociali, Jun 2025, CATANIA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des coopérations entre utilisateurs et IA génératives pour la production de contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Antonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication à l’épreuve des intelligences artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERiiCO; Université de Lille, Apr 2025, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlez-moi d’IA #82 L'IA, vecteur d'un néo-animisme technologique avec Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlez-moi d'IA (émission radio 93.1FM &amp; podcast)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux socio-éthiques du développement de technologies de télésoin avec les patient.e.s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée à l'hôpital de Monfort, Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpital de Montfort au Canada, 2025, OTTAWA, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les usages situés avec les parties prenantes pour co-construire les conditions de la « recevabilité » des technologies de « soin augmenté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryame Ichiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e congrès de l'L'Association canadienne-française pour l'avancement des sciences (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : les logiques de création bousculées par l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE(S) ARTIFICIELLE(S) GÉNÉRATIVE(S) ET CRÉATIVITÉ(S) : Stratégies, Pratiques et Usages. Transformations ? Ruptures ? (Dis)Continuités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par le LERASS, la Revue COSSI, l'Université Montpellier 3 et l'Université Toulouse 3, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La vie humaine réduite à des processus instinctifs ou machinaux”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Totalitarisme informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christopher Pollman, Feb 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les usages situés avec les parties prenantes pour co-construire les conditions de la « recevabilité » des technologies de « soin augmenté ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ichiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Menissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91ème congrès de l’Association Canadienne-Française pour l’Avancement des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de l’IA : comment faire pour que les systèmes d’intelligence artificielle n’augmentent pas la vulnérabilité des humain.es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Pari(s) Santé Femmes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège national des gynécologues et obstétriciens français, Jun 2024, Paris La Défense/France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04725141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design et usage de technologies de &amp;quot;soin&amp;quot; quand le corps devient imprévisible : comment équiper le travail sur et avec des re-présentations numériques d’un corps &amp;quot;dysfonctionnel&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04480465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design in health technologies: the case of a European project aiming at developing an implantable monitoring device for patients living with heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable communities and resilience approaches: toward a more inclusive risk governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Risk Institute (Université Grenoble Alpes) - Swansea University, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du co-design des technologies en santé : une approche basée sur les récits d’affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur les méthodes de co-design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke, Jan 2023, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) éthique(s) pour l'IA en santé ? Conditions épistémologiques et enjeux politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique de l’intelligence artificielle en santé en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, Jun 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health, innovation and empowerment. Bodily subjectivities in the era of algorithmic governmentality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La governamentalità algoritmica : Storia e critica del regime di verità digitale ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Federico II, Dipartimento degli Studi Umanistici, Oct 2023, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04480609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception d’un module ETP pour des implants de monitoring cardiaque connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de la SETE (Société d'Education Thérapeutique Européenne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of therapeutic education for connected heart failure patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health Communication: Issues and Perspectives - ICA Post Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMEOS laboratory, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient, acteur du parcours de soin : bilan d'une coopération pluri-acteurs et transdisciplinaire dans un secteur de la santé en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Nicogossian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception avec des patients atteints de maladie chronique de dispositifs d’information et de formation en lien avec les implants connectés : un premier bilan des enjeux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et représentations autour des longues maladies : la figure du patient, du soignant et de l’aidant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Moulins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Labs : quelles stratégies d'acteurs, quelles nouvelles formes de génération de connaissances et quels nouveaux modèles de coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, créativité et médiation - XXIeme congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris - MSH Paris-Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques affectives des usages non pédagogiques du numérique en temps de cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque TICEMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I3M, SFSIC, Apr 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages affectifs des Tics par la jeune génération. Le numérique pour tromper l’ennui au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles et management en contexte numérique généralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, I3M, SFSIC, Oct 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-économie des émotions : enjeux et pratiques dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles et management en contexte numérique généralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, Groupe d’Etudes et de recherches sur les communications organisationnelles, 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages affectifs des TICN par la jeune génération. Les services en ligne pour tromper l’ennui au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles et management en contexte numérique généralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, Groupe d’Etudes et de recherches sur les communications organisationnelles, 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des conditions d’émergence de « sujets » technologiques : le cas des capteurs de mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Zammouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de l’Association Française d’ethnologie et d’anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d’ethnologie et d’anthropologie (AFEA), 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du genre dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Assignation du genre dans les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAPE/CNRS, IEP de Rennes, 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les interactions corps – médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 3e rencontres scientifiques internationales. Territoire, territorialisation, territorialité de Grenoble, Les territoires et les organisations à l’épreuve de l’hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des territoires, IGA, Université Grenoble 1, Pacte / Cnrs, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du colloque international Org & Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communications organisationnelles : des concepts aux pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, Groupe d’Etudes et de recherches sur les communications organisationnelles, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une ambiance de bien-être dans les parcs de stationnement : une démarche intégrée &amp;quot; architecture, art, design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Verney-Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des SHS dans la rencontre arts sciences au sein des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle entre Arts et Sciences dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble 2, UPMF, Pacte, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un modèle de communication dominant dans les organisations ou une hybridation dans les pratiques des communicants ? Retour réflexif du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française des Sciences de l’Information et de la Communication. Au cœur et aux lisières des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des organisations implicites de répartition entre disciplines et pays et enjeux scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication des organisations en débat dans les SIC : quels objets, terrains et théories ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, PREFIC, CERSIC, Org &amp; Co, 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication comme mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’espace virtuel du corps en présence : nouvelles architectures, nouveaux contextes, et nouvelles interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Auvergne, Clermont-Ferrand 1, LEEE, 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations visuelles des corps en interaction : quels modèles de l’interprétation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of gesture studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'intercorporéité dans les arts martiaux orientaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avventura del corpo. La comunicazione corporea, una via verso l’emancipazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-1255631767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la sociabilité. Un idéal moderne dans le contexte de la postmodernité en état d’urgence sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Arienzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Colloca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario D’agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiM edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.270, 2023, Sciences sociales, ‎9788869763595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure du corps. La communication corporelle, une voie vers l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation des émotions. Vers une radicalisation de la modernité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Staii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2016, Communication et civilisation, 978-2-343-08484-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier de l'imaginaire. Jouer l'action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Conjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2015, Collection L'innovation autrement, 979-10-91336-062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la communication des entreprises et des organisations : pratiques et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Millet-Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs de la communication des entreprises et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Millet-Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps et les médias. La chair éprouvée par les médias et les espaces sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps communicant. Le XXIème siècle, civilisation du corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Galinon-Mélénec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2008, 978-2-296-04597-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCRITURES EN LIGNE: PRATIQUES ET COMMUNAUTÉS. Sous la dir de Brigitte Chapelain. (485 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rennes 2, 486p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la rationalité algorithmique : co-design éthique, nouvelles anthropotechnies et reconstitution de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Arienzo, Pietro Sebastianelli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il governo degli algoritmi. Etica, desiderio, soggettivazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guida Editori, pp.129-149, 2025, 979-1255630951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05474122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots de demain: un dictionnaire des combats d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2350308952, 9782350308951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORPi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genealogie plurali Per un lessico del pensiero critico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design with Patients with Chronic Diseases for Information and Training Materials Related to Connected Implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Corroy; Christelle Chauzal-Larguier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patients, Caregivers and Doctors: Devices, Issues and Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iSTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Communication and Health Set, 9781786308931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions, Technologies, and Civilisations: Neo-animism of the Internet of Things in Connected Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media Archaeology from Theory to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MacroWorld, pp.41-61, 2021, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15340/978-625-00-9894-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03375679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie du soin à l'ère de la normativité technologique de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivité, corporéité et objets connectés. Regards croisés sur le design et les devenirs de l’interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir communicationnel des organisations du XXIe siècle : objets connectés, religions, modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie P. ALEMANNO, Anne MAYERE, (dir) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Organisationnelle. Formes et Transformations Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp33-51, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de « l'anamnèseur » corporel : la relation interpersonnelle de « soin » basée sur le toucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Galinon-Mélénec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'homme-trace. Des traces du corps au corps trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, quatrième tome (4), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-218, 2017, L'homme-trace</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01846439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques affectives des usages non pédagogiques du numérique en situation de cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Lorraine, pp.211-226, 2016, 9782814302877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendances affectives au numérique. La productivité en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrian Staii, Fabienne Martin-Juchat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrialisation des émotions et radicalisation de la « modernité » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-241, 2016, 978-2-343-08484-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèses et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Staii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’industrialisation des émotions. Vers une radicalisation de la modernité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 193-208, 2016, 978-2-343-08484-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Staii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’industrialisation des émotions. Vers une radicalisation de la modernité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-14, 2016, 978-2-343-08484-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour tromper l’ennui au travail : usages affectifs des TIC par les jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des bricolages stratégiques pour faire face à l'ambivalence affective du rapport au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meyronin B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génération Y, le manager et l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-74, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capitalisme affectif : enjeux des pratiques de communication des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles,management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de l’imaginaire : les vertiges de l’improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier de l’imaginaire. Jouer l’action collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et culture marchande : l'illusion structurelle des logiques modernes d'enchantement affectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Citton, Angela Braito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'enchantement. Pour une histoire multidisciplinaire de l'illusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Grenoble Alpes Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782843102776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les conditions d'émergence de la figure de l'habitant à travers la mise en œuvre d'un dispositif de co-construction d'une parole citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et intelligence du social tome 1 : acteurs, auteurs ou spectateurs des médias, de la consommation et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les conditions d’émergence de la figure de l’habitant à travers la mise en œuvre d’un dispositif de co-construction d’une parole citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs, auteurs ou spectateurs des médias, de la consommation et des territoires. Communication et intelligence du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la pensée stratégique en communication au sein des entreprises vue par les agences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs de la communication des entreprises et organisations. Pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des organisations : implicites de répartition entre disciplines et pays et enjeux scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Millet-Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LONEUX Christine; PARENT Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication des organisations. Recherches récentes : tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquis scientifiques sur la communication organisationnelle. Repérage de points de convergence entre disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard MIEGE; Dominique VINCK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence : enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des archives contemporaines, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook et les sites de socialisation : une surveillance librement consentie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GALINON-MELENEC Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme-trace en quête de sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CNRS, pp.105-125, 2011, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.16731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser conjointement les différents types d’interactions dont celles numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WEBER Pascale; DESLAUX Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’espace virtuel du corps en présence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE LYON PARC AUTO CASE STUDY– A POLYSENSORIAL APPROACH?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marynower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pieter M.A. Desmet, Jeroen van Erp and MariAnne Karlsson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and emotion moves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-280, 2008, 978-1-4438-0016-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les objets dans l’observation des pratiques communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication organisationnelle en question : Méthodes et méthodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathie et rites de table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Boutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'imaginaire de la table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-150, 2004, Communication, 9782747567152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empathie homme-animal: réflexion sur les spécificités de la communication corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Galinon-Mélénec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homme/animal Quelles relations ? Quelles communications ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-124, 2003, 978-2877753531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES FORUMS ELECTRONIQUES : ACTIVITES DE COMMUNICATION OU DE PRODUCTION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications en situation de travail à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Groupware, portée et limites d'une dynamique organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Le Boeuf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin du groupware. Résurgence d’une dynamique organisationnelle assistée par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-41, 2002, Communication et technologie, 9782747520812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’intercorporéité dans les arts martiaux orientaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les risques socio-éthiques engendrés par les technologies numériques grâce à une échelle de maturité éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’animal effrayé à l’individu social et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">révélé par la crise » in Métamorphoses de la sociabilité. Un idéal moderne dans le contexte de la post-modernité en état d'urgence sanitaire. Sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">révélé par la crise » in Métamorphoses de la sociabilité. Un idéal moderne dans le contexte de la post-modernité en état d'urgence sanitaire. Sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en scène la coopération entre arts et sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation et communication ou l'art de travailler ensemble autrement : l'expérimentation Org'impro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabienne MARTIN-JUCHAT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse en sciences de l'information et de la communicationProfesseure des Universités Classe Exceptionnelle 2ème Echelon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des affects dans les usages projetés des innovations technologiques : le cas du vélo électrique intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_2618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datafication d’un corps faillible et pratiques d’autosoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 42/2, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15bo8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05439234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des communications organisationnelles « écoféministes » : nouvel esprit du capitalisme ou « dynamiques transformatives » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.239-255. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138sg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05433470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévoiler le travail émotionnel : le consentement en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Culture &amp; Communication, 26-1, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12fux⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-opérer avec les machines. Les enjeux socio et sémio-techniques de la représentation des émotions par les outils d’IA générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Garmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Antonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la matérialité de l’imaginaire de l’innovation par l’analyse du processus de co-design d’une plateforme UX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Antonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 8 (1), pp.11-34. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.008.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience des touchers du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de yoga</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients’ Information Needs Related to a Monitoring Implant for Heart Failure: Co-designed Study Based on Affect Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.e38096. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/38096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03957959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la communication au design : instrumentalisation ou renouvellement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N°6, pp.5 - 8. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.006.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On technological neo-animism in the age of the Artificial Intelligence fervor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.53-72. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03957989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant design face à la communication : Inscriptions socio-économiques, défis théoriques et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N°4 (1), pp.5 - 10. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.004.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Turn for the Management of Public Relations: Emerging Challenges for Communication Professionals using Design Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Henke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Public Relations and Communications during the Covid-19 Pandemic, 14 (2), pp.153-170. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21409/gasc-kg70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questions que le patient atteint de dermatite atopique modérée à sévère aimerait qu’on lui pose : données d’une étude anthropologique qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Nicogossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (8), pp.A359. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fander.2021.09.594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Turn for the Management of Public Relations: Emerging Challenges for Communication Professionals using Design Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux communicationnels des recherches partenariales dans le contexte des open labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.71-88. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.7396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations émotionnelles de cadres de santé : les émotions au cœur de l’action et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.5114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, dispositifs et organisations : quelles finalités, quels engagements, quellesdynamiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se projeter affectivement dans la modernité radicale : action collective, réflexivité, autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.4068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agir affectif dans le travail d'encadrement : un objet de recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les modèles de la communication et de la coopération par l'improvisation : Org’impro, une recherche-action innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.162-178. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi4.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadres et le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du somatique au politique : l'atelier De l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communicationn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v42i42.48333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadres et le numérique. Cultures informationnelles et sentiment d’efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.55 - 66. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.5520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place à la créativité au sein des équipes de soin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche communicationnelle des émotions dans les organisations : questionnements et implications méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'improvisation : un révélateur possible du management 'distribué' dans un contexte de crise des modèles managériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distraction and Boredom: Students Faced to Digital Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Media and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.134-143. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11114/smc.v3i1.845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « genre » social au « genre » incorporé : Le « corps genré » des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Galinon-Mélénec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de marchandisation de la communication affective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter les relations entre artistes et scientifiques : l’appropriation de capteurs de mouvement par des danseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Zammouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 6 (n° 1), pp.137 - 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des pratiques des professionnels de la communication en France : entre injonctions marketing et idéal de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°6, pp. 41-56. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PENSER LE CORPS AFFECTIF COMME UN MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Le Corps mangeant, 4, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.004.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, genre, et couple en publicité. Une tendance à la confusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sexe &amp; communication, 20, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie du corps communicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sémiotique du corps sensible : le cas des arts martiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daruma : revue internationale d'études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Arts martiaux, 8-9, pp.327-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et santé : quel modèle européen face aux géants mondiaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum européen de bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, forum européen de bioéthique, Feb 2026, Strrasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier innovations technologiques et médecine 7P ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec les équipes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEMAGE - Palais des congrès, Mar 2026, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05540714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions sont-elles des informations comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’INFORMATION AU DÉFI DES ÉMOTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Feb 2026, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05540703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations picturales et apprentissage des techniques du corps : visualiser pour se désinscrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awareness Drawings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doshisha University, Jul 2025, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillage des savoirs par la communication en contexte de recherche collaborative : le cas du LabCom MeetUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Antonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Garmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus d’analyse en contexte de recherche collaborative : partage des rôles, maillage des savoirs et retombées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2025, MONTREAL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éprouver les méthodologies pour accompagner les transitions Experiencing methodologies to support transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Garmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Antonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe congrès de la SFSIC - Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; PREFICS, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des récits d'affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sentir et ressentir à l'Ère des technologies numériques : Du corps connecté aux affects partagés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université d'Ottawa, May 2025, OTTAWA - Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits d’affects : un enjeu théorique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sentir et ressentir à l'Ère des technologies numériques : Du corps connecté aux affects partagés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Ottawa, May 2025, OTTAWA, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PROMESSES DE L'IMMERSIF FACE À DES PUBLICS EN QUÊTE D’EXPÉRIENCES À HAUTE VALEUR AJOUTÉE SENSORIELLE ET ÉMOTIONNELLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures contemporaines de la médiation culturelle : Scénarisation d’expériences et promesses d’immersion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’université de Montpellier Paul-Valéry, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emozione in rete e nei segni: cosa resta dell'autenticità nell'era degli algoritmi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEGRETI E TRASPARENZE DEMODINAMICHE, TECNOLOGIE, FORME DI VITA, CONFLITTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aula Magna Dipartimento di Scienze Politiche e Sociali, Jun 2025, CATANIA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des coopérations entre utilisateurs et IA génératives pour la production de contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Antonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication à l’épreuve des intelligences artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERiiCO; Université de Lille, Apr 2025, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlez-moi d’IA #82 L'IA, vecteur d'un néo-animisme technologique avec Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlez-moi d'IA (émission radio 93.1FM &amp; podcast)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux socio-éthiques du développement de technologies de télésoin avec les patient.e.s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée à l'hôpital de Monfort, Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpital de Montfort au Canada, 2025, OTTAWA, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La vie humaine réduite à des processus instinctifs ou machinaux”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Totalitarisme informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christopher Pollman, Feb 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les usages situés avec les parties prenantes pour co-construire les conditions de la « recevabilité » des technologies de « soin augmenté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryame Ichiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e congrès de l'L'Association canadienne-française pour l'avancement des sciences (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : les logiques de création bousculées par l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE(S) ARTIFICIELLE(S) GÉNÉRATIVE(S) ET CRÉATIVITÉ(S) : Stratégies, Pratiques et Usages. Transformations ? Ruptures ? (Dis)Continuités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par le LERASS, la Revue COSSI, l'Université Montpellier 3 et l'Université Toulouse 3, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les usages situés avec les parties prenantes pour co-construire les conditions de la « recevabilité » des technologies de « soin augmenté ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ichiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Menissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91ème congrès de l’Association Canadienne-Française pour l’Avancement des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de l’IA : comment faire pour que les systèmes d’intelligence artificielle n’augmentent pas la vulnérabilité des humain.es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Pari(s) Santé Femmes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège national des gynécologues et obstétriciens français, Jun 2024, Paris La Défense/France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04725141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design et usage de technologies de &amp;quot;soin&amp;quot; quand le corps devient imprévisible : comment équiper le travail sur et avec des re-présentations numériques d’un corps &amp;quot;dysfonctionnel&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04480465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design in health technologies: the case of a European project aiming at developing an implantable monitoring device for patients living with heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable communities and resilience approaches: toward a more inclusive risk governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Risk Institute (Université Grenoble Alpes) - Swansea University, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du co-design des technologies en santé : une approche basée sur les récits d’affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur les méthodes de co-design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke, Jan 2023, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) éthique(s) pour l'IA en santé ? Conditions épistémologiques et enjeux politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique de l’intelligence artificielle en santé en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, Jun 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health, innovation and empowerment. Bodily subjectivities in the era of algorithmic governmentality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La governamentalità algoritmica : Storia e critica del regime di verità digitale ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Federico II, Dipartimento degli Studi Umanistici, Oct 2023, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04480609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of therapeutic education for connected heart failure patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health Communication: Issues and Perspectives - ICA Post Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMEOS laboratory, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception d’un module ETP pour des implants de monitoring cardiaque connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de la SETE (Société d'Education Thérapeutique Européenne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient, acteur du parcours de soin : bilan d'une coopération pluri-acteurs et transdisciplinaire dans un secteur de la santé en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Nicogossian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception avec des patients atteints de maladie chronique de dispositifs d’information et de formation en lien avec les implants connectés : un premier bilan des enjeux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et représentations autour des longues maladies : la figure du patient, du soignant et de l’aidant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Moulins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Labs : quelles stratégies d'acteurs, quelles nouvelles formes de génération de connaissances et quels nouveaux modèles de coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, créativité et médiation - XXIeme congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris - MSH Paris-Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques affectives des usages non pédagogiques du numérique en temps de cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque TICEMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I3M, SFSIC, Apr 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-économie des émotions : enjeux et pratiques dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles et management en contexte numérique généralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, Groupe d’Etudes et de recherches sur les communications organisationnelles, 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages affectifs des Tics par la jeune génération. Le numérique pour tromper l’ennui au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles et management en contexte numérique généralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, I3M, SFSIC, Oct 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages affectifs des TICN par la jeune génération. Les services en ligne pour tromper l’ennui au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles et management en contexte numérique généralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, Groupe d’Etudes et de recherches sur les communications organisationnelles, 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des conditions d’émergence de « sujets » technologiques : le cas des capteurs de mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Zammouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de l’Association Française d’ethnologie et d’anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d’ethnologie et d’anthropologie (AFEA), 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du genre dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Assignation du genre dans les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAPE/CNRS, IEP de Rennes, 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les interactions corps – médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 3e rencontres scientifiques internationales. Territoire, territorialisation, territorialité de Grenoble, Les territoires et les organisations à l’épreuve de l’hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des territoires, IGA, Université Grenoble 1, Pacte / Cnrs, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une ambiance de bien-être dans les parcs de stationnement : une démarche intégrée &amp;quot; architecture, art, design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Verney-Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des SHS dans la rencontre arts sciences au sein des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle entre Arts et Sciences dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble 2, UPMF, Pacte, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du colloque international Org & Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communications organisationnelles : des concepts aux pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, Groupe d’Etudes et de recherches sur les communications organisationnelles, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un modèle de communication dominant dans les organisations ou une hybridation dans les pratiques des communicants ? Retour réflexif du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française des Sciences de l’Information et de la Communication. Au cœur et aux lisières des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des organisations implicites de répartition entre disciplines et pays et enjeux scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication des organisations en débat dans les SIC : quels objets, terrains et théories ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, PREFIC, CERSIC, Org &amp; Co, 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication comme mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’espace virtuel du corps en présence : nouvelles architectures, nouveaux contextes, et nouvelles interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Auvergne, Clermont-Ferrand 1, LEEE, 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations visuelles des corps en interaction : quels modèles de l’interprétation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of gesture studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'intercorporéité dans les arts martiaux orientaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avventura del corpo. La comunicazione corporea, una via verso l’emancipazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-1255631767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la sociabilité. Un idéal moderne dans le contexte de la postmodernité en état d’urgence sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Arienzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Colloca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario D’agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiM edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.270, 2023, Sciences sociales, ‎9788869763595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure du corps. La communication corporelle, une voie vers l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation des émotions. Vers une radicalisation de la modernité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Staii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2016, Communication et civilisation, 978-2-343-08484-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier de l'imaginaire. Jouer l'action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Conjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2015, Collection L'innovation autrement, 979-10-91336-062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la communication des entreprises et des organisations : pratiques et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Millet-Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs de la communication des entreprises et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Millet-Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps et les médias. La chair éprouvée par les médias et les espaces sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps communicant. Le XXIème siècle, civilisation du corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Galinon-Mélénec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2008, 978-2-296-04597-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCRITURES EN LIGNE: PRATIQUES ET COMMUNAUTÉS. Sous la dir de Brigitte Chapelain. (485 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rennes 2, 486p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la rationalité algorithmique : co-design éthique, nouvelles anthropotechnies et reconstitution de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Arienzo, Pietro Sebastianelli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il governo degli algoritmi. Etica, desiderio, soggettivazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guida Editori, pp.129-149, 2025, 979-1255630951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05474122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots de demain: un dictionnaire des combats d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2350308952, 9782350308951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORPi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genealogie plurali Per un lessico del pensiero critico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design with Patients with Chronic Diseases for Information and Training Materials Related to Connected Implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Corroy; Christelle Chauzal-Larguier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patients, Caregivers and Doctors: Devices, Issues and Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iSTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Communication and Health Set, 9781786308931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions, Technologies, and Civilisations: Neo-animism of the Internet of Things in Connected Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media Archaeology from Theory to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MacroWorld, pp.41-61, 2021, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15340/978-625-00-9894-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03375679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie du soin à l'ère de la normativité technologique de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivité, corporéité et objets connectés. Regards croisés sur le design et les devenirs de l’interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir communicationnel des organisations du XXIe siècle : objets connectés, religions, modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie P. ALEMANNO, Anne MAYERE, (dir) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Organisationnelle. Formes et Transformations Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp33-51, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de « l'anamnèseur » corporel : la relation interpersonnelle de « soin » basée sur le toucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Galinon-Mélénec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'homme-trace. Des traces du corps au corps trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, quatrième tome (4), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-218, 2017, L'homme-trace</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01846439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendances affectives au numérique. La productivité en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrian Staii, Fabienne Martin-Juchat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrialisation des émotions et radicalisation de la « modernité » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-241, 2016, 978-2-343-08484-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Staii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’industrialisation des émotions. Vers une radicalisation de la modernité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-14, 2016, 978-2-343-08484-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèses et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Staii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’industrialisation des émotions. Vers une radicalisation de la modernité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 193-208, 2016, 978-2-343-08484-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques affectives des usages non pédagogiques du numérique en situation de cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Lorraine, pp.211-226, 2016, 9782814302877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des bricolages stratégiques pour faire face à l'ambivalence affective du rapport au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meyronin B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génération Y, le manager et l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-74, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour tromper l’ennui au travail : usages affectifs des TIC par les jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capitalisme affectif : enjeux des pratiques de communication des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles,management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de l’imaginaire : les vertiges de l’improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier de l’imaginaire. Jouer l’action collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et culture marchande : l'illusion structurelle des logiques modernes d'enchantement affectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Citton, Angela Braito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'enchantement. Pour une histoire multidisciplinaire de l'illusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Grenoble Alpes Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782843102776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les conditions d'émergence de la figure de l'habitant à travers la mise en œuvre d'un dispositif de co-construction d'une parole citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et intelligence du social tome 1 : acteurs, auteurs ou spectateurs des médias, de la consommation et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les conditions d’émergence de la figure de l’habitant à travers la mise en œuvre d’un dispositif de co-construction d’une parole citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs, auteurs ou spectateurs des médias, de la consommation et des territoires. Communication et intelligence du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la pensée stratégique en communication au sein des entreprises vue par les agences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs de la communication des entreprises et organisations. Pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des organisations : implicites de répartition entre disciplines et pays et enjeux scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Millet-Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LONEUX Christine; PARENT Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication des organisations. Recherches récentes : tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquis scientifiques sur la communication organisationnelle. Repérage de points de convergence entre disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard MIEGE; Dominique VINCK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence : enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des archives contemporaines, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook et les sites de socialisation : une surveillance librement consentie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GALINON-MELENEC Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme-trace en quête de sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CNRS, pp.105-125, 2011, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.16731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser conjointement les différents types d’interactions dont celles numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WEBER Pascale; DESLAUX Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’espace virtuel du corps en présence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE LYON PARC AUTO CASE STUDY– A POLYSENSORIAL APPROACH?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marynower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pieter M.A. Desmet, Jeroen van Erp and MariAnne Karlsson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and emotion moves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-280, 2008, 978-1-4438-0016-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les objets dans l’observation des pratiques communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication organisationnelle en question : Méthodes et méthodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathie et rites de table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Boutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'imaginaire de la table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-150, 2004, Communication, 9782747567152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empathie homme-animal: réflexion sur les spécificités de la communication corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Galinon-Mélénec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homme/animal Quelles relations ? Quelles communications ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-124, 2003, 978-2877753531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES FORUMS ELECTRONIQUES : ACTIVITES DE COMMUNICATION OU DE PRODUCTION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications en situation de travail à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Groupware, portée et limites d'une dynamique organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Le Boeuf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin du groupware. Résurgence d’une dynamique organisationnelle assistée par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-41, 2002, Communication et technologie, 9782747520812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’intercorporéité dans les arts martiaux orientaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les risques socio-éthiques engendrés par les technologies numériques grâce à une échelle de maturité éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’animal effrayé à l’individu social et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">révélé par la crise » in Métamorphoses de la sociabilité. Un idéal moderne dans le contexte de la post-modernité en état d'urgence sanitaire. Sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">révélé par la crise » in Métamorphoses de la sociabilité. Un idéal moderne dans le contexte de la post-modernité en état d'urgence sanitaire. Sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en scène la coopération entre arts et sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation et communication ou l'art de travailler ensemble autrement : l'expérimentation Org'impro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Davat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2618" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bo8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138sg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dumas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Garmon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Besson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Antonova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.008.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38096" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.006.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2224" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.004.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Henke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/gasc-kg70" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nicogossian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux No&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.594" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.7396" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5114" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3795" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4068" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aznar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3471" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi4.813" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v42i42.48333" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674561v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5520" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.08.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/smc.v3i1.845" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Galinon-M&#233;l&#233;nec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.857" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Zammouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fourrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.446" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858670v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.004.0085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01859415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Boutaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472913v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122921v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500957v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Ichiba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841582v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578444v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichiba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menissier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725141v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229144v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480609v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229125v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229087v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02424973v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191603v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150865v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150867v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833971v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Verney-Carron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150897v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151310v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01859703v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Arienzo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Colloca" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario D&#8217;agata" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/metamorphoses-de-la-sociabilite/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978116v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Conjard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gros" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/latelier-de-limaginaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Millet-Fourrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834569v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674558v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01859457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474122v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909838v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228333v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375679v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15340/978-625-00-9894-3_3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692318v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846439v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sociologie-ethnologie-anthropologie/7209-l-homme-trace.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151133v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01859478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50203" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701581v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978132v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01374936v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334011v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1211/9782706122200/La%20generation%20Y%20le%20manager%20et%20lentreprise" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991853v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978581v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858633v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100012600" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Didier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134628v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133234v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135122v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.16731" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135128v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858595v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marynower" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/design-and-emotion-moves-14" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858666v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858626v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=17556" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858590v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858585v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858622v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=5737&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01859468v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090891v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416085v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137361v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846175v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Davat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2618" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bo8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138sg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dumas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Garmon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Besson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Antonova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.008.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38096" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.006.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2224" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.004.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Henke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/gasc-kg70" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nicogossian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux No&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.594" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.7396" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5114" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3795" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4068" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aznar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3471" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi4.813" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v42i42.48333" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674561v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5520" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.08.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/smc.v3i1.845" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Galinon-M&#233;l&#233;nec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.857" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Zammouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fourrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.446" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858670v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.004.0085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01859415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Boutaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122921v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472913v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500957v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578444v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Ichiba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841582v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichiba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menissier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725141v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229144v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480609v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229125v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229099v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229087v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02424973v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150865v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833971v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Verney-Carron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150897v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151310v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01859703v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Arienzo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Colloca" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario D&#8217;agata" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/metamorphoses-de-la-sociabilite/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978116v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Conjard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gros" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/latelier-de-limaginaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Millet-Fourrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834569v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674558v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01859457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474122v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909838v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228333v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375679v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15340/978-625-00-9894-3_3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692318v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846439v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sociologie-ethnologie-anthropologie/7209-l-homme-trace.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01859478v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50203" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978132v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701581v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151133v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334011v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1211/9782706122200/La%20generation%20Y%20le%20manager%20et%20lentreprise" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01374936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991853v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978581v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858633v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100012600" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Didier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134628v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133234v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135122v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.16731" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135128v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858595v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marynower" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/design-and-emotion-moves-14" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858666v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858626v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=17556" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858590v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858585v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858622v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=5737&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01859468v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090891v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416085v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137361v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846175v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>