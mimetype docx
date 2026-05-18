--- v1 (2026-04-07)
+++ v2 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabienne MARTIN-JUCHAT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse en sciences de l'information et de la communicationProfesseure des Universités Classe Exceptionnelle 2ème Echelon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des affects dans les usages projetés des innovations technologiques : le cas du vélo électrique intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_2618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datafication d’un corps faillible et pratiques d’autosoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 42/2, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15bo8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05439234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des communications organisationnelles « écoféministes » : nouvel esprit du capitalisme ou « dynamiques transformatives » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.239-255. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138sg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05433470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévoiler le travail émotionnel : le consentement en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Culture &amp; Communication, 26-1, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12fux⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-opérer avec les machines. Les enjeux socio et sémio-techniques de la représentation des émotions par les outils d’IA générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Garmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Antonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la matérialité de l’imaginaire de l’innovation par l’analyse du processus de co-design d’une plateforme UX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Antonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 8 (1), pp.11-34. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.008.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience des touchers du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de yoga</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients’ Information Needs Related to a Monitoring Implant for Heart Failure: Co-designed Study Based on Affect Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.e38096. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/38096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03957959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la communication au design : instrumentalisation ou renouvellement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N°6, pp.5 - 8. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.006.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On technological neo-animism in the age of the Artificial Intelligence fervor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.53-72. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03957989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant design face à la communication : Inscriptions socio-économiques, défis théoriques et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N°4 (1), pp.5 - 10. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.004.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Turn for the Management of Public Relations: Emerging Challenges for Communication Professionals using Design Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Henke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Public Relations and Communications during the Covid-19 Pandemic, 14 (2), pp.153-170. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21409/gasc-kg70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questions que le patient atteint de dermatite atopique modérée à sévère aimerait qu’on lui pose : données d’une étude anthropologique qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Nicogossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (8), pp.A359. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fander.2021.09.594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Turn for the Management of Public Relations: Emerging Challenges for Communication Professionals using Design Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux communicationnels des recherches partenariales dans le contexte des open labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.71-88. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.7396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations émotionnelles de cadres de santé : les émotions au cœur de l’action et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.5114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, dispositifs et organisations : quelles finalités, quels engagements, quellesdynamiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se projeter affectivement dans la modernité radicale : action collective, réflexivité, autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.4068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agir affectif dans le travail d'encadrement : un objet de recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les modèles de la communication et de la coopération par l'improvisation : Org’impro, une recherche-action innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.162-178. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi4.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadres et le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du somatique au politique : l'atelier De l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communicationn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v42i42.48333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadres et le numérique. Cultures informationnelles et sentiment d’efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.55 - 66. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.5520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place à la créativité au sein des équipes de soin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche communicationnelle des émotions dans les organisations : questionnements et implications méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'improvisation : un révélateur possible du management 'distribué' dans un contexte de crise des modèles managériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distraction and Boredom: Students Faced to Digital Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Media and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.134-143. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11114/smc.v3i1.845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « genre » social au « genre » incorporé : Le « corps genré » des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Galinon-Mélénec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de marchandisation de la communication affective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter les relations entre artistes et scientifiques : l’appropriation de capteurs de mouvement par des danseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Zammouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 6 (n° 1), pp.137 - 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des pratiques des professionnels de la communication en France : entre injonctions marketing et idéal de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°6, pp. 41-56. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PENSER LE CORPS AFFECTIF COMME UN MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Le Corps mangeant, 4, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.004.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, genre, et couple en publicité. Une tendance à la confusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sexe &amp; communication, 20, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie du corps communicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sémiotique du corps sensible : le cas des arts martiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daruma : revue internationale d'études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Arts martiaux, 8-9, pp.327-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et santé : quel modèle européen face aux géants mondiaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum européen de bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, forum européen de bioéthique, Feb 2026, Strrasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier innovations technologiques et médecine 7P ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec les équipes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEMAGE - Palais des congrès, Mar 2026, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05540714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions sont-elles des informations comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’INFORMATION AU DÉFI DES ÉMOTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Feb 2026, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05540703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations picturales et apprentissage des techniques du corps : visualiser pour se désinscrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awareness Drawings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doshisha University, Jul 2025, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillage des savoirs par la communication en contexte de recherche collaborative : le cas du LabCom MeetUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Antonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Garmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus d’analyse en contexte de recherche collaborative : partage des rôles, maillage des savoirs et retombées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2025, MONTREAL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éprouver les méthodologies pour accompagner les transitions Experiencing methodologies to support transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Garmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Antonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe congrès de la SFSIC - Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; PREFICS, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des récits d'affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sentir et ressentir à l'Ère des technologies numériques : Du corps connecté aux affects partagés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université d'Ottawa, May 2025, OTTAWA - Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits d’affects : un enjeu théorique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sentir et ressentir à l'Ère des technologies numériques : Du corps connecté aux affects partagés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Ottawa, May 2025, OTTAWA, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PROMESSES DE L'IMMERSIF FACE À DES PUBLICS EN QUÊTE D’EXPÉRIENCES À HAUTE VALEUR AJOUTÉE SENSORIELLE ET ÉMOTIONNELLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures contemporaines de la médiation culturelle : Scénarisation d’expériences et promesses d’immersion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’université de Montpellier Paul-Valéry, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emozione in rete e nei segni: cosa resta dell'autenticità nell'era degli algoritmi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEGRETI E TRASPARENZE DEMODINAMICHE, TECNOLOGIE, FORME DI VITA, CONFLITTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aula Magna Dipartimento di Scienze Politiche e Sociali, Jun 2025, CATANIA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des coopérations entre utilisateurs et IA génératives pour la production de contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Antonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication à l’épreuve des intelligences artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERiiCO; Université de Lille, Apr 2025, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlez-moi d’IA #82 L'IA, vecteur d'un néo-animisme technologique avec Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlez-moi d'IA (émission radio 93.1FM &amp; podcast)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux socio-éthiques du développement de technologies de télésoin avec les patient.e.s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée à l'hôpital de Monfort, Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpital de Montfort au Canada, 2025, OTTAWA, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La vie humaine réduite à des processus instinctifs ou machinaux”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Totalitarisme informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christopher Pollman, Feb 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les usages situés avec les parties prenantes pour co-construire les conditions de la « recevabilité » des technologies de « soin augmenté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryame Ichiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e congrès de l'L'Association canadienne-française pour l'avancement des sciences (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : les logiques de création bousculées par l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE(S) ARTIFICIELLE(S) GÉNÉRATIVE(S) ET CRÉATIVITÉ(S) : Stratégies, Pratiques et Usages. Transformations ? Ruptures ? (Dis)Continuités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par le LERASS, la Revue COSSI, l'Université Montpellier 3 et l'Université Toulouse 3, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les usages situés avec les parties prenantes pour co-construire les conditions de la « recevabilité » des technologies de « soin augmenté ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ichiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Menissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91ème congrès de l’Association Canadienne-Française pour l’Avancement des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de l’IA : comment faire pour que les systèmes d’intelligence artificielle n’augmentent pas la vulnérabilité des humain.es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Pari(s) Santé Femmes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège national des gynécologues et obstétriciens français, Jun 2024, Paris La Défense/France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04725141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design et usage de technologies de &amp;quot;soin&amp;quot; quand le corps devient imprévisible : comment équiper le travail sur et avec des re-présentations numériques d’un corps &amp;quot;dysfonctionnel&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04480465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design in health technologies: the case of a European project aiming at developing an implantable monitoring device for patients living with heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable communities and resilience approaches: toward a more inclusive risk governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Risk Institute (Université Grenoble Alpes) - Swansea University, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du co-design des technologies en santé : une approche basée sur les récits d’affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur les méthodes de co-design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke, Jan 2023, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) éthique(s) pour l'IA en santé ? Conditions épistémologiques et enjeux politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique de l’intelligence artificielle en santé en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, Jun 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health, innovation and empowerment. Bodily subjectivities in the era of algorithmic governmentality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La governamentalità algoritmica : Storia e critica del regime di verità digitale ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Federico II, Dipartimento degli Studi Umanistici, Oct 2023, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04480609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of therapeutic education for connected heart failure patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health Communication: Issues and Perspectives - ICA Post Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMEOS laboratory, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception d’un module ETP pour des implants de monitoring cardiaque connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de la SETE (Société d'Education Thérapeutique Européenne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient, acteur du parcours de soin : bilan d'une coopération pluri-acteurs et transdisciplinaire dans un secteur de la santé en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Nicogossian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception avec des patients atteints de maladie chronique de dispositifs d’information et de formation en lien avec les implants connectés : un premier bilan des enjeux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et représentations autour des longues maladies : la figure du patient, du soignant et de l’aidant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Moulins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Labs : quelles stratégies d'acteurs, quelles nouvelles formes de génération de connaissances et quels nouveaux modèles de coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, créativité et médiation - XXIeme congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris - MSH Paris-Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques affectives des usages non pédagogiques du numérique en temps de cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque TICEMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I3M, SFSIC, Apr 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-économie des émotions : enjeux et pratiques dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles et management en contexte numérique généralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, Groupe d’Etudes et de recherches sur les communications organisationnelles, 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages affectifs des Tics par la jeune génération. Le numérique pour tromper l’ennui au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles et management en contexte numérique généralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, I3M, SFSIC, Oct 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages affectifs des TICN par la jeune génération. Les services en ligne pour tromper l’ennui au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles et management en contexte numérique généralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, Groupe d’Etudes et de recherches sur les communications organisationnelles, 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des conditions d’émergence de « sujets » technologiques : le cas des capteurs de mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Zammouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de l’Association Française d’ethnologie et d’anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d’ethnologie et d’anthropologie (AFEA), 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du genre dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Assignation du genre dans les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAPE/CNRS, IEP de Rennes, 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les interactions corps – médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 3e rencontres scientifiques internationales. Territoire, territorialisation, territorialité de Grenoble, Les territoires et les organisations à l’épreuve de l’hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des territoires, IGA, Université Grenoble 1, Pacte / Cnrs, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une ambiance de bien-être dans les parcs de stationnement : une démarche intégrée &amp;quot; architecture, art, design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Verney-Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des SHS dans la rencontre arts sciences au sein des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle entre Arts et Sciences dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble 2, UPMF, Pacte, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du colloque international Org & Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communications organisationnelles : des concepts aux pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, Groupe d’Etudes et de recherches sur les communications organisationnelles, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un modèle de communication dominant dans les organisations ou une hybridation dans les pratiques des communicants ? Retour réflexif du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française des Sciences de l’Information et de la Communication. Au cœur et aux lisières des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des organisations implicites de répartition entre disciplines et pays et enjeux scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication des organisations en débat dans les SIC : quels objets, terrains et théories ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, PREFIC, CERSIC, Org &amp; Co, 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication comme mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’espace virtuel du corps en présence : nouvelles architectures, nouveaux contextes, et nouvelles interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Auvergne, Clermont-Ferrand 1, LEEE, 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations visuelles des corps en interaction : quels modèles de l’interprétation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of gesture studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'intercorporéité dans les arts martiaux orientaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avventura del corpo. La comunicazione corporea, una via verso l’emancipazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-1255631767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la sociabilité. Un idéal moderne dans le contexte de la postmodernité en état d’urgence sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Arienzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Colloca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario D’agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiM edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.270, 2023, Sciences sociales, ‎9788869763595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure du corps. La communication corporelle, une voie vers l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation des émotions. Vers une radicalisation de la modernité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Staii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2016, Communication et civilisation, 978-2-343-08484-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier de l'imaginaire. Jouer l'action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Conjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2015, Collection L'innovation autrement, 979-10-91336-062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la communication des entreprises et des organisations : pratiques et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Millet-Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs de la communication des entreprises et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Millet-Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps et les médias. La chair éprouvée par les médias et les espaces sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps communicant. Le XXIème siècle, civilisation du corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Galinon-Mélénec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2008, 978-2-296-04597-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCRITURES EN LIGNE: PRATIQUES ET COMMUNAUTÉS. Sous la dir de Brigitte Chapelain. (485 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rennes 2, 486p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la rationalité algorithmique : co-design éthique, nouvelles anthropotechnies et reconstitution de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Arienzo, Pietro Sebastianelli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il governo degli algoritmi. Etica, desiderio, soggettivazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guida Editori, pp.129-149, 2025, 979-1255630951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05474122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots de demain: un dictionnaire des combats d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2350308952, 9782350308951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORPi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genealogie plurali Per un lessico del pensiero critico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design with Patients with Chronic Diseases for Information and Training Materials Related to Connected Implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Corroy; Christelle Chauzal-Larguier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patients, Caregivers and Doctors: Devices, Issues and Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iSTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Communication and Health Set, 9781786308931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions, Technologies, and Civilisations: Neo-animism of the Internet of Things in Connected Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media Archaeology from Theory to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MacroWorld, pp.41-61, 2021, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15340/978-625-00-9894-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03375679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie du soin à l'ère de la normativité technologique de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivité, corporéité et objets connectés. Regards croisés sur le design et les devenirs de l’interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir communicationnel des organisations du XXIe siècle : objets connectés, religions, modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie P. ALEMANNO, Anne MAYERE, (dir) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Organisationnelle. Formes et Transformations Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp33-51, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de « l'anamnèseur » corporel : la relation interpersonnelle de « soin » basée sur le toucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Galinon-Mélénec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'homme-trace. Des traces du corps au corps trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, quatrième tome (4), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-218, 2017, L'homme-trace</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01846439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendances affectives au numérique. La productivité en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrian Staii, Fabienne Martin-Juchat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrialisation des émotions et radicalisation de la « modernité » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-241, 2016, 978-2-343-08484-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Staii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’industrialisation des émotions. Vers une radicalisation de la modernité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-14, 2016, 978-2-343-08484-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèses et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Staii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’industrialisation des émotions. Vers une radicalisation de la modernité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 193-208, 2016, 978-2-343-08484-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques affectives des usages non pédagogiques du numérique en situation de cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Lorraine, pp.211-226, 2016, 9782814302877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des bricolages stratégiques pour faire face à l'ambivalence affective du rapport au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meyronin B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génération Y, le manager et l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-74, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour tromper l’ennui au travail : usages affectifs des TIC par les jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capitalisme affectif : enjeux des pratiques de communication des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles,management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de l’imaginaire : les vertiges de l’improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier de l’imaginaire. Jouer l’action collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et culture marchande : l'illusion structurelle des logiques modernes d'enchantement affectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Citton, Angela Braito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'enchantement. Pour une histoire multidisciplinaire de l'illusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Grenoble Alpes Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782843102776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les conditions d'émergence de la figure de l'habitant à travers la mise en œuvre d'un dispositif de co-construction d'une parole citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et intelligence du social tome 1 : acteurs, auteurs ou spectateurs des médias, de la consommation et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les conditions d’émergence de la figure de l’habitant à travers la mise en œuvre d’un dispositif de co-construction d’une parole citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs, auteurs ou spectateurs des médias, de la consommation et des territoires. Communication et intelligence du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la pensée stratégique en communication au sein des entreprises vue par les agences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs de la communication des entreprises et organisations. Pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des organisations : implicites de répartition entre disciplines et pays et enjeux scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Millet-Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LONEUX Christine; PARENT Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication des organisations. Recherches récentes : tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquis scientifiques sur la communication organisationnelle. Repérage de points de convergence entre disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard MIEGE; Dominique VINCK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence : enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des archives contemporaines, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook et les sites de socialisation : une surveillance librement consentie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GALINON-MELENEC Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme-trace en quête de sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CNRS, pp.105-125, 2011, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.16731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser conjointement les différents types d’interactions dont celles numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WEBER Pascale; DESLAUX Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’espace virtuel du corps en présence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE LYON PARC AUTO CASE STUDY– A POLYSENSORIAL APPROACH?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marynower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pieter M.A. Desmet, Jeroen van Erp and MariAnne Karlsson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and emotion moves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-280, 2008, 978-1-4438-0016-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les objets dans l’observation des pratiques communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication organisationnelle en question : Méthodes et méthodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathie et rites de table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Boutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'imaginaire de la table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-150, 2004, Communication, 9782747567152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empathie homme-animal: réflexion sur les spécificités de la communication corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Galinon-Mélénec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homme/animal Quelles relations ? Quelles communications ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-124, 2003, 978-2877753531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES FORUMS ELECTRONIQUES : ACTIVITES DE COMMUNICATION OU DE PRODUCTION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications en situation de travail à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Groupware, portée et limites d'une dynamique organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Le Boeuf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin du groupware. Résurgence d’une dynamique organisationnelle assistée par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-41, 2002, Communication et technologie, 9782747520812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’intercorporéité dans les arts martiaux orientaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les risques socio-éthiques engendrés par les technologies numériques grâce à une échelle de maturité éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’animal effrayé à l’individu social et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">révélé par la crise » in Métamorphoses de la sociabilité. Un idéal moderne dans le contexte de la post-modernité en état d'urgence sanitaire. Sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">révélé par la crise » in Métamorphoses de la sociabilité. Un idéal moderne dans le contexte de la post-modernité en état d'urgence sanitaire. Sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en scène la coopération entre arts et sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation et communication ou l'art de travailler ensemble autrement : l'expérimentation Org'impro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabienne MARTIN-JUCHAT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse en sciences de l'information et de la communicationProfesseure des Universités Classe Exceptionnelle 2ème Echelon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des affects dans les usages projetés des innovations technologiques : le cas du vélo électrique intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_2618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datafication d’un corps faillible et pratiques d’autosoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 42/2, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15bo8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05439234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des communications organisationnelles « écoféministes » : nouvel esprit du capitalisme ou « dynamiques transformatives » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.239-255. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138sg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05433470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévoiler le travail émotionnel : le consentement en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Culture &amp; Communication, 26-1, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12fux⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la matérialité de l’imaginaire de l’innovation par l’analyse du processus de co-design d’une plateforme UX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Antonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 8 (1), pp.11-34. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.008.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-opérer avec les machines. Les enjeux socio et sémio-techniques de la représentation des émotions par les outils d’IA générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Garmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Antonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience des touchers du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de yoga</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients’ Information Needs Related to a Monitoring Implant for Heart Failure: Co-designed Study Based on Affect Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.e38096. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/38096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03957959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la communication au design : instrumentalisation ou renouvellement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N°6, pp.5 - 8. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.006.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On technological neo-animism in the age of the Artificial Intelligence fervor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.53-72. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03957989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant design face à la communication : Inscriptions socio-économiques, défis théoriques et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N°4 (1), pp.5 - 10. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.004.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Turn for the Management of Public Relations: Emerging Challenges for Communication Professionals using Design Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Turn for the Management of Public Relations: Emerging Challenges for Communication Professionals using Design Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Henke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Public Relations and Communications during the Covid-19 Pandemic, 14 (2), pp.153-170. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21409/gasc-kg70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questions que le patient atteint de dermatite atopique modérée à sévère aimerait qu’on lui pose : données d’une étude anthropologique qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Nicogossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (8), pp.A359. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fander.2021.09.594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux communicationnels des recherches partenariales dans le contexte des open labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.71-88. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.7396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agir affectif dans le travail d'encadrement : un objet de recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, dispositifs et organisations : quelles finalités, quels engagements, quellesdynamiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations émotionnelles de cadres de santé : les émotions au cœur de l’action et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.5114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se projeter affectivement dans la modernité radicale : action collective, réflexivité, autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.4068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place à la créativité au sein des équipes de soin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les modèles de la communication et de la coopération par l'improvisation : Org’impro, une recherche-action innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.162-178. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi4.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadres et le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du somatique au politique : l'atelier De l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communicationn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v42i42.48333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadres et le numérique. Cultures informationnelles et sentiment d’efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.55 - 66. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.5520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche communicationnelle des émotions dans les organisations : questionnements et implications méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'improvisation : un révélateur possible du management 'distribué' dans un contexte de crise des modèles managériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distraction and Boredom: Students Faced to Digital Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Media and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.134-143. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11114/smc.v3i1.845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « genre » social au « genre » incorporé : Le « corps genré » des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Galinon-Mélénec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de marchandisation de la communication affective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter les relations entre artistes et scientifiques : l’appropriation de capteurs de mouvement par des danseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Zammouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 6 (n° 1), pp.137 - 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des pratiques des professionnels de la communication en France : entre injonctions marketing et idéal de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°6, pp. 41-56. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PENSER LE CORPS AFFECTIF COMME UN MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Le Corps mangeant, 4, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.004.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, genre, et couple en publicité. Une tendance à la confusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sexe &amp; communication, 20, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie du corps communicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sémiotique du corps sensible : le cas des arts martiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daruma : revue internationale d'études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Arts martiaux, 8-9, pp.327-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions sont-elles des informations comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’INFORMATION AU DÉFI DES ÉMOTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Feb 2026, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05540703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et santé : quel modèle européen face aux géants mondiaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum européen de bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, forum européen de bioéthique, Feb 2026, Strrasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier innovations technologiques et médecine 7P ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec les équipes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEMAGE - Palais des congrès, Mar 2026, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05540714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations picturales et apprentissage des techniques du corps : visualiser pour se désinscrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awareness Drawings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doshisha University, Jul 2025, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillage des savoirs par la communication en contexte de recherche collaborative : le cas du LabCom MeetUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Antonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Garmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus d’analyse en contexte de recherche collaborative : partage des rôles, maillage des savoirs et retombées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2025, MONTREAL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éprouver les méthodologies pour accompagner les transitions Experiencing methodologies to support transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Garmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Antonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe congrès de la SFSIC - Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; PREFICS, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des récits d'affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sentir et ressentir à l'Ère des technologies numériques : Du corps connecté aux affects partagés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université d'Ottawa, May 2025, OTTAWA - Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits d’affects : un enjeu théorique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sentir et ressentir à l'Ère des technologies numériques : Du corps connecté aux affects partagés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Ottawa, May 2025, OTTAWA, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PROMESSES DE L'IMMERSIF FACE À DES PUBLICS EN QUÊTE D’EXPÉRIENCES À HAUTE VALEUR AJOUTÉE SENSORIELLE ET ÉMOTIONNELLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures contemporaines de la médiation culturelle : Scénarisation d’expériences et promesses d’immersion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’université de Montpellier Paul-Valéry, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emozione in rete e nei segni: cosa resta dell'autenticità nell'era degli algoritmi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEGRETI E TRASPARENZE DEMODINAMICHE, TECNOLOGIE, FORME DI VITA, CONFLITTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aula Magna Dipartimento di Scienze Politiche e Sociali, Jun 2025, CATANIA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des coopérations entre utilisateurs et IA génératives pour la production de contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Antonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication à l’épreuve des intelligences artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERiiCO; Université de Lille, Apr 2025, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlez-moi d’IA #82 L'IA, vecteur d'un néo-animisme technologique avec Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlez-moi d'IA (émission radio 93.1FM &amp; podcast)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux socio-éthiques du développement de technologies de télésoin avec les patient.e.s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée à l'hôpital de Monfort, Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpital de Montfort au Canada, 2025, OTTAWA, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La vie humaine réduite à des processus instinctifs ou machinaux”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Totalitarisme informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christopher Pollman, Feb 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les usages situés avec les parties prenantes pour co-construire les conditions de la « recevabilité » des technologies de « soin augmenté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryame Ichiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e congrès de l'L'Association canadienne-française pour l'avancement des sciences (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : les logiques de création bousculées par l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bullich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE(S) ARTIFICIELLE(S) GÉNÉRATIVE(S) ET CRÉATIVITÉ(S) : Stratégies, Pratiques et Usages. Transformations ? Ruptures ? (Dis)Continuités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par le LERASS, la Revue COSSI, l'Université Montpellier 3 et l'Université Toulouse 3, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les usages situés avec les parties prenantes pour co-construire les conditions de la « recevabilité » des technologies de « soin augmenté ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ichiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Menissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91ème congrès de l’Association Canadienne-Française pour l’Avancement des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de l’IA : comment faire pour que les systèmes d’intelligence artificielle n’augmentent pas la vulnérabilité des humain.es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Pari(s) Santé Femmes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège national des gynécologues et obstétriciens français, Jun 2024, Paris La Défense/France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04725141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health, innovation and empowerment. Bodily subjectivities in the era of algorithmic governmentality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La governamentalità algoritmica : Storia e critica del regime di verità digitale ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Federico II, Dipartimento degli Studi Umanistici, Oct 2023, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04480609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design et usage de technologies de &amp;quot;soin&amp;quot; quand le corps devient imprévisible : comment équiper le travail sur et avec des re-présentations numériques d’un corps &amp;quot;dysfonctionnel&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04480465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du co-design des technologies en santé : une approche basée sur les récits d’affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur les méthodes de co-design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke, Jan 2023, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design in health technologies: the case of a European project aiming at developing an implantable monitoring device for patients living with heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable communities and resilience approaches: toward a more inclusive risk governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Risk Institute (Université Grenoble Alpes) - Swansea University, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) éthique(s) pour l'IA en santé ? Conditions épistémologiques et enjeux politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique de l’intelligence artificielle en santé en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, Jun 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of therapeutic education for connected heart failure patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health Communication: Issues and Perspectives - ICA Post Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMEOS laboratory, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception d’un module ETP pour des implants de monitoring cardiaque connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de la SETE (Société d'Education Thérapeutique Européenne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient, acteur du parcours de soin : bilan d'une coopération pluri-acteurs et transdisciplinaire dans un secteur de la santé en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Nicogossian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception avec des patients atteints de maladie chronique de dispositifs d’information et de formation en lien avec les implants connectés : un premier bilan des enjeux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et représentations autour des longues maladies : la figure du patient, du soignant et de l’aidant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Moulins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Labs : quelles stratégies d'acteurs, quelles nouvelles formes de génération de connaissances et quels nouveaux modèles de coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, créativité et médiation - XXIeme congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris - MSH Paris-Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques affectives des usages non pédagogiques du numérique en temps de cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque TICEMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I3M, SFSIC, Apr 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-économie des émotions : enjeux et pratiques dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles et management en contexte numérique généralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, Groupe d’Etudes et de recherches sur les communications organisationnelles, 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages affectifs des Tics par la jeune génération. Le numérique pour tromper l’ennui au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles et management en contexte numérique généralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, I3M, SFSIC, Oct 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages affectifs des TICN par la jeune génération. Les services en ligne pour tromper l’ennui au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles et management en contexte numérique généralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, Groupe d’Etudes et de recherches sur les communications organisationnelles, 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des conditions d’émergence de « sujets » technologiques : le cas des capteurs de mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Zammouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de l’Association Française d’ethnologie et d’anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d’ethnologie et d’anthropologie (AFEA), 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du genre dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Assignation du genre dans les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAPE/CNRS, IEP de Rennes, 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les interactions corps – médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 3e rencontres scientifiques internationales. Territoire, territorialisation, territorialité de Grenoble, Les territoires et les organisations à l’épreuve de l’hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des territoires, IGA, Université Grenoble 1, Pacte / Cnrs, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une ambiance de bien-être dans les parcs de stationnement : une démarche intégrée &amp;quot; architecture, art, design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Verney-Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des SHS dans la rencontre arts sciences au sein des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle entre Arts et Sciences dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble 2, UPMF, Pacte, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du colloque international Org & Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communications organisationnelles : des concepts aux pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, Groupe d’Etudes et de recherches sur les communications organisationnelles, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un modèle de communication dominant dans les organisations ou une hybridation dans les pratiques des communicants ? Retour réflexif du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française des Sciences de l’Information et de la Communication. Au cœur et aux lisières des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des organisations implicites de répartition entre disciplines et pays et enjeux scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication des organisations en débat dans les SIC : quels objets, terrains et théories ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, PREFIC, CERSIC, Org &amp; Co, 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication comme mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’espace virtuel du corps en présence : nouvelles architectures, nouveaux contextes, et nouvelles interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Auvergne, Clermont-Ferrand 1, LEEE, 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations visuelles des corps en interaction : quels modèles de l’interprétation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of gesture studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'intercorporéité dans les arts martiaux orientaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avventura del corpo. La comunicazione corporea, una via verso l’emancipazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-1255631767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la sociabilité. Un idéal moderne dans le contexte de la postmodernité en état d’urgence sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Arienzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Colloca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario D’agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiM edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.270, 2023, Sciences sociales, ‎9788869763595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure du corps. La communication corporelle, une voie vers l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation des émotions. Vers une radicalisation de la modernité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Staii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2016, Communication et civilisation, 978-2-343-08484-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier de l'imaginaire. Jouer l'action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Conjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2015, Collection L'innovation autrement, 979-10-91336-062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs de la communication des entreprises et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Millet-Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la communication des entreprises et des organisations : pratiques et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Millet-Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps et les médias. La chair éprouvée par les médias et les espaces sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps communicant. Le XXIème siècle, civilisation du corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Galinon-Mélénec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2008, 978-2-296-04597-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCRITURES EN LIGNE: PRATIQUES ET COMMUNAUTÉS. Sous la dir de Brigitte Chapelain. (485 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rennes 2, 486p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la rationalité algorithmique : co-design éthique, nouvelles anthropotechnies et reconstitution de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Arienzo, Pietro Sebastianelli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il governo degli algoritmi. Etica, desiderio, soggettivazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guida Editori, pp.129-149, 2025, 979-1255630951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05474122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots de demain: un dictionnaire des combats d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2350308952, 9782350308951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORPi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genealogie plurali Per un lessico del pensiero critico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design with Patients with Chronic Diseases for Information and Training Materials Related to Connected Implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Corroy; Christelle Chauzal-Larguier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patients, Caregivers and Doctors: Devices, Issues and Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iSTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Communication and Health Set, 9781786308931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions, Technologies, and Civilisations: Neo-animism of the Internet of Things in Connected Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media Archaeology from Theory to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MacroWorld, pp.41-61, 2021, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15340/978-625-00-9894-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03375679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie du soin à l'ère de la normativité technologique de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivité, corporéité et objets connectés. Regards croisés sur le design et les devenirs de l’interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir communicationnel des organisations du XXIe siècle : objets connectés, religions, modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie P. ALEMANNO, Anne MAYERE, (dir) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Organisationnelle. Formes et Transformations Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp33-51, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de « l'anamnèseur » corporel : la relation interpersonnelle de « soin » basée sur le toucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Galinon-Mélénec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'homme-trace. Des traces du corps au corps trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, quatrième tome (4), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-218, 2017, L'homme-trace</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01846439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendances affectives au numérique. La productivité en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrian Staii, Fabienne Martin-Juchat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrialisation des émotions et radicalisation de la « modernité » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-241, 2016, 978-2-343-08484-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Staii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’industrialisation des émotions. Vers une radicalisation de la modernité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-14, 2016, 978-2-343-08484-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèses et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Staii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’industrialisation des émotions. Vers une radicalisation de la modernité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 193-208, 2016, 978-2-343-08484-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques affectives des usages non pédagogiques du numérique en situation de cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Lorraine, pp.211-226, 2016, 9782814302877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des bricolages stratégiques pour faire face à l'ambivalence affective du rapport au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meyronin B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génération Y, le manager et l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-74, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour tromper l’ennui au travail : usages affectifs des TIC par les jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capitalisme affectif : enjeux des pratiques de communication des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles,management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de l’imaginaire : les vertiges de l’improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier de l’imaginaire. Jouer l’action collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la pensée stratégique en communication au sein des entreprises vue par les agences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs de la communication des entreprises et organisations. Pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et culture marchande : l'illusion structurelle des logiques modernes d'enchantement affectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Citton, Angela Braito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'enchantement. Pour une histoire multidisciplinaire de l'illusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Grenoble Alpes Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782843102776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les conditions d'émergence de la figure de l'habitant à travers la mise en œuvre d'un dispositif de co-construction d'une parole citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et intelligence du social tome 1 : acteurs, auteurs ou spectateurs des médias, de la consommation et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les conditions d’émergence de la figure de l’habitant à travers la mise en œuvre d’un dispositif de co-construction d’une parole citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs, auteurs ou spectateurs des médias, de la consommation et des territoires. Communication et intelligence du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des organisations : implicites de répartition entre disciplines et pays et enjeux scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Millet-Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LONEUX Christine; PARENT Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication des organisations. Recherches récentes : tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquis scientifiques sur la communication organisationnelle. Repérage de points de convergence entre disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard MIEGE; Dominique VINCK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence : enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des archives contemporaines, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook et les sites de socialisation : une surveillance librement consentie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GALINON-MELENEC Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme-trace en quête de sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CNRS, pp.105-125, 2011, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.16731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser conjointement les différents types d’interactions dont celles numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WEBER Pascale; DESLAUX Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’espace virtuel du corps en présence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE LYON PARC AUTO CASE STUDY– A POLYSENSORIAL APPROACH?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marynower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pieter M.A. Desmet, Jeroen van Erp and MariAnne Karlsson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and emotion moves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-280, 2008, 978-1-4438-0016-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les objets dans l’observation des pratiques communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication organisationnelle en question : Méthodes et méthodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathie et rites de table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Boutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'imaginaire de la table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-150, 2004, Communication, 9782747567152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empathie homme-animal: réflexion sur les spécificités de la communication corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Galinon-Mélénec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homme/animal Quelles relations ? Quelles communications ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-124, 2003, 978-2877753531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES FORUMS ELECTRONIQUES : ACTIVITES DE COMMUNICATION OU DE PRODUCTION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications en situation de travail à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Groupware, portée et limites d'une dynamique organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Le Boeuf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin du groupware. Résurgence d’une dynamique organisationnelle assistée par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-41, 2002, Communication et technologie, 9782747520812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’intercorporéité dans les arts martiaux orientaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les risques socio-éthiques engendrés par les technologies numériques grâce à une échelle de maturité éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’animal effrayé à l’individu social et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">révélé par la crise » in Métamorphoses de la sociabilité. Un idéal moderne dans le contexte de la post-modernité en état d'urgence sanitaire. Sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">révélé par la crise » in Métamorphoses de la sociabilité. Un idéal moderne dans le contexte de la post-modernité en état d'urgence sanitaire. Sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en scène la coopération entre arts et sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation et communication ou l'art de travailler ensemble autrement : l'expérimentation Org'impro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Davat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2618" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bo8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138sg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dumas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Garmon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Besson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Antonova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.008.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38096" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.006.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2224" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.004.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Henke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/gasc-kg70" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nicogossian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux No&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.594" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.7396" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5114" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3795" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4068" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aznar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3471" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi4.813" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v42i42.48333" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674561v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5520" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.08.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/smc.v3i1.845" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Galinon-M&#233;l&#233;nec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.857" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Zammouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fourrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.446" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858670v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.004.0085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01859415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Boutaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122921v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472913v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500957v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578444v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Ichiba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841582v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichiba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menissier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725141v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229144v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480609v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229125v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229099v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229087v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02424973v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150865v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833971v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Verney-Carron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150897v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151310v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01859703v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Arienzo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Colloca" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario D&#8217;agata" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/metamorphoses-de-la-sociabilite/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978116v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Conjard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gros" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/latelier-de-limaginaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Millet-Fourrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834569v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674558v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01859457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474122v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909838v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228333v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375679v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15340/978-625-00-9894-3_3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692318v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846439v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sociologie-ethnologie-anthropologie/7209-l-homme-trace.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01859478v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50203" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978132v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701581v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151133v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334011v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1211/9782706122200/La%20generation%20Y%20le%20manager%20et%20lentreprise" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01374936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991853v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978581v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858633v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100012600" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Didier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134628v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133234v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135122v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.16731" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135128v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858595v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marynower" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/design-and-emotion-moves-14" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858666v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858626v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=17556" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858590v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858585v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858622v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=5737&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01859468v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090891v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416085v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137361v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846175v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Davat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2618" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bo8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138sg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dumas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815730v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Antonova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.008.0011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815792v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Garmon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Besson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38096" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.006.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2224" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.004.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Henke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/gasc-kg70" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nicogossian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux No&#235;l" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.594" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.7396" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981638v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aznar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3471" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3795" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5114" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884224v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4068" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664580v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.08.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi4.813" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v42i42.48333" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5520" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/smc.v3i1.845" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Galinon-M&#233;l&#233;nec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.857" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Zammouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fourrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.446" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858670v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.004.0085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01859415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Boutaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122921v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472913v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500957v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578444v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Ichiba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841582v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichiba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menissier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725141v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229165v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229125v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229099v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229087v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02424973v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150865v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833971v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Verney-Carron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150897v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151310v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01859703v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Arienzo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Colloca" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario D&#8217;agata" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/metamorphoses-de-la-sociabilite/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978116v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Conjard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gros" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/latelier-de-limaginaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834569v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Millet-Fourrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134695v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674558v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01859457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474122v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909838v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228333v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375679v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15340/978-625-00-9894-3_3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692318v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846439v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sociologie-ethnologie-anthropologie/7209-l-homme-trace.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01859478v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50203" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978132v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701581v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151133v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334011v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1211/9782706122200/La%20generation%20Y%20le%20manager%20et%20lentreprise" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01374936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991853v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978581v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133234v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858633v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100012600" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991960v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Didier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135122v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.16731" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135128v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858595v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marynower" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/design-and-emotion-moves-14" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858666v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858626v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=17556" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858590v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858585v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858622v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=5737&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01859468v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090891v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416085v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137361v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846175v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>