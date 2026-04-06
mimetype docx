--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1842,265 +1842,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiR-497 suppresses cycle progression through an axis involving CDK6 in ALK-positive cells.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Coding RNA Networks in ALK-Positive Anaplastic-Large Cell Lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Quelen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nina Caillet</w:t>
+                <w:t xml:space="preserve">Stefen Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Labourdette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Naderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Meggetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104 (2), pp.347-359. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (9), pp.2150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.195131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms20092150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951558v1</w:t>
+                <w:t xml:space="preserve">hal-02359846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Coding RNA Networks in ALK-Positive Anaplastic-Large Cell Lymphoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MiR-497 suppresses cycle progression through an axis involving CDK6 in ALK-positive cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Hoareau-Aveilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefen Fuchs</w:t>
+                <w:t xml:space="preserve">Cathy Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Congras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Naderi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Labourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (9), pp.2150. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (2), pp.347-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20092150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.195131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359846v1</w:t>
+                <w:t xml:space="preserve">hal-01951558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doxorubicin-induced loss of DNA topoisomerase II and DNMT1- dependent suppression of MiR-125b induces chemoresistance in ALK-positive cells</w:t>
               </w:r>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouritza Torossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daugrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2259,51 +2259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daugrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3420,295 +3420,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for early infection of nonneoplastic natural killer cells by Epstein-Barr virus.</w:t>
+                <w:t xml:space="preserve">Human Monocytic Cell Lines Transformed In Vitro by Epstein-Barr Virus Display a Type II Latency and LMP-1-Dependent Proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Trempat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Tabiasco</w:t>
+                <w:t xml:space="preserve">Eric Masy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Andre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Meggetto</w:t>
+                <w:t xml:space="preserve">Eric Adriaenssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Crépieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, pp.11139-11142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.76.21.11139-11142.2002⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 76 (13), pp.6460-6472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.76.13.6460-6472.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759549v1</w:t>
+                <w:t xml:space="preserve">hal-03104020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Monocytic Cell Lines Transformed In Vitro by Epstein-Barr Virus Display a Type II Latency and LMP-1-Dependent Proliferation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for early infection of nonneoplastic natural killer cells by Epstein-Barr virus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Crépieux</w:t>
+                <w:t xml:space="preserve">Pascal Trempat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tabiasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Mougel</w:t>
+                <w:t xml:space="preserve">Pascale Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Faumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Meggetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 76 (13), pp.6460-6472. </w:t>
+              <w:t xml:space="preserve">, 2002, pp.11139-11142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.76.13.6460-6472.2002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.76.21.11139-11142.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104020v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4012,51 +4012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891593v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zamani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pfeifer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dailhau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cac2.12650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57578-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755662v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Veleanu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Mar&#231;ais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/nejmc2402419" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porteu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Arcangeli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Foudi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bluteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.12.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Fuchs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dan&#223;mann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Klironomos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Winkler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fallmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38747-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#233;lia Babin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Andraos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessiere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semjon Willier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273253" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03868576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Darchen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Aid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Borry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-022-01520-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383458v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gourvest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Clara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Chieh Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Touriol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Meggetto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01307-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826890v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loelia Babin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pyronnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Brunet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.151513" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daugrois Camille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessiere Chlo&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejean S&#233;bastien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Leberre V&#233;ronique" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commes Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215523" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Sorrentino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frentzel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mitou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael B Blasco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av&#233;dis Torossian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102951" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hoareau-Aveilla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Caillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villarese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI134990" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Syrykh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ysebaert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ricart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evrard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-020-02937-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quelen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.195131" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefen Fuchs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Naderi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20092150" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouritza Torossian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daugrois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24465" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Valentin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI78488" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colomba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giuriato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dejean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thornber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delsol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2011.19" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640905v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Jabrane-Ferrat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tabiasco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Provost" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20100810" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dejean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Renalier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foisseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Agirre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Joseph" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2011.168" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611908v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desjobert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Renalier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bergalet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-09-301994" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502987v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Foisseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean W Felsher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al Saati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-06-163386" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397988v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faumont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clorennec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Goormachtigh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coll" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-2866" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397989v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Benard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cogn&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.13269" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bousquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bibonne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cbt.6.8.4508" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01759549v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Trempat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Andre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.21.11139-11142.2002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104020v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adriaenssens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montpellier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.76.13.6460-6472.2002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929130v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4276-4_3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891593v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zamani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pfeifer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dailhau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cac2.12650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57578-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755662v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Veleanu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Mar&#231;ais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/nejmc2402419" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porteu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Arcangeli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Foudi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bluteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.12.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Fuchs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dan&#223;mann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Klironomos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Winkler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fallmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38747-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#233;lia Babin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Andraos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessiere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semjon Willier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273253" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03868576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Darchen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Aid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Borry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-022-01520-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383458v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gourvest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Clara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Chieh Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Touriol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Meggetto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01307-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826890v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loelia Babin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pyronnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Brunet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.151513" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daugrois Camille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessiere Chlo&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejean S&#233;bastien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Leberre V&#233;ronique" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commes Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215523" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Sorrentino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frentzel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mitou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael B Blasco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av&#233;dis Torossian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102951" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hoareau-Aveilla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Caillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villarese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI134990" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Syrykh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ysebaert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ricart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evrard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-020-02937-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359846v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefen Fuchs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Naderi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20092150" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quelen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.195131" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouritza Torossian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daugrois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24465" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Valentin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI78488" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colomba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giuriato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dejean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thornber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delsol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2011.19" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640905v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Jabrane-Ferrat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tabiasco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Provost" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20100810" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dejean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Renalier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foisseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Agirre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Joseph" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2011.168" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611908v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desjobert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Renalier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bergalet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-09-301994" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502987v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Foisseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean W Felsher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al Saati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-06-163386" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397988v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faumont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clorennec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Goormachtigh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coll" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-2866" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397989v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Benard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cogn&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.13269" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bousquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bibonne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cbt.6.8.4508" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104020v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adriaenssens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montpellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.76.13.6460-6472.2002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01759549v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Trempat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Andre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.21.11139-11142.2002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929130v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4276-4_3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>