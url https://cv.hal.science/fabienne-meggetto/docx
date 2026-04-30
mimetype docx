--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -66,3798 +66,3798 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Circular RNA Variants by Oxford Nanopore Long-Read Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Meggetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gene Expression Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2880, Springer US, pp.49-68, 2025, Methods in Molecular Biology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-4276-4_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strong internal promoter drives massive expression of YEATS‐domain devoid MLLT3 transcripts in HSC and most lethal AML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dailhau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cac2.12650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential prognostic values of the three AKT isoforms in acute myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalie Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Soum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulalie Corre</w:t>
+                <w:t xml:space="preserve">Romain Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dailhau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.7070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-57578-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigatinib in ALK-Positive ALCL after Failure of Brentuximab Vedotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Veleanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New England Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 390, pp.2129 - 2130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1056/nejmc2402419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From normal hematopoiesis to malignancies: Highlights from the 2021 Meeting of the Club Hematopoiesis and Oncogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bérengère Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Porteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Foudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 110 (3), pp.331-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining the landscape of circular RNAs in neuroblastoma unveils a global suppressive function of MYCN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Danßmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippos Klironomos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Fallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.3936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-38747-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of full-length circular RNA libraries for Oxford Nanopore long-read sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loélia Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Andraos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semjon Willier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (9), pp. e0273253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0273253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo generation of the NPM-ALK fusion recapitulates the pleiotropic phenotypes of ALK+ ALCL pathogenesis and reveals the ROR2 receptor as target for tumor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loélia Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Darchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Aid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Borry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (1), pp.65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12943-022-01520-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03868576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel leukemic route of mutant NPM1 through nuclear import of the overexpressed long noncoding RNA LONA</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene Expression Signature Associated with Clinical Outcome in ALK-Positive Anaplastic Large Cell Lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Meggetto</w:t>
+                <w:t xml:space="preserve">Daugrois Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessiere Chloé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejean Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Leberre Véronique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commes Thérèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-021-01307-0⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13215523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383458v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From circRNAs to fusion circRNAs in hematological malignancies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erika Brunet</w:t>
+                <w:t xml:space="preserve">A novel leukemic route of mutant NPM1 through nuclear import of the overexpressed long noncoding RNA LONA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gourvest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne de Clara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsin-Chieh Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Touriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Meggetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (10), pp.2784 - 2798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-021-01307-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.151513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03826890v2</w:t>
+                <w:t xml:space="preserve">hal-03383458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Expression Signature Associated with Clinical Outcome in ALK-Positive Anaplastic Large Cell Lymphoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Commes Thérèse</w:t>
+                <w:t xml:space="preserve">From circRNAs to fusion circRNAs in hematological malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loelia Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Andraos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13215523⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.151513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450450v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826890v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Levels of miR-7-5p Potentiate Crizotinib-Induced Cytokilling and Autophagic Flux by Targeting RAF1 in NPM-ALK Positive Lymphoma Cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ALK-transformed mature T lymphocytes restore early thymus progenitor features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael B Blasco</w:t>
+                <w:t xml:space="preserve">Annabelle Congras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avédis Torossian</w:t>
+                <w:t xml:space="preserve">Coralie Hoareau-Aveilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tosolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12102951⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130 (12), pp.6395-6408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI134990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822934v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALK-transformed mature T lymphocytes restore early thymus progenitor features</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Levels of miR-7-5p Potentiate Crizotinib-Induced Cytokilling and Autophagic Flux by Targeting RAF1 in NPM-ALK Positive Lymphoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Tosolini</w:t>
+                <w:t xml:space="preserve">Domenico Sorrentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Villarese</w:t>
+                <w:t xml:space="preserve">Julie Frentzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael B Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avédis Torossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI134990⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.2951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12102951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073841v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALK-positive histiocytosis associated with chronic lymphocytic leukaemia/small lymphocytic lymphoma: a multitarget response under ibrutinib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Syrykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Péricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Meggetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virchows Archiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00428-020-02937-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Coding RNA Networks in ALK-Positive Anaplastic-Large Cell Lymphoma</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MiR-497 suppresses cycle progression through an axis involving CDK6 in ALK-positive cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Hoareau-Aveilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Congras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Labourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (2), pp.347-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.195131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20092150⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359846v1</w:t>
+                <w:t xml:space="preserve">hal-01951558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiR-497 suppresses cycle progression through an axis involving CDK6 in ALK-positive cells.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Coding RNA Networks in ALK-Positive Anaplastic-Large Cell Lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefen Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Naderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Meggetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (9), pp.2150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20092150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.195131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01951558v1</w:t>
+                <w:t xml:space="preserve">hal-02359846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doxorubicin-induced loss of DNA topoisomerase II and DNMT1- dependent suppression of MiR-125b induces chemoresistance in ALK-positive cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Congras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouritza Torossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daugrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (18), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.24465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversal of microRNA-150 silencing disadvantages crizotinib-resistant NPM-ALK(+) cell growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Hoareau-Aveilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Valentin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Daugrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 125 (9), pp.3505--3518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI78488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Rac controls NPM-ALK-dependent lymphoma development and dissemination.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">MiR-29a down-regulation in ALK-positive anaplastic large cell lymphomas contributes to apoptosis blockade through MCL-1 overexpression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Desjobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Renalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bergalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Delsol</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/bcj.2011.19⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 117 (24), pp.6627-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2010-09-301994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00726858v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel antiangiogenic and vascular normalization therapy targeted against human CD160 receptor.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of Rac controls NPM-ALK-dependent lymphoma development and dissemination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Tabiasco</w:t>
+                <w:t xml:space="preserve">A. Colomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Provost</w:t>
+                <w:t xml:space="preserve">Sylvie Giuriato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Thornber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Delsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20100810⟩</w:t>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (6), pp.e21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bcj.2011.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640905v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00726858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia-microRNA-16 downregulation induces VEGF expression in anaplastic lymphoma kinase (ALK)-positive anaplastic large-cell lymphomas.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel antiangiogenic and vascular normalization therapy targeted against human CD160 receptor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Foisseau</w:t>
+                <w:t xml:space="preserve">Sophie Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Agirre</w:t>
+                <w:t xml:space="preserve">Nabila Jabrane-Ferrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Joseph</w:t>
+                <w:t xml:space="preserve">Karine Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tabiasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/leu.2011.168⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208 (5), pp.973-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20100810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611903v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiR-29a down-regulation in ALK-positive anaplastic large cell lymphomas contributes to apoptosis blockade through MCL-1 overexpression.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypoxia-microRNA-16 downregulation induces VEGF expression in anaplastic lymphoma kinase (ALK)-positive anaplastic large-cell lymphomas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bergalet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">E. Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Renalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Foisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Agirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2010-09-301994⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/leu.2011.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611908v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional TPM3-ALK and NPM-ALK transgenic mice develop reversible ALK-positive early B-cell lymphoma/leukemia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giuriato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Foisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dean W Felsher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Al Saati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115 (20), pp.4061-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2008-06-163386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of DNA polymerase beta by the LMP1 oncoprotein of EBV through the nuclear factor-kappaB pathway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Faumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Clorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Teira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Goormachtigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 69 (12), pp.5177-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-08-2866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of oncogenic properties and nuclear factor-kappaB activity of latent membrane protein 1 natural variants from Hodgkin's lymphoma's Reed-Sternberg cells and normal B-lymphocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Faumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Delsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94 (3), pp.355-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3324/haematol.13269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Conditional Bioluminescent Transplant Model for TPM3-ALK-Induced Tumorigenesis as a Tool to Validate ALK-Dependent Cancer Targeted Therapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giuriato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Faumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Foisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bibonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Biology and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (8), pp.1318-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/cbt.6.8.4508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Monocytic Cell Lines Transformed In Vitro by Epstein-Barr Virus Display a Type II Latency and LMP-1-Dependent Proliferation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for early infection of nonneoplastic natural killer cells by Epstein-Barr virus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Crépieux</w:t>
+                <w:t xml:space="preserve">Pascal Trempat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tabiasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Mougel</w:t>
+                <w:t xml:space="preserve">Pascale Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Faumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Meggetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 76 (13), pp.6460-6472. </w:t>
+              <w:t xml:space="preserve">, 2002, pp.11139-11142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.76.13.6460-6472.2002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.76.21.11139-11142.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104020v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for early infection of nonneoplastic natural killer cells by Epstein-Barr virus.</w:t>
+                <w:t xml:space="preserve">Human Monocytic Cell Lines Transformed In Vitro by Epstein-Barr Virus Display a Type II Latency and LMP-1-Dependent Proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Trempat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Tabiasco</w:t>
+                <w:t xml:space="preserve">Eric Masy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Andre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Meggetto</w:t>
+                <w:t xml:space="preserve">Eric Adriaenssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Crépieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, pp.11139-11142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.76.21.11139-11142.2002⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 76 (13), pp.6460-6472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.76.13.6460-6472.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759549v1</w:t>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04929130v1</w:t>
+                <w:t xml:space="preserve">hal-03104020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4012,51 +4012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891593v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zamani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pfeifer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dailhau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cac2.12650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57578-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755662v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Veleanu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Mar&#231;ais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/nejmc2402419" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porteu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Arcangeli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Foudi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bluteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.12.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Fuchs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dan&#223;mann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Klironomos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Winkler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fallmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38747-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#233;lia Babin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Andraos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessiere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semjon Willier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273253" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03868576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Darchen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Aid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Borry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-022-01520-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383458v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gourvest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Clara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Chieh Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Touriol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Meggetto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01307-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826890v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loelia Babin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pyronnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Brunet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.151513" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daugrois Camille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessiere Chlo&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejean S&#233;bastien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Leberre V&#233;ronique" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commes Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215523" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Sorrentino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frentzel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mitou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael B Blasco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av&#233;dis Torossian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102951" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hoareau-Aveilla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Caillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villarese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI134990" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Syrykh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ysebaert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ricart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evrard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-020-02937-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359846v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefen Fuchs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Naderi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20092150" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quelen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.195131" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouritza Torossian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daugrois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24465" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Valentin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI78488" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colomba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giuriato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dejean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thornber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delsol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2011.19" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640905v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Jabrane-Ferrat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tabiasco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Provost" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20100810" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dejean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Renalier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foisseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Agirre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Joseph" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2011.168" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611908v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desjobert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Renalier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bergalet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-09-301994" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502987v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Foisseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean W Felsher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al Saati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-06-163386" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397988v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faumont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clorennec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Goormachtigh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coll" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-2866" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397989v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Benard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cogn&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.13269" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bousquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bibonne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cbt.6.8.4508" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104020v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adriaenssens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montpellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.76.13.6460-6472.2002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01759549v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Trempat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Andre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.21.11139-11142.2002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929130v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4276-4_3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Meggetto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Fuchs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4276-4_3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891593v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zamani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pfeifer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dailhau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cac2.12650" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Corre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57578-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Veleanu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Mar&#231;ais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/nejmc2402419" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266637v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porteu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Arcangeli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Foudi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bluteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.12.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746875v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dan&#223;mann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Klironomos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Winkler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fallmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38747-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#233;lia Babin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Andraos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessiere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semjon Willier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273253" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03868576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Darchen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Aid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Borry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-022-01520-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daugrois Camille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessiere Chlo&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejean S&#233;bastien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Leberre V&#233;ronique" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commes Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215523" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gourvest" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Clara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Chieh Wu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Touriol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01307-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826890v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loelia Babin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pyronnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Brunet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.151513" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hoareau-Aveilla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Caillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villarese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI134990" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Sorrentino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frentzel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mitou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael B Blasco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av&#233;dis Torossian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102951" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Syrykh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ysebaert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ricart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evrard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-020-02937-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quelen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.195131" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359846v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefen Fuchs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Naderi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20092150" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359856v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouritza Torossian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daugrois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24465" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Valentin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI78488" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611908v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desjobert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Renalier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bergalet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dejean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Joseph" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-09-301994" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726858v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colomba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giuriato" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thornber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delsol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2011.19" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640905v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Jabrane-Ferrat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tabiasco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Provost" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20100810" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dejean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Renalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foisseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Agirre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2011.168" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502987v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Foisseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean W Felsher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al Saati" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-06-163386" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faumont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clorennec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Goormachtigh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coll" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-2866" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397989v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Benard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cogn&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.13269" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170626v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bousquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bibonne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cbt.6.8.4508" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01759549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Trempat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Andre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.21.11139-11142.2002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104020v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adriaenssens" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montpellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.76.13.6460-6472.2002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>