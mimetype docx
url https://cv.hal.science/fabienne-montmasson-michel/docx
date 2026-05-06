--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -1632,270 +1632,270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail parental de la parole des jeunes enfants : une appropriation socialement différenciée des normes du langage scolaire</w:t>
+                <w:t xml:space="preserve">Invented spelling for achieving literacy on one's own</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Montmasson-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géraldine Bois; Sabrina Sinigaglia-Amadio. </w:t>
+              <w:t xml:space="preserve">Judith Hangartner; Héloïse Durler; Regula Fankhauser; Crispin Girinshuti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux marges de l’institution scolaire - L’éducation dans et hors la classe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">The Fabrication of the Autonomous Learner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octarès</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-60, 2024, 9781003379676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003379676-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690262v1</w:t>
+                <w:t xml:space="preserve">hal-04296785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invented spelling for achieving literacy on one's own</w:t>
+                <w:t xml:space="preserve">Le travail parental de la parole des jeunes enfants : une appropriation socialement différenciée des normes du langage scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Montmasson-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Judith Hangartner; Héloïse Durler; Regula Fankhauser; Crispin Girinshuti. </w:t>
+              <w:t xml:space="preserve">Géraldine Bois; Sabrina Sinigaglia-Amadio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fabrication of the Autonomous Learner</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aux marges de l’institution scolaire - L’éducation dans et hors la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le travail en débat. Série Colloques et congrès, 978-2-36630-142-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04296785v1</w:t>
+                <w:t xml:space="preserve">hal-04690262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. Un travail du social</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arguence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Chihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziza Chihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Moubeyi-Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1908,136 +1908,136 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlène Arguence; Aziza Chihi; Clémence Michoux; Fabienne Montmasson-Michel; Nina Moubeyi-Koumba; Guillaume Teillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières du privé. Un travail du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Limoges et du Limousin</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.229-240, 2021, Sociologie &amp; Sciences sociales, 978-284-287-844-3</w:t>
+                <w:t xml:space="preserve">Pulim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-22, 2021, Sociologie et sciences sociales, 978-284-287-844-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576718v1</w:t>
+                <w:t xml:space="preserve">hal-04563469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Conclusion. Un travail du social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arguence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Michoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Chihi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Moubeyi-Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2050,74 +2050,74 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlène Arguence; Aziza Chihi; Clémence Michoux; Fabienne Montmasson-Michel; Nina Moubeyi-Koumba; Guillaume Teillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières du privé. Un travail du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulim</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-22, 2021, Sociologie et sciences sociales, 978-284-287-844-3</w:t>
+                <w:t xml:space="preserve">Presses Universitaires de Limoges et du Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-240, 2021, Sociologie &amp; Sciences sociales, 978-284-287-844-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563469v1</w:t>
+                <w:t xml:space="preserve">hal-04576718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étrange parenthèse pédagogique à l’école</w:t>
               </w:r>
@@ -2710,165 +2710,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion et déclinaisons sociales de la &amp;quot;libre exploration&amp;quot; enfantine dans les éducations familiales : la fabrication précoce des structures cognitives</w:t>
+                <w:t xml:space="preserve">Le travail familial de la parole enfantine à l’âge de l’école maternelle : des fabriques inégalement légitimes peu visibles et impensées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Montmasson-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Perspectives sur la socialisation à l’école maternelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCOL; CREAD; LAMES; GRESCO; Université Paris 8, Jun 2019, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Festival International de Sociologie (FISO), L’éducation dans et hors la classe : structures, acteurs et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Oct 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506814v1</w:t>
+                <w:t xml:space="preserve">hal-02506755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail familial de la parole enfantine à l’âge de l’école maternelle : des fabriques inégalement légitimes peu visibles et impensées</w:t>
+                <w:t xml:space="preserve">Diffusion et déclinaisons sociales de la &amp;quot;libre exploration&amp;quot; enfantine dans les éducations familiales : la fabrication précoce des structures cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Montmasson-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Sociologie (FISO), L’éducation dans et hors la classe : structures, acteurs et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Oct 2019, Epinal, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Perspectives sur la socialisation à l’école maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCOL; CREAD; LAMES; GRESCO; Université Paris 8, Jun 2019, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506755v1</w:t>
+                <w:t xml:space="preserve">hal-02506814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les inégalités sociales à l’âge de l’école maternelle en prenant pour objet les primes socialisations langagières : trois portraits comparés</w:t>
               </w:r>
@@ -3400,165 +3400,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une socialisation langagière paradoxale à l’école maternelle</w:t>
+                <w:t xml:space="preserve">Entrer dans ‘’le langage’’ à l’école maternelle. Commencements heureux ou heurtés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Montmasson-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sociologie et sciences du langage, quel dialogue, quelles interactions ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dysola; Université de Rouen, May 2014, Mont Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">Premières rencontres du Réseau International Éducation et Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIED; Espé Aix-Marseille, Oct 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508145v1</w:t>
+                <w:t xml:space="preserve">hal-02508142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrer dans ‘’le langage’’ à l’école maternelle. Commencements heureux ou heurtés.</w:t>
+                <w:t xml:space="preserve">Une socialisation langagière paradoxale à l’école maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Montmasson-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières rencontres du Réseau International Éducation et Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIED; Espé Aix-Marseille, Oct 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque Sociologie et sciences du langage, quel dialogue, quelles interactions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dysola; Université de Rouen, May 2014, Mont Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508142v1</w:t>
+                <w:t xml:space="preserve">hal-02508145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée à l’école maternelle comme transition langagière au prisme des &amp;quot;cahiers de vie&amp;quot; : un lien école-famille à interroger</w:t>
               </w:r>
@@ -3782,51 +3782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Montmasson-Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296797v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12314" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457976v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.12141" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977567v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.43052" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WD7XQHQM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7692" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474684v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.908" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474647v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.156.0057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2016.4188" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/petite-histoire-de-la-maternelle/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Teillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Michoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Chihi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Moubeyi-Koumba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arguence" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-handicap/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/tous-moyens/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690262v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003379676-4/invented-spelling-achieving-literacy-one-fabienne-montmasson-michel?context=ubx&amp;amp;refId=14f8c977-32b0-4ba0-93cc-1c15980b4b19" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/les-frontieres-du-prive-un-travail-du-social/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02462031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018POIT5004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;ne Simonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jacques" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Agraz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Maguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506777v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508142v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Montmasson-Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296797v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12314" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457976v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.12141" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977567v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.43052" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WD7XQHQM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7692" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474684v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.908" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474647v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.156.0057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2016.4188" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/petite-histoire-de-la-maternelle/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Teillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Michoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Chihi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Moubeyi-Koumba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arguence" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Bourguignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-handicap/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/tous-moyens/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003379676-4/invented-spelling-achieving-literacy-one-fabienne-montmasson-michel?context=ubx&amp;amp;refId=14f8c977-32b0-4ba0-93cc-1c15980b4b19" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/les-frontieres-du-prive-un-travail-du-social/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576718v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02462031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018POIT5004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;ne Simonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jacques" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Agraz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Maguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506777v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>