--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -2713,63 +2713,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Ponsart</w:t>
+                <w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2792,109 +2792,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019427v1</w:t>
+                <w:t xml:space="preserve">hal-01189593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ponsart</w:t>
+                <w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2917,73 +2917,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189593v1</w:t>
+                <w:t xml:space="preserve">hal-01019427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulus cell cox-2 expression is a better predictor of oocyte developmental competence than gremlin expression in cattle</w:t>
               </w:r>
@@ -4083,51 +4083,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B8C08DC"/>
+    <w:nsid w:val="D15CB57D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4314,51 +4314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabienne-nuttinck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0030-2493" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421401v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baquerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Delahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.70073" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-AR2018-0077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamarra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacaze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.11.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02127.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LK08CX9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyader-Joly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Humblot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.03.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GXDCSTJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000294v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Clement" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cl&#233;ment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0453" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamassia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale May-Panloup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.026104" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loosfelt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meduri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.03.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khireddine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massip" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dessy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191273v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191350v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cl&#233;ment" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830016v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabienne-nuttinck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0030-2493" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421401v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baquerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Delahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.70073" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-AR2018-0077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamarra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacaze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.11.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02127.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LK08CX9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyader-Joly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Humblot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.03.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GXDCSTJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000294v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Clement" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cl&#233;ment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0453" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamassia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale May-Panloup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.026104" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loosfelt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meduri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.03.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khireddine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massip" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dessy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191273v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191350v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cl&#233;ment" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830016v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>