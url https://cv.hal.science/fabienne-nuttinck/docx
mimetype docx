--- v1 (2026-04-09)
+++ v2 (2026-05-10)
@@ -2713,63 +2713,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ponsart</w:t>
+                <w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2792,109 +2792,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189593v1</w:t>
+                <w:t xml:space="preserve">hal-01019427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Ponsart</w:t>
+                <w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2917,73 +2917,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019427v1</w:t>
+                <w:t xml:space="preserve">hal-01189593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulus cell cox-2 expression is a better predictor of oocyte developmental competence than gremlin expression in cattle</w:t>
               </w:r>
@@ -4083,51 +4083,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D15CB57D"/>
+    <w:nsid w:val="FCE827D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4314,51 +4314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabienne-nuttinck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0030-2493" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421401v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baquerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Delahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.70073" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-AR2018-0077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamarra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacaze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.11.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02127.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LK08CX9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyader-Joly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Humblot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.03.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GXDCSTJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000294v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Clement" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cl&#233;ment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0453" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamassia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale May-Panloup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.026104" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loosfelt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meduri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.03.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khireddine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massip" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dessy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191273v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191350v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cl&#233;ment" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830016v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabienne-nuttinck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0030-2493" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421401v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baquerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Delahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.70073" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-AR2018-0077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamarra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacaze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.11.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02127.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LK08CX9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyader-Joly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Humblot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.03.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GXDCSTJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000294v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Clement" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cl&#233;ment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0453" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamassia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale May-Panloup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.026104" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loosfelt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meduri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.03.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khireddine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massip" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dessy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191273v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191350v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cl&#233;ment" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830016v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>