--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -508,364 +508,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin-based photosensitizers for visible-light polymerization and antibacterial applications</w:t>
+                <w:t xml:space="preserve">Terpenes, natural dyes and photochemistry: toward the synthesis of photoactive bio-based materials with biocide properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Schnetz</w:t>
+                <w:t xml:space="preserve">Louise Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iryna Knysh</w:t>
+                <w:t xml:space="preserve">Christine Elian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Presset</w:t>
+                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4py00126e⟩</w:t>
+              <w:t xml:space="preserve">RCS Applied Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), pp.222-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4lp00271g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839819v1</w:t>
+                <w:t xml:space="preserve">hal-05578031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eosin Y derivatives for visible light-mediated free-radical polymerization: Applications in 3D-photoprinting and bacterial photodynamic inactivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porphyrin-based photosensitizers for visible-light polymerization and antibacterial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Schnetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Knysh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Pierau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113143⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (14), pp.1377-1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4py00126e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158277v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin Derivative as Visible‐Light Photo‐Initiating System for the Development of Biocide Materials under Light Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Elian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh‐huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -880,3757 +880,3891 @@
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/marc.202400877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terpenes, natural dyes and photochemistry: toward the synthesis of photoactive bio-based materials with biocide properties</w:t>
+                <w:t xml:space="preserve">Eosin Y derivatives for visible light-mediated free-radical polymerization: Applications in 3D-photoprinting and bacterial photodynamic inactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Breloy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Elian</w:t>
+                <w:t xml:space="preserve">Lucie Pierau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
+                <w:t xml:space="preserve">Annalisa Chiappone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCS Applied Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 197 (1), pp.112369. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 214, pp.113143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4LP00271G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829892v1</w:t>
+                <w:t xml:space="preserve">hal-05158277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-Catalyzed Intramolecular C(sp 3 )-H Lactonization of Hydroxamate Derivatives Promoted by a 1,5-HAT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tania Xavier</w:t>
+                <w:t xml:space="preserve">Terpenes, natural dyes and photochemistry: toward the synthesis of photoactive bio-based materials with biocide properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.3c04900⟩</w:t>
+              <w:t xml:space="preserve">RCS Applied Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197 (1), pp.112369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4LP00271G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778122v1</w:t>
+                <w:t xml:space="preserve">hal-04829892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[2.2]Paracyclophane-based coumarins: effective organo-photocatalysts for light-induced desulfonylation processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Turcaud</w:t>
+                <w:t xml:space="preserve">Iron-Catalyzed Intramolecular C(sp 3 )-H Lactonization of Hydroxamate Derivatives Promoted by a 1,5-HAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3OB01711G⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (6), pp.4329-4339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.3c04900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335222v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoactivable alizarin and eugenol-based materials for antibacterial applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Quienne</w:t>
+                <w:t xml:space="preserve">[2.2]Paracyclophane-based coumarins: effective organo-photocatalysts for light-induced desulfonylation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Brom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Turcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112369⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3OB01711G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188733v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Features Governing the Metabolic Stability of Tetraethyl-Substituted Nitroxides in Rat Liver Microsomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">Photoactivable alizarin and eugenol-based materials for antibacterial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Quienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12020402⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, pp.112369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979927v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tris‐benzo[cd]indole Cyanine Enables the NIR‐photosensitized Radical and Thiol‐ene Polymerizations at 940 nm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Features Governing the Metabolic Stability of Tetraethyl-Substituted Nitroxides in Rat Liver Microsomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Rančić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Babić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202305963⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12020402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183684v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Paramagnetic Resonance Spin Trapping (EPR–ST) Technique in Photopolymerization Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+                <w:t xml:space="preserve">Tris‐benzo[cd]indole Cyanine Enables the NIR‐photosensitized Radical and Thiol‐ene Polymerizations at 940 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camil Benbouziyane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal12070772⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 62 (43), pp.e202305963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202305963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744543v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected rapid aerobic transformation of 2,2,6,6-tetraethyl-4-oxo (piperidin-1-yloxyl) radical by cytochrome P450 in the presence of NADPH: Evidence against a simple reduction of the nitroxide moiety to the hydroxylamine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron Paramagnetic Resonance Spin Trapping (EPR–ST) Technique in Photopolymerization Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy-Louis Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 156, pp.144-156. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal12070772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895031v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Probes for Evaluation of Oxidative Stress by In Vivo EPR Spectroscopy and Imaging: State-of-the-Art and Limitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Unexpected rapid aerobic transformation of 2,2,6,6-tetraethyl-4-oxo (piperidin-1-yloxyl) radical by cytochrome P450 in the presence of NADPH: Evidence against a simple reduction of the nitroxide moiety to the hydroxylamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Babić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.144-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/magnetochemistry5010013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491067v1</w:t>
+                <w:t xml:space="preserve">hal-02895031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New synthetic route to 2,2,6,6-tetraethylpiperidin-4-one: A key-intermediate towards tetraethyl nitroxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Molecular Probes for Evaluation of Oxidative Stress by In Vivo EPR Spectroscopy and Imaging: State-of-the-Art and Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Babić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (44), pp.151207. </w:t>
+              <w:t xml:space="preserve">Magnetochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2019.151207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/magnetochemistry5010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491069v1</w:t>
+                <w:t xml:space="preserve">hal-02491067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTOR Inhibition via Displacement of Phosphatidic Acid Induces Enhanced Cytotoxicity Specifically in Cancer Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New synthetic route to 2,2,6,6-tetraethylpiperidin-4-one: A key-intermediate towards tetraethyl nitroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Babić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.Can-18-0232⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (44), pp.151207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2019.151207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350618v1</w:t>
+                <w:t xml:space="preserve">hal-02491069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labile iron potentiates ascorbate-dependent reduction and mobilization of ferritin iron</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+                <w:t xml:space="preserve">mTOR Inhibition via Displacement of Phosphatidic Acid Induces Enhanced Cytotoxicity Specifically in Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra-Ly Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Nokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Egorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bodineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2017.03.015⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (18), pp.5384-5397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.Can-18-0232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491057v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European contribution to the study of ROS: A summary of the findings and prospects for the future from the COST action BM1203 (EU-ROS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irundika H.K. Dias</w:t>
+                <w:t xml:space="preserve">Labile iron potentiates ascorbate-dependent reduction and mobilization of ferritin iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Badu-Boateng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Pardalaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2017.05.007⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.94-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2017.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491048v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione Fine-Tunes the Innate Immune Response toward Antiviral Pathways in a Macrophage Cell Line Independently of Its Antioxidant Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucia Coppo</w:t>
+                <w:t xml:space="preserve">European contribution to the study of ROS: A summary of the findings and prospects for the future from the COST action BM1203 (EU-ROS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guia Carrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilge Debelec–butuner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irundika H.K. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01239⟩</w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.94-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2017.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491045v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo evaluation of different alterations of redox status by studying pharmacokinetics of nitroxides using magnetic resonance techniques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Glutathione Fine-Tunes the Innate Immune Response toward Antiviral Pathways in a Macrophage Cell Line Independently of Its Antioxidant Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Diotallevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Checconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Teresa Palamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Celestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Coppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2015.10.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491050v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of spin traps to detect superoxide production in living cells by electron paramagnetic resonance (EPR) spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikola Babić</w:t>
+                <w:t xml:space="preserve">In vivo evaluation of different alterations of redox status by studying pharmacokinetics of nitroxides using magnetic resonance techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Bačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Pavićević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.226-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2015.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491053v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium-throughput ESR detection of superoxide production in undetached adherent cells using cyclic nitrone spin traps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of spin traps to detect superoxide production in living cells by electron paramagnetic resonance (EPR) spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Babić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/10715762.2015.1045504⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.31-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414556v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Structural Analysis of Aromatic Inhibitors of Type II Dehydroquinase from Mycobacterium tuberculosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Schmidt</w:t>
+                <w:t xml:space="preserve">Medium-throughput ESR detection of superoxide production in undetached adherent cells using cyclic nitrone spin traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poulhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201402298⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (9), pp.1122 - 1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10715762.2015.1045504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02491079v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of superoxide production in stimulated and unstimulated living cells using new cyclic nitrone spin traps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Tordo</w:t>
+                <w:t xml:space="preserve">Design and Structural Analysis of Aromatic Inhibitors of Type II Dehydroquinase from Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuhong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.03.019⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.116-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201402298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414138v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic stability of superoxide adducts derived from newly developed cyclic nitrone spin traps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Detection of superoxide production in stimulated and unstimulated living cells using new cyclic nitrone spin traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micael Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Poulhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 67, pp.150 - 158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2013.10.812⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 71, pp.281 - 290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414178v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Combined In Vivo X-ray Tomography And High-resolution Molecular Electron Paramagnetic Resonance (epr) Imaging Of The Mouse Knee Joint Taking Into Account The Disappearance Kinetics Of The Epr Probe.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Metabolic stability of superoxide adducts derived from newly developed cyclic nitrone spin traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jp Richard</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micael Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Poulhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2310/7290.2011.00042⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.150 - 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2013.10.812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712106v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray, ESR, and quantum mechanics studies unravel a spin well in the cofactor-less urate oxidase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Castro</w:t>
+                <w:t xml:space="preserve">First Combined In Vivo X-ray Tomography And High-resolution Molecular Electron Paramagnetic Resonance (epr) Imaging Of The Mouse Knee Joint Taking Into Account The Disappearance Kinetics Of The Epr Probe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Decroos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Mkhitaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Kish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jp Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.23022⟩</w:t>
+              <w:t xml:space="preserve">Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Molecular Imaging, 11 (3), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2310/7290.2011.00042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00596222v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic stability of superoxide and hydroxyl radical adducts of a cyclic nitrone toward rat liver microsomes and cytosol: A stopped-flow ESR spectroscopy study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mansuy</w:t>
+                <w:t xml:space="preserve">X-ray, ESR, and quantum mechanics studies unravel a spin well in the cofactor-less urate oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gabison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2010.04.035⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79, pp.1964-1976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.23022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491118v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential role of tryptophan derivatives in stress responses characterized by the generation of reactive oxygen and nitrogen species.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metabolic stability of superoxide and hydroxyl radical adducts of a cyclic nitrone toward rat liver microsomes and cytosol: A stopped-flow ESR spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antal Rockenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pineal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-079X.2008.00580.x⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (3), pp.437-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2010.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412401v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Design, Synthesis, and Evaluation of Nanomolar Type II Dehydroquinase Inhibitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential role of tryptophan derivatives in stress responses characterized by the generation of reactive oxygen and nitrogen species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chris Abell</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.200700032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pineal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (3), pp.235-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-079X.2008.00580.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02491084v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrosation of N-Terminally Blocked Tryptophan and Tryptophan-Containing Peptides by Peroxynitrite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Ducrocq</w:t>
+                <w:t xml:space="preserve">Rational Design, Synthesis, and Evaluation of Nanomolar Type II Dehydroquinase Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard j. Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kerbarh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew d. Abell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Abell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.200600385⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (7), pp.1015-1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.200700032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135094v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Nitroso products from the reaction of indoles with Angeli's salt.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Ducrocq</w:t>
+                <w:t xml:space="preserve">Nitrosation of N-Terminally Blocked Tryptophan and Tryptophan-Containing Peptides by Peroxynitrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/tx050253b⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8(2), pp.217-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200600385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018877v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melatonin nitrosation promoted by NO2 center dot radical ; comparison with the peroxynitrite reaction.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Ducrocq</w:t>
+                <w:t xml:space="preserve">N-Nitroso products from the reaction of indoles with Angeli's salt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette O. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan S. Bryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Feelisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19, pp.58-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/tx050253b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109749v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics of 1-nitrosomelatonin and detection by EPR using iron dithiocarbamate complex in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+                <w:t xml:space="preserve">Melatonin nitrosation promoted by NO2 center dot radical ; comparison with the peroxynitrite reaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Grillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Ducrocq</w:t>
+                <w:t xml:space="preserve">C. Houee-Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40(9), pp.910-920</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114605v1</w:t>
+                <w:t xml:space="preserve">hal-00109749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pharmacokinetics of 1-nitrosomelatonin and detection by EPR using iron dithiocarbamate complex in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 387 (2), pp.473-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20040828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reactivity of Peroxynitrite with Melatonin as a Function of pH and CO2 Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Therese Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1, pp.172-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4640,137 +4774,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Superoxide Radical in Adherent Living Cells by Electron Paramagnetic Resonance (EPR) Spectroscopy Using Cyclic Nitrones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Babić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jesús Espada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive Oxygen Species : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer; Humana New York, pp.149-163, 2021, 978-1-0716-0895-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0896-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4780,235 +4914,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précurseurs pipéridiniques, pyrrolidiniques et isoindoliques de sondes pour le stress oxydant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Babić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2024261041. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a novel 3-aryl-4-catechol-pyrrole-N-propanol compound and the derivatives thereof to treat cancer and diseases related to excessive angiogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Bakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan I. Iorga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frapart-Jannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO/2015/193382. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5018,114 +5152,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactions des espèces réactives de l’azote dérivées du monoxyde d’azote avec la mélatonine et quelques indoles apparentés. Implications biologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université Paris XI, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02615436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5272,51 +5406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Xie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ogle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Chrominski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c20058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ichou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Telliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajnef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Peyrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doistau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4qi02896a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344134v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hayek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddinne Guergueb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Mouhoubi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.114316" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schnetz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Knysh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00126e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Chiappone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113143" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha-Thi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400877" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Breloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LP00271G" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Esteves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Xavier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c04900" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maruani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Turcaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB01711G" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112369" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Babi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020402" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Benbouziyane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202305963" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744543v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12070772" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895031v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491067v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry5010013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-Ly Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Nokin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Egorov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Tom&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bodineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.Can-18-0232" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Badu-Boateng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pardalaki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wolf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.03.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bertran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Carrara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Debelec&#8211;butuner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika H.K. Dias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2017.05.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491045v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Diotallevi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Checconi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Teresa Palamara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Celestino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Coppo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01239" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Ba&#269;i&#263;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pavi&#263;evi&#263;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2015.10.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491053v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Abbas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.05.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulh&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tordo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2015.1045504" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Howard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Dias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuhong Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schmidt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201402298" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3RD304L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414138v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Hardy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poulh&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Karoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.03.019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2013.10.812" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712106v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mkhitaryan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kish" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2011.00042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gabison" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chopard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colloc'H" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPBQ8JR1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491118v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beziere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frapart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.04.035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZSGWSXM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412401v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrocq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-079X.2008.00580.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491084v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard&#8197;j. Payne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbarh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew&#8197;d. Abell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200700032" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F03ZBSGG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135094v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducrocq" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200600385" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJC1GQ34-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018877v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette O. Fernandez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan S. Bryan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Feelisch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx050253b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2T3CZMJZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109749v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houee-Levin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114605v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergely" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rochette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040828" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Migault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030093v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0896-8_13" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05344679v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489544v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Collin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delpech" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bakala" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I. Iorga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frapart-Jannaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02615436v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Xie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ogle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Chrominski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c20058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ichou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Telliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajnef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Peyrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doistau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4qi02896a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344134v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hayek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddinne Guergueb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Mouhoubi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.114316" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05578031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Breloy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4lp00271g" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schnetz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Knysh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00126e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha-Thi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400877" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Chiappone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113143" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LP00271G" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Esteves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Xavier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c04900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maruani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Turcaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB01711G" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quienne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112369" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Babi&#263;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020402" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Benbouziyane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202305963" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744543v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12070772" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry5010013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151207" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-Ly Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Nokin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Egorov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Tom&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bodineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.Can-18-0232" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Badu-Boateng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pardalaki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wolf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.03.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491048v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bertran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Carrara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Debelec&#8211;butuner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika H.K. Dias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2017.05.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Diotallevi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Checconi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Teresa Palamara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Celestino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Coppo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01239" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Ba&#269;i&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pavi&#263;evi&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2015.10.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Abbas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.05.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulh&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tordo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2015.1045504" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491079v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Howard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Dias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuhong Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schmidt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201402298" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3RD304L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414138v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Hardy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poulh&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Karoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.03.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414178v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2013.10.812" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712106v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mkhitaryan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kish" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2011.00042" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596222v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gabison" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chopard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colloc'H" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPBQ8JR1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beziere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frapart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boucher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.04.035" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZSGWSXM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412401v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrocq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-079X.2008.00580.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491084v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard&#8197;j. Payne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbarh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew&#8197;d. Abell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200700032" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F03ZBSGG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducrocq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200600385" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJC1GQ34-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018877v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette O. Fernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan S. Bryan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Feelisch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx050253b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2T3CZMJZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109749v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houee-Levin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergely" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rochette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040828" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491099v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Migault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030093v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0896-8_13" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05344679v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489544v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Collin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delpech" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bakala" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I. Iorga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frapart-Jannaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02615436v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>