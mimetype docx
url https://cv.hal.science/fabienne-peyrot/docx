--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,753 +240,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion-mediated properties of a metal complex in a hexameric resorcin[4]arene cage: chirality induction, kinetics and reactivity</w:t>
+                <w:t xml:space="preserve">Iron-Catalyzed Amination of Silyl Enol Ethers Using Hydroxylamine Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Ichou</w:t>
+                <w:t xml:space="preserve">Gyeongeun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Telliez</w:t>
+                <w:t xml:space="preserve">Georgina Kirby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Doistau</w:t>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (3), pp.1028-1039. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 91 (2), pp.1101-1113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4qi02896a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c02591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158345v1</w:t>
+                <w:t xml:space="preserve">hal-05587027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxometalate-derived porphyrins as promising visible light photo-initiating systems for antibacterial applications</w:t>
+                <w:t xml:space="preserve">Alizarin-based soybean oil materials for the synthesis of 3D-photoprinted objects with efficient antibacterial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Elian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Mouhoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hassan Hayek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fares Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 240, pp.114316. </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2025.114316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D6TB00120C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344134v1</w:t>
+                <w:t xml:space="preserve">hal-05594830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terpenes, natural dyes and photochemistry: toward the synthesis of photoactive bio-based materials with biocide properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyoxometalate-derived porphyrins as promising visible light photo-initiating systems for antibacterial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Breloy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
+                <w:t xml:space="preserve">Mouhieddinne Guergueb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCS Applied Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4lp00271g⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 240, pp.114316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2025.114316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578031v1</w:t>
+                <w:t xml:space="preserve">hal-05344134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin-based photosensitizers for visible-light polymerization and antibacterial applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anion-mediated properties of a metal complex in a hexameric resorcin[4]arene cage: chirality induction, kinetics and reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Ichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Telliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Schnetz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Presset</w:t>
+                <w:t xml:space="preserve">Benjamin Doistau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4py00126e⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (3), pp.1028-1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4qi02896a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839819v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin Derivative as Visible‐Light Photo‐Initiating System for the Development of Biocide Materials under Light Irradiation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[2.2]Paracyclophane-based coumarins: effective organo-photocatalysts for light-induced desulfonylation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Minh‐huong Ha-Thi</w:t>
+                <w:t xml:space="preserve">Jules Brom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Turcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.202400877⟩</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3OB01711G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973672v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eosin Y derivatives for visible light-mediated free-radical polymerization: Applications in 3D-photoprinting and bacterial photodynamic inactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pierau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Chiappone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -995,3776 +995,3910 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 214, pp.113143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terpenes, natural dyes and photochemistry: toward the synthesis of photoactive bio-based materials with biocide properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Lignin Derivative as Visible‐Light Photo‐Initiating System for the Development of Biocide Materials under Light Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Elian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Mouhoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh‐huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCS Applied Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 197 (1), pp.112369. </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4LP00271G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.202400877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829892v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-Catalyzed Intramolecular C(sp 3 )-H Lactonization of Hydroxamate Derivatives Promoted by a 1,5-HAT</w:t>
+                <w:t xml:space="preserve">Porphyrin-based photosensitizers for visible-light polymerization and antibacterial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Esteves</w:t>
+                <w:t xml:space="preserve">Fanny Schnetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Xavier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+                <w:t xml:space="preserve">Iryna Knysh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.3c04900⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (14), pp.1377-1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4py00126e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778122v1</w:t>
+                <w:t xml:space="preserve">hal-04839819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[2.2]Paracyclophane-based coumarins: effective organo-photocatalysts for light-induced desulfonylation processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terpenes, natural dyes and photochemistry: toward the synthesis of photoactive bio-based materials with biocide properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Maruani</w:t>
+                <w:t xml:space="preserve">Louise Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Turcaud</w:t>
+                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">RCS Applied Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197 (1), pp.112369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3OB01711G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4LP00271G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335222v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoactivable alizarin and eugenol-based materials for antibacterial applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron-Catalyzed Intramolecular C(sp 3 )-H Lactonization of Hydroxamate Derivatives Promoted by a 1,5-HAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Quienne</w:t>
+                <w:t xml:space="preserve">Hugo Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112369⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (6), pp.4329-4339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.3c04900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188733v1</w:t>
+                <w:t xml:space="preserve">hal-04778122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Features Governing the Metabolic Stability of Tetraethyl-Substituted Nitroxides in Rat Liver Microsomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikola Babić</w:t>
+                <w:t xml:space="preserve">Photoactivable alizarin and eugenol-based materials for antibacterial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">Baptiste Quienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.402. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, pp.112369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox12020402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979927v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tris‐benzo[cd]indole Cyanine Enables the NIR‐photosensitized Radical and Thiol‐ene Polymerizations at 940 nm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Features Governing the Metabolic Stability of Tetraethyl-Substituted Nitroxides in Rat Liver Microsomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mourot</w:t>
+                <w:t xml:space="preserve">Aleksandra Rančić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camil Benbouziyane</w:t>
+                <w:t xml:space="preserve">Nikola Babić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 62 (43), pp.e202305963. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202305963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox12020402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183684v1</w:t>
+                <w:t xml:space="preserve">hal-03979927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Paramagnetic Resonance Spin Trapping (EPR–ST) Technique in Photopolymerization Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+                <w:t xml:space="preserve">Tris‐benzo[cd]indole Cyanine Enables the NIR‐photosensitized Radical and Thiol‐ene Polymerizations at 940 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camil Benbouziyane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal12070772⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 62 (43), pp.e202305963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202305963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744543v1</w:t>
+                <w:t xml:space="preserve">hal-04183684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected rapid aerobic transformation of 2,2,6,6-tetraethyl-4-oxo (piperidin-1-yloxyl) radical by cytochrome P450 in the presence of NADPH: Evidence against a simple reduction of the nitroxide moiety to the hydroxylamine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron Paramagnetic Resonance Spin Trapping (EPR–ST) Technique in Photopolymerization Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy-Louis Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.05.021⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal12070772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895031v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Probes for Evaluation of Oxidative Stress by In Vivo EPR Spectroscopy and Imaging: State-of-the-Art and Limitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Unexpected rapid aerobic transformation of 2,2,6,6-tetraethyl-4-oxo (piperidin-1-yloxyl) radical by cytochrome P450 in the presence of NADPH: Evidence against a simple reduction of the nitroxide moiety to the hydroxylamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Babić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/magnetochemistry5010013⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.144-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491067v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New synthetic route to 2,2,6,6-tetraethylpiperidin-4-one: A key-intermediate towards tetraethyl nitroxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Molecular Probes for Evaluation of Oxidative Stress by In Vivo EPR Spectroscopy and Imaging: State-of-the-Art and Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Babić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2019.151207⟩</w:t>
+              <w:t xml:space="preserve">Magnetochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/magnetochemistry5010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491069v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTOR Inhibition via Displacement of Phosphatidic Acid Induces Enhanced Cytotoxicity Specifically in Cancer Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New synthetic route to 2,2,6,6-tetraethylpiperidin-4-one: A key-intermediate towards tetraethyl nitroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Babić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.Can-18-0232⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (44), pp.151207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2019.151207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350618v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labile iron potentiates ascorbate-dependent reduction and mobilization of ferritin iron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">mTOR Inhibition via Displacement of Phosphatidic Acid Induces Enhanced Cytotoxicity Specifically in Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra-Ly Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Nokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Badu-Boateng</w:t>
+                <w:t xml:space="preserve">Maxim Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Pardalaki</w:t>
+                <w:t xml:space="preserve">Mercedes Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Wolf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+                <w:t xml:space="preserve">Clément Bodineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 108, pp.94-109. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (18), pp.5384-5397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2017.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.Can-18-0232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491057v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European contribution to the study of ROS: A summary of the findings and prospects for the future from the COST action BM1203 (EU-ROS)</w:t>
+                <w:t xml:space="preserve">Labile iron potentiates ascorbate-dependent reduction and mobilization of ferritin iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Bertran</w:t>
+                <w:t xml:space="preserve">Charles Badu-Boateng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guia Carrara</w:t>
+                <w:t xml:space="preserve">Sofia Pardalaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Irundika H.K. Dias</w:t>
+                <w:t xml:space="preserve">Claude Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2017.05.007⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.94-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2017.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491048v1</w:t>
+                <w:t xml:space="preserve">hal-02491057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione Fine-Tunes the Innate Immune Response toward Antiviral Pathways in a Macrophage Cell Line Independently of Its Antioxidant Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European contribution to the study of ROS: A summary of the findings and prospects for the future from the COST action BM1203 (EU-ROS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guia Carrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Diotallevi</w:t>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Checconi</w:t>
+                <w:t xml:space="preserve">Bilge Debelec–butuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Teresa Palamara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucia Coppo</w:t>
+                <w:t xml:space="preserve">Irundika H.K. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01239⟩</w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.94-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2017.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491045v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo evaluation of different alterations of redox status by studying pharmacokinetics of nitroxides using magnetic resonance techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glutathione Fine-Tunes the Innate Immune Response toward Antiviral Pathways in a Macrophage Cell Line Independently of Its Antioxidant Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Diotallevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Checconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goran Bačić</w:t>
+                <w:t xml:space="preserve">Anna Teresa Palamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Pavićević</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ignacio Celestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Coppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2015.10.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491050v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of spin traps to detect superoxide production in living cells by electron paramagnetic resonance (EPR) spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikola Babić</w:t>
+                <w:t xml:space="preserve">In vivo evaluation of different alterations of redox status by studying pharmacokinetics of nitroxides using magnetic resonance techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Bačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Pavićević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.226-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2015.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491053v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium-throughput ESR detection of superoxide production in undetached adherent cells using cyclic nitrone spin traps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of spin traps to detect superoxide production in living cells by electron paramagnetic resonance (EPR) spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Poulhès</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kahina Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Babić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/10715762.2015.1045504⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.31-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414556v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Structural Analysis of Aromatic Inhibitors of Type II Dehydroquinase from Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Howard</w:t>
+                <w:t xml:space="preserve">Liuhong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (1), pp.116-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.201402298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of superoxide production in stimulated and unstimulated living cells using new cyclic nitrone spin traps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kahina Abbas</w:t>
+                <w:t xml:space="preserve">Medium-throughput ESR detection of superoxide production in undetached adherent cells using cyclic nitrone spin traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micael Hardy</w:t>
+                <w:t xml:space="preserve">F. Poulhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Poulhès</w:t>
+                <w:t xml:space="preserve">H. Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Karoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Tordo</w:t>
+                <w:t xml:space="preserve">P. Tordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.03.019⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (9), pp.1122 - 1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10715762.2015.1045504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414138v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic stability of superoxide adducts derived from newly developed cyclic nitrone spin traps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of superoxide production in stimulated and unstimulated living cells using new cyclic nitrone spin traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micael Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bézière</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Poulhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 67, pp.150 - 158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2013.10.812⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 71, pp.281 - 290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414178v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Combined In Vivo X-ray Tomography And High-resolution Molecular Electron Paramagnetic Resonance (epr) Imaging Of The Mouse Knee Joint Taking Into Account The Disappearance Kinetics Of The Epr Probe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic stability of superoxide adducts derived from newly developed cyclic nitrone spin traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micael Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bézière</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jp Richard</w:t>
+                <w:t xml:space="preserve">Florent Poulhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2310/7290.2011.00042⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.150 - 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2013.10.812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712106v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray, ESR, and quantum mechanics studies unravel a spin well in the cofactor-less urate oxidase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Combined In Vivo X-ray Tomography And High-resolution Molecular Electron Paramagnetic Resonance (epr) Imaging Of The Mouse Knee Joint Taking Into Account The Disappearance Kinetics Of The Epr Probe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Decroos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gabison</w:t>
+                <w:t xml:space="preserve">Karen Mkhitaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Chopard</w:t>
+                <w:t xml:space="preserve">Elizabeth Kish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Colloc'H</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Castro</w:t>
+                <w:t xml:space="preserve">Frédéric Jp Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.23022⟩</w:t>
+              <w:t xml:space="preserve">Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Molecular Imaging, 11 (3), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2310/7290.2011.00042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00596222v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic stability of superoxide and hydroxyl radical adducts of a cyclic nitrone toward rat liver microsomes and cytosol: A stopped-flow ESR spectroscopy study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray, ESR, and quantum mechanics studies unravel a spin well in the cofactor-less urate oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gabison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beziere</w:t>
+                <w:t xml:space="preserve">Nathalie Colloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Frapart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mansuy</w:t>
+                <w:t xml:space="preserve">Bertrand Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2010.04.035⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79, pp.1964-1976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.23022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491118v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential role of tryptophan derivatives in stress responses characterized by the generation of reactive oxygen and nitrogen species.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+                <w:t xml:space="preserve">Metabolic stability of superoxide and hydroxyl radical adducts of a cyclic nitrone toward rat liver microsomes and cytosol: A stopped-flow ESR spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antal Rockenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ducrocq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pineal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-079X.2008.00580.x⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (3), pp.437-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2010.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412401v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Design, Synthesis, and Evaluation of Nanomolar Type II Dehydroquinase Inhibitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential role of tryptophan derivatives in stress responses characterized by the generation of reactive oxygen and nitrogen species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew d. Abell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chris Abell</w:t>
+                <w:t xml:space="preserve">Claire Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.200700032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pineal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (3), pp.235-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-079X.2008.00580.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02491084v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrosation of N-Terminally Blocked Tryptophan and Tryptophan-Containing Peptides by Peroxynitrite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rational Design, Synthesis, and Evaluation of Nanomolar Type II Dehydroquinase Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard j. Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kerbarh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Peyrot</w:t>
+                <w:t xml:space="preserve">Andrew d. Abell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ducrocq</w:t>
+                <w:t xml:space="preserve">Chris Abell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8(2), pp.217-223. </w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (7), pp.1015-1029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.200600385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.200700032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135094v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Nitroso products from the reaction of indoles with Angeli's salt.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrosation of N-Terminally Blocked Tryptophan and Tryptophan-Containing Peptides by Peroxynitrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette O. Fernandez</w:t>
+                <w:t xml:space="preserve">F. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan S. Bryan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Ducrocq</w:t>
+                <w:t xml:space="preserve">C. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8(2), pp.217-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200600385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/tx050253b⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018877v1</w:t>
+                <w:t xml:space="preserve">hal-00135094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melatonin nitrosation promoted by NO2 center dot radical ; comparison with the peroxynitrite reaction.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Peyrot</w:t>
+                <w:t xml:space="preserve">N-Nitroso products from the reaction of indoles with Angeli's salt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette O. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Houee-Levin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Ducrocq</w:t>
+                <w:t xml:space="preserve">Nathan S. Bryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Feelisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19, pp.58-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/tx050253b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109749v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics of 1-nitrosomelatonin and detection by EPR using iron dithiocarbamate complex in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Ducrocq</w:t>
+                <w:t xml:space="preserve">Melatonin nitrosation promoted by NO2 center dot radical ; comparison with the peroxynitrite reaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Houee-Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40(9), pp.910-920</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114605v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pharmacokinetics of 1-nitrosomelatonin and detection by EPR using iron dithiocarbamate complex in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 387 (2), pp.473-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20040828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reactivity of Peroxynitrite with Melatonin as a Function of pH and CO2 Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Therese Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1, pp.172-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4774,137 +4908,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Superoxide Radical in Adherent Living Cells by Electron Paramagnetic Resonance (EPR) Spectroscopy Using Cyclic Nitrones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Babić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jesús Espada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive Oxygen Species : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer; Humana New York, pp.149-163, 2021, 978-1-0716-0895-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0896-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4914,235 +5048,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précurseurs pipéridiniques, pyrrolidiniques et isoindoliques de sondes pour le stress oxydant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Babić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2024261041. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a novel 3-aryl-4-catechol-pyrrole-N-propanol compound and the derivatives thereof to treat cancer and diseases related to excessive angiogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Bakala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan I. Iorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frapart-Jannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO/2015/193382. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5152,114 +5286,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactions des espèces réactives de l’azote dérivées du monoxyde d’azote avec la mélatonine et quelques indoles apparentés. Implications biologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université Paris XI, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02615436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5406,51 +5540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Xie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ogle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Chrominski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c20058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ichou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Telliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajnef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Peyrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doistau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4qi02896a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344134v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hayek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddinne Guergueb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Mouhoubi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.114316" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05578031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Breloy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4lp00271g" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schnetz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Knysh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00126e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha-Thi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400877" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Chiappone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113143" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LP00271G" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Esteves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Xavier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c04900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maruani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Turcaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB01711G" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quienne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112369" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Babi&#263;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020402" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Benbouziyane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202305963" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744543v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12070772" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry5010013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151207" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-Ly Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Nokin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Egorov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Tom&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bodineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.Can-18-0232" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Badu-Boateng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pardalaki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wolf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.03.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491048v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bertran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Carrara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Debelec&#8211;butuner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika H.K. Dias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2017.05.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Diotallevi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Checconi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Teresa Palamara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Celestino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Coppo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01239" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Ba&#269;i&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pavi&#263;evi&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2015.10.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Abbas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.05.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulh&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tordo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2015.1045504" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491079v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Howard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Dias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuhong Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schmidt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201402298" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3RD304L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414138v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Hardy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poulh&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Karoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.03.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414178v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2013.10.812" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712106v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mkhitaryan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kish" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2011.00042" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596222v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gabison" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chopard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colloc'H" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPBQ8JR1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beziere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frapart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boucher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.04.035" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZSGWSXM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412401v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrocq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-079X.2008.00580.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491084v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard&#8197;j. Payne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbarh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew&#8197;d. Abell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200700032" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F03ZBSGG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducrocq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200600385" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJC1GQ34-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018877v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette O. Fernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan S. Bryan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Feelisch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx050253b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2T3CZMJZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109749v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houee-Levin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergely" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rochette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040828" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491099v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Migault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030093v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0896-8_13" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05344679v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489544v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Collin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delpech" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bakala" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I. Iorga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frapart-Jannaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02615436v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Xie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ogle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Chrominski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c20058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05587027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyeongeun Lee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Kirby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajnef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Peyrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02591" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05594830v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Mouhoubi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hayek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TB00120C" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddinne Guergueb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.114316" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ichou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Telliez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doistau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4qi02896a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maruani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Turcaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB01711G" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Chiappone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113143" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha-Thi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400877" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839819v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schnetz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Knysh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00126e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829892v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Breloy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LP00271G" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Esteves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Xavier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c04900" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112369" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979927v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Babi&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020402" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Benbouziyane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202305963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12070772" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895031v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry5010013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151207" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-Ly Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Nokin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Egorov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Tom&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bodineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.Can-18-0232" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Badu-Boateng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pardalaki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wolf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.03.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bertran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Carrara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Debelec&#8211;butuner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika H.K. Dias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2017.05.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Diotallevi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Checconi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Teresa Palamara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Celestino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Coppo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01239" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Ba&#269;i&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pavi&#263;evi&#263;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2015.10.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Abbas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.05.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Howard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Dias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuhong Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schmidt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201402298" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3RD304L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulh&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tordo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2015.1045504" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414138v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Hardy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poulh&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Karoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.03.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414178v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2013.10.812" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mkhitaryan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kish" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2011.00042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gabison" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chopard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colloc'H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPBQ8JR1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491118v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beziere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frapart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boucher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.04.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZSGWSXM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412401v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrocq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-079X.2008.00580.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491084v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard&#8197;j. Payne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbarh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew&#8197;d. Abell" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abell" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200700032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F03ZBSGG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducrocq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200600385" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJC1GQ34-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018877v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette O. Fernandez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan S. Bryan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Feelisch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx050253b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2T3CZMJZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109749v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houee-Levin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114605v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergely" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rochette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040828" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491099v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Migault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030093v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0896-8_13" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05344679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489544v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Collin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delpech" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bakala" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I. Iorga" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frapart-Jannaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02615436v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>