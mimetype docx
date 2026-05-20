--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -106,161 +106,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoarchitectonics of Pro-Degradative Coating to Enhance Iron Corrosion Behavior and Biosafety for Bioresorbable Cardiovascular Stents</w:t>
+                <w:t xml:space="preserve">Alizarin-based soybean oil materials for the synthesis of 3D-photoprinted objects with efficient antibacterial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Zhang</w:t>
+                <w:t xml:space="preserve">Christine Elian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenyang Xie</w:t>
+                <w:t xml:space="preserve">Fares Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Ogle</w:t>
+                <w:t xml:space="preserve">Hassan Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Witold Chrominski</w:t>
+                <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lagrost</w:t>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c20058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D6TB00120C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447998v1</w:t>
+                <w:t xml:space="preserve">hal-05594830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-Catalyzed Amination of Silyl Enol Ethers Using Hydroxylamine Derivatives</w:t>
               </w:r>
@@ -272,345 +272,345 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyeongeun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Kirby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 91 (2), pp.1101-1113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.5c02591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizarin-based soybean oil materials for the synthesis of 3D-photoprinted objects with efficient antibacterial properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoarchitectonics of Pro-Degradative Coating to Enhance Iron Corrosion Behavior and Biosafety for Bioresorbable Cardiovascular Stents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenyang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Elian</w:t>
+                <w:t xml:space="preserve">Kevin Ogle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Mouhoubi</w:t>
+                <w:t xml:space="preserve">Witold Chrominski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Hayek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+                <w:t xml:space="preserve">Corinne Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D6TB00120C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c20058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05594830v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyoxometalate-derived porphyrins as promising visible light photo-initiating systems for antibacterial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhieddinne Guergueb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 240, pp.114316. </w:t>
@@ -674,64 +674,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Telliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Doistau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -776,913 +776,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[2.2]Paracyclophane-based coumarins: effective organo-photocatalysts for light-induced desulfonylation processes</w:t>
+                <w:t xml:space="preserve">Eosin Y derivatives for visible light-mediated free-radical polymerization: Applications in 3D-photoprinting and bacterial photodynamic inactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Brom</w:t>
+                <w:t xml:space="preserve">Lucie Pierau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Maruani</w:t>
+                <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Turcaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Annalisa Chiappone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 214, pp.113143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3OB01711G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335222v1</w:t>
+                <w:t xml:space="preserve">hal-05158277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eosin Y derivatives for visible light-mediated free-radical polymerization: Applications in 3D-photoprinting and bacterial photodynamic inactivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lignin Derivative as Visible‐Light Photo‐Initiating System for the Development of Biocide Materials under Light Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Mouhoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Pierau</w:t>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+                <w:t xml:space="preserve">Minh‐huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113143⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.202400877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158277v1</w:t>
+                <w:t xml:space="preserve">hal-04973672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin Derivative as Visible‐Light Photo‐Initiating System for the Development of Biocide Materials under Light Irradiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fares Mouhoubi</w:t>
+                <w:t xml:space="preserve">Porphyrin-based photosensitizers for visible-light polymerization and antibacterial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Schnetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Iryna Knysh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Minh‐huong Ha-Thi</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.202400877⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (14), pp.1377-1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4py00126e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973672v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin-based photosensitizers for visible-light polymerization and antibacterial applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terpenes, natural dyes and photochemistry: toward the synthesis of photoactive bio-based materials with biocide properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iryna Knysh</w:t>
+                <w:t xml:space="preserve">Louise Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Presset</w:t>
+                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4py00126e⟩</w:t>
+              <w:t xml:space="preserve">RCS Applied Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197 (1), pp.112369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4LP00271G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839819v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terpenes, natural dyes and photochemistry: toward the synthesis of photoactive bio-based materials with biocide properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron-Catalyzed Intramolecular C(sp 3 )-H Lactonization of Hydroxamate Derivatives Promoted by a 1,5-HAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Breloy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Elian</w:t>
+                <w:t xml:space="preserve">Tania Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Alphonse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
+                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCS Applied Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 197 (1), pp.112369. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (6), pp.4329-4339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4LP00271G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.3c04900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829892v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-Catalyzed Intramolecular C(sp 3 )-H Lactonization of Hydroxamate Derivatives Promoted by a 1,5-HAT</w:t>
+                <w:t xml:space="preserve">[2.2]Paracyclophane-based coumarins: effective organo-photocatalysts for light-induced desulfonylation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Esteves</w:t>
+                <w:t xml:space="preserve">Jules Brom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Xavier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Antoine Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Turcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (6), pp.4329-4339. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.3c04900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3OB01711G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778122v1</w:t>
+                <w:t xml:space="preserve">hal-04335222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoactivable alizarin and eugenol-based materials for antibacterial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Elian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Quienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 197, pp.112369. </w:t>
@@ -1759,51 +1759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Babić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp.402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1837,51 +1837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tris‐benzo[cd]indole Cyanine Enables the NIR‐photosensitized Radical and Thiol‐ene Polymerizations at 940 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Elian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1889,51 +1889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camil Benbouziyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 62 (43), pp.e202305963. </w:t>
@@ -1971,64 +1971,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Paramagnetic Resonance Spin Trapping (EPR–ST) Technique in Photopolymerization Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy-Louis Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2101,51 +2101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Babić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 156, pp.144-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2192,51 +2192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Probes for Evaluation of Oxidative Stress by In Vivo EPR Spectroscopy and Imaging: State-of-the-Art and Limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Babić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2283,51 +2283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New synthetic route to 2,2,6,6-tetraethylpiperidin-4-one: A key-intermediate towards tetraethyl nitroxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Babić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60 (44), pp.151207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2534,64 +2534,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Pardalaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 108, pp.94-109. </w:t>
@@ -2891,235 +2891,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo evaluation of different alterations of redox status by studying pharmacokinetics of nitroxides using magnetic resonance techniques</w:t>
+                <w:t xml:space="preserve">Use of spin traps to detect superoxide production in living cells by electron paramagnetic resonance (EPR) spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goran Bačić</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Kahina Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Babić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2015.10.007⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.31-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491050v1</w:t>
+                <w:t xml:space="preserve">hal-02491053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of spin traps to detect superoxide production in living cells by electron paramagnetic resonance (EPR) spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo evaluation of different alterations of redox status by studying pharmacokinetics of nitroxides using magnetic resonance techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Bačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Abbas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Aleksandra Pavićević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109, pp.31-43. </w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.226-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2016.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2015.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491053v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Structural Analysis of Aromatic Inhibitors of Type II Dehydroquinase from Mycobacterium tuberculosis</w:t>
               </w:r>
@@ -3131,51 +3131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liuhong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3385,51 +3385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of superoxide production in stimulated and unstimulated living cells using new cyclic nitrone spin traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micael Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3826,51 +3826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4079,51 +4079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential role of tryptophan derivatives in stress responses characterized by the generation of reactive oxygen and nitrogen species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4183,51 +4183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Design, Synthesis, and Evaluation of Nanomolar Type II Dehydroquinase Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard j. Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4415,51 +4415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Nitroso products from the reaction of indoles with Angeli's salt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette O. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4652,51 +4652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetics of 1-nitrosomelatonin and detection by EPR using iron dithiocarbamate complex in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4782,51 +4782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of Peroxynitrite with Melatonin as a Function of pH and CO2 Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Therese Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4922,77 +4922,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Superoxide Radical in Adherent Living Cells by Electron Paramagnetic Resonance (EPR) Spectroscopy Using Cyclic Nitrones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Babić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jesús Espada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive Oxygen Species : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer; Humana New York, pp.149-163, 2021, 978-1-0716-0895-1. </w:t>
@@ -5062,51 +5062,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précurseurs pipéridiniques, pyrrolidiniques et isoindoliques de sondes pour le stress oxydant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Babić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5300,51 +5300,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactions des espèces réactives de l’azote dérivées du monoxyde d’azote avec la mélatonine et quelques indoles apparentés. Implications biologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université Paris XI, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5540,51 +5540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Xie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ogle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Chrominski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c20058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05587027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyeongeun Lee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Kirby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajnef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Peyrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02591" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05594830v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Mouhoubi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hayek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TB00120C" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddinne Guergueb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.114316" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ichou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Telliez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doistau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4qi02896a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maruani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Turcaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB01711G" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Chiappone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113143" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha-Thi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400877" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839819v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schnetz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Knysh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00126e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829892v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Breloy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LP00271G" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Esteves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Xavier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c04900" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112369" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979927v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Babi&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020402" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Benbouziyane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202305963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12070772" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895031v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry5010013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151207" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-Ly Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Nokin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Egorov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Tom&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bodineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.Can-18-0232" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Badu-Boateng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pardalaki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wolf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.03.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bertran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Carrara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Debelec&#8211;butuner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika H.K. Dias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2017.05.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Diotallevi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Checconi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Teresa Palamara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Celestino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Coppo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01239" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Ba&#269;i&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pavi&#263;evi&#263;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2015.10.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Abbas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.05.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Howard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Dias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuhong Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schmidt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201402298" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3RD304L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulh&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tordo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2015.1045504" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414138v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Hardy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poulh&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Karoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.03.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414178v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2013.10.812" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mkhitaryan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kish" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2011.00042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gabison" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chopard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colloc'H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPBQ8JR1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491118v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beziere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frapart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boucher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.04.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZSGWSXM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412401v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrocq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-079X.2008.00580.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491084v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard&#8197;j. Payne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbarh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew&#8197;d. Abell" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abell" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200700032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F03ZBSGG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducrocq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200600385" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJC1GQ34-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018877v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette O. Fernandez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan S. Bryan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Feelisch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx050253b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2T3CZMJZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109749v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houee-Levin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114605v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergely" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rochette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040828" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491099v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Migault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030093v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0896-8_13" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05344679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489544v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Collin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delpech" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bakala" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I. Iorga" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frapart-Jannaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02615436v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05594830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Mouhoubi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hayek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajnef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Peyrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TB00120C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05587027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyeongeun Lee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Kirby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02591" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Xie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ogle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Chrominski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c20058" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddinne Guergueb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.114316" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ichou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Telliez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doistau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4qi02896a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Chiappone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha-Thi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400877" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839819v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schnetz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Knysh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00126e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Breloy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LP00271G" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Esteves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Xavier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c04900" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335222v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maruani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Turcaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB01711G" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112369" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979927v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Babi&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020402" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Benbouziyane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202305963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12070772" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895031v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry5010013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151207" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-Ly Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Nokin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Egorov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Tom&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bodineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.Can-18-0232" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Badu-Boateng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pardalaki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wolf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.03.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bertran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Carrara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Debelec&#8211;butuner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika H.K. Dias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2017.05.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Diotallevi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Checconi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Teresa Palamara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Celestino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Coppo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01239" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491053v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Abbas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.05.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Ba&#269;i&#263;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pavi&#263;evi&#263;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2015.10.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Howard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Dias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuhong Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schmidt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201402298" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3RD304L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulh&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tordo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2015.1045504" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414138v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Hardy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poulh&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Karoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.03.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414178v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2013.10.812" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mkhitaryan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kish" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2011.00042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gabison" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chopard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colloc'H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPBQ8JR1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491118v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beziere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frapart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boucher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2010.04.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZSGWSXM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412401v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrocq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-079X.2008.00580.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491084v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard&#8197;j. Payne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbarh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew&#8197;d. Abell" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abell" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200700032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F03ZBSGG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducrocq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200600385" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJC1GQ34-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018877v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette O. Fernandez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan S. Bryan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Feelisch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx050253b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2T3CZMJZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109749v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houee-Levin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114605v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergely" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rochette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040828" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491099v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Migault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030093v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0896-8_13" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05344679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489544v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Collin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delpech" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bakala" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I. Iorga" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frapart-Jannaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02615436v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>