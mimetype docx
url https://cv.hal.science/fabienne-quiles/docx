--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -66,325 +66,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Biochemical and Structural Evolution of Whey Protein Concentrate Powders Under Storage: Insights from Raman Spectroscopy</w:t>
+                <w:t xml:space="preserve">Toward a comprehensively characterized extract of Wharton’s jelly extracellular matrix for the formulation of human collagen-based hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Francius</w:t>
+                <w:t xml:space="preserve">Nathan Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+                <w:t xml:space="preserve">Reine El Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubiana Cvetkovska</w:t>
+                <w:t xml:space="preserve">Alaa Bzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Alexander</w:t>
+                <w:t xml:space="preserve">Isabelle Raeth-Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (8), pp.3118-3127. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 690, pp.126523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.5c00437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336506v1</w:t>
+                <w:t xml:space="preserve">hal-05586060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural features and dynamic behaviour of the interlayer space of layered double hydroxide coatings</w:t>
+                <w:t xml:space="preserve">Investigating the Biochemical and Structural Evolution of Whey Protein Concentrate Powders Under Storage: Insights from Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Soulé</w:t>
+                <w:t xml:space="preserve">Grégory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Durand</w:t>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. El-Kirat-Chatel</w:t>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Quilès</w:t>
+                <w:t xml:space="preserve">Loubiana Cvetkovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carteret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcela Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35, pp.101897. </w:t>
+              <w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (8), pp.3118-3127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2024.101897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.5c00437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453598v1</w:t>
+                <w:t xml:space="preserve">hal-05336506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal imaging analysis in silver fir reveals coordination in cellulose and lignin deposition</w:t>
               </w:r>
@@ -396,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pérez-De-Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -498,1095 +502,1091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical insights into sugar-dependent medium acidification promoting YfaL protein-mediated Escherichia coli self-aggregation, biofilm formation and acid stress resistance</w:t>
+                <w:t xml:space="preserve">Structural features and dynamic behaviour of the interlayer space of layered double hydroxide coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yankel Chekli</w:t>
+                <w:t xml:space="preserve">S. Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Thiriet-Rupert</w:t>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Caillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+                <w:t xml:space="preserve">S. El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Le Cordier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NR01884B⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, pp.101897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2024.101897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693551v2</w:t>
+                <w:t xml:space="preserve">hal-04453598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen on the temperatures and conversion of tobacco in an electrically heated system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biophysical insights into sugar-dependent medium acidification promoting YfaL protein-mediated Escherichia coli self-aggregation, biofilm formation and acid stress resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lainé</w:t>
+                <w:t xml:space="preserve">Yankel Chekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Brech</w:t>
+                <w:t xml:space="preserve">Stanislas Thiriet-Rupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dufour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106312⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.17567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NR01884B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490565v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous enzyme grafting on bio-inspired scaffolds for antibacterial protection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of oxygen on the temperatures and conversion of tobacco in an electrically heated system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Retourney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+                <w:t xml:space="preserve">M. Bechikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+                <w:t xml:space="preserve">R. Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri-Pierre Fierobe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ma00703k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177 (17), pp.106312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398415v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bactericidal and bioinspired chitin-based anisotropic layer-by-layer brushed-nanocoating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simultaneous enzyme grafting on bio-inspired scaffolds for antibacterial protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Arbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Retourney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Fierobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101816⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.1171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ma00703k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066255v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Insights for Alzheimer’s Disease: An Unexplored Storyline on the Nanoscale Impact of Nascent Aβ 1–42 toward the Lipid Membrane</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Mechanical and Chemical Properties of Cross-Linked Poly(allylamine)-hyaluronic Acid Multilayer Films Using a Chemometric Unmixing Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Tarek</w:t>
+                <w:t xml:space="preserve">Saeid Ekrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiha Kevser Bali</w:t>
+                <w:t xml:space="preserve">Alice Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Laprévote</w:t>
+                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c22196⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (10), pp.8533-8546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c01663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245557v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Folate‐Superparamagnetic Nanoconjugates for Inhibition of Cancer Cell Proliferation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bactericidal and bioinspired chitin-based anisotropic layer-by-layer brushed-nanocoating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Nahle</w:t>
+                <w:t xml:space="preserve">Muhammad Haseeb Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+                <w:t xml:space="preserve">Emeline Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+                <w:t xml:space="preserve">Sarah Benmalek-Kehili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Mertz</w:t>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (12), pp.2202364. </w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.101816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202202364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059186v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Mechanical and Chemical Properties of Cross-Linked Poly(allylamine)-hyaluronic Acid Multilayer Films Using a Chemometric Unmixing Approach</w:t>
+                <w:t xml:space="preserve">Molecular Insights for Alzheimer’s Disease: An Unexplored Storyline on the Nanoscale Impact of Nascent Aβ 1–42 toward the Lipid Membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeid Ekrami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Schollhammer</w:t>
+                <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+                <w:t xml:space="preserve">Semiha Kevser Bali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan André</w:t>
+                <w:t xml:space="preserve">Olivier Laprévote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (10), pp.8533-8546. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (14), pp.17507-17517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c01663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c22196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269188v1</w:t>
+                <w:t xml:space="preserve">hal-04245557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-cost environmentally friendly approach to isolate lignin containing micro and nanofibrillated cellulose from Eucalyptus globulus bark by steam explosion</w:t>
+                <w:t xml:space="preserve">Development of Folate‐Superparamagnetic Nanoconjugates for Inhibition of Cancer Cell Proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Nader</w:t>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+                <w:t xml:space="preserve">Sara Nahle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Khadraoui</w:t>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Fuentealba</w:t>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+                <w:t xml:space="preserve">Damien Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29, 29 (10), pp.5593-5607. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (12), pp.2202364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-022-04632-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202202364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704314v2</w:t>
+                <w:t xml:space="preserve">hal-04059186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decellularization of Wharton’s Jelly Increases Its Bioactivity and Antibacterial Properties</w:t>
               </w:r>
@@ -1700,6018 +1700,6152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone marrow mesenchymal stem cells offer an immune-privileged niche to Cutibacterium acnes in case of implant-associated osteomyelitis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A low-cost environmentally friendly approach to isolate lignin containing micro and nanofibrillated cellulose from Eucalyptus globulus bark by steam explosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
+                <w:t xml:space="preserve">Saad Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Papa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Khadraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Fuentealba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.10.026⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, 29 (10), pp.5593-5607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-022-04632-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418156v1</w:t>
+                <w:t xml:space="preserve">hal-03704314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An easy and robust method of preparation of capsules for delivering probiotic bacteria by a 3D bioprinting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bone marrow mesenchymal stem cells offer an immune-privileged niche to Cutibacterium acnes in case of implant-associated osteomyelitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids for Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, pp.305-3015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fhfh.2022.100088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03795936v1</w:t>
+                <w:t xml:space="preserve">hal-03418156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supported lysozyme for improved antimicrobial surface protection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An easy and robust method of preparation of capsules for delivering probiotic bacteria by a 3D bioprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhik Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaiani</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.08.107⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids for Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.100088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fhfh.2022.100088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934544v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of alkanethiol self-assembly onto zinc selenide: the role of substrate pretreatment and its implication in bacterial attachment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Supported lysozyme for improved antimicrobial surface protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Retourney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202000848⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 582 (Part B), pp.764-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.08.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021275v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanobiologically induced bone-like nodules: Matrix characterization from micro to nanoscale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ monitoring of alkanethiol self-assembly onto zinc selenide: the role of substrate pretreatment and its implication in bacterial attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas B Bercu</w:t>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mathieu</w:t>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Terryn</w:t>
+                <w:t xml:space="preserve">Raúl Gago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2020.102256⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (22), pp.2000848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202000848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909596v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Functionalization of the Zinc Selenide Surface and Its Impact on Lactobacillus rhamnosus GG Biofilms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanobiologically induced bone-like nodules: Matrix characterization from micro to nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c01335⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.102256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2020.102256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528169v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parietal structures of Escherichia coli can impact the D-cateslytin antibacterial activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chemical Functionalization of the Zinc Selenide Surface and Its Impact on Lactobacillus rhamnosus GG Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Gago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (13), pp.14933-14945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c01335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschembio.0c00622⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02962155v1</w:t>
+                <w:t xml:space="preserve">hal-02528169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ spectroscopic analysis of Lactobacillus rhamnosus GG flow on an abiotic surface reveals a role for nutrients in biofilm development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Parietal structures of Escherichia coli can impact the D-cateslytin antibacterial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Peric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg E Fantner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2019.1617279⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.2801-2814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.0c00622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202757v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Adhesion of the Common Freshwater Diatom Nitzschia palea at the Nanoscale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boosting mesenchymal stem cells regenerative activities on biopolymers-calcium phosphate functionalized collagen membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b17821⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.671-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396296v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doxorubicin-Loaded Thermoresponsive Superparamagnetic Nanocarriers for Controlled Drug Delivery and Magnetic Hyperthermia Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ spectroscopic analysis of Lactobacillus rhamnosus GG flow on an abiotic surface reveals a role for nutrients in biofilm development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (34), pp.30610-30620. </w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (5), pp.494-507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b10444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2019.1617279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675476v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting mesenchymal stem cells regenerative activities on biopolymers-calcium phosphate functionalized collagen membrane</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the Adhesion of the Common Freshwater Diatom Nitzschia palea at the Nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolae Bercu</w:t>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Royaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.06.021⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (51), pp.48574-48582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b17821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163899v1</w:t>
+                <w:t xml:space="preserve">hal-02396296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-Cateslytin, a new antimicrobial peptide with therapeutic potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdurraouf Zaet</w:t>
+                <w:t xml:space="preserve">Doxorubicin-Loaded Thermoresponsive Superparamagnetic Nanocarriers for Controlled Drug Delivery and Magnetic Hyperthermia Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dartevelle</w:t>
+                <w:t xml:space="preserve">Enaam Jamal Al Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadoua Daouad</w:t>
+                <w:t xml:space="preserve">Aigul Kulmukhamedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ehlinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crosby Soon Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15436-z⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (34), pp.30610-30620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b10444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962189v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrepancies between Cyclic and Linear Antimicrobial Peptide Actions on the Spectrochemical and Nanomechanical Fingerprints of a Young Biofilm</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bioinspired Nanofeatured Substrates: Suitable Environment for Bone Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurent-Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.7b00644⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (14), pp.12791-12801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b01665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202492v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM combined to ATR-FTIR reveals Candida cell wall changes under caspofungin treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">D-Cateslytin, a new antimicrobial peptide with therapeutic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdurraouf Zaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dartevelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Daouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ehlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7nr02170d⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.5861-5872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15436-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046575v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Nanofeatured Substrates: Suitable Environment for Bone Regeneration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrepancies between Cyclic and Linear Antimicrobial Peptide Actions on the Spectrochemical and Nanomechanical Fingerprints of a Young Biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Freudenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (9), pp.5861-5872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.7b00644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b01665⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01945517v1</w:t>
+                <w:t xml:space="preserve">hal-02202492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and real time investigation of the evolution of a Pseudomonas fluorescens nascent biofilm in the presence of an antimicrobial peptide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">AFM combined to ATR-FTIR reveals Candida cell wall changes under caspofungin treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Bacharouche</w:t>
+                <w:t xml:space="preserve">Isabelle Accoceberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Humbert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Célia Couzigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2015.10.015⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (36), pp.13731-13738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7nr02170d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503741v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale investigation of the interaction of colistin with model phospholipid membranes by Langmuir technique, and combined infrared and force spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Freudenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Wojszko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelina Gorczyca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1858 (11), pp.2592-2602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2016.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02202486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectroscopy and multivariate analysis to appraise alpha-cellulose extracted from wood for stable carbon isotope measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">In situ and real time investigation of the evolution of a Pseudomonas fluorescens nascent biofilm in the presence of an antimicrobial peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Brendel</w:t>
+                <w:t xml:space="preserve">Souhir Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Bacharouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.05.010⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1858 (1), pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2015.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503746v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Biotinyl Glycogen: A Model for Single-Molecule Force Analysis of Branched Biological Macromolecules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Infrared spectroscopy and multivariate analysis to appraise alpha-cellulose extracted from wood for stable carbon isotope measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bionanoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jbns.2014.1273⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 381, pp.168-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504776v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption of Phthalic Acid at Goethite Surfaces under Flow-Through Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Biotinyl Glycogen: A Model for Single-Molecule Force Analysis of Branched Biological Macromolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Bacharouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hanna</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cedric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bionanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (6), pp.445-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jbns.2014.1273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la4049715⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02202470v1</w:t>
+                <w:t xml:space="preserve">hal-01504776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the production of glycogen by Pseudomonas fluorescens during biofilm development: an in situ study by attenuated total reflection-infrared with chemometrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Humbert</w:t>
+                <w:t xml:space="preserve">Sorption of Phthalic Acid at Goethite Surfaces under Flow-Through Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2014.915956⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (23), pp.6800-6807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la4049715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505373v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Analysis of Bacterial Extracellular Polymeric Substances from a Pseudomonas fluorescens Biofilm by Combined Vibrational and Single Molecule Force Spectroscopies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the production of glycogen by Pseudomonas fluorescens during biofilm development: an in situ study by attenuated total reflection-infrared with chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dima Jamal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Humbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Francius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5030872⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (6), pp.709-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2014.915956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503745v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Extracellular Glycogen by Pseudomonas fluorescens: Spectroscopic Evidence and Conformational Analysis by Biomolecular Recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">In Situ Analysis of Bacterial Extracellular Polymeric Substances from a Pseudomonas fluorescens Biofilm by Combined Vibrational and Single Molecule Force Spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Fahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Francius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm300497c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (24, SI), pp.6702-6713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5030872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165715v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durable cofactor immobilization in sol–gel bio-composite thin films for reagentless biosensors and bioreactors using dehydrogenases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert-Wieland Kohring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (1), pp.111-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bios.2011.11.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of Uranyl(VI) in Acidic and Basic Aqueous Solutions Using a Noncomplexing Organic Base: A Multivariate Spectroscopic and Statistical Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Production of Extracellular Glycogen by Pseudomonas fluorescens: Spectroscopic Evidence and Conformational Analysis by Biomolecular Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Humbert</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (7), pp.2118-2127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm300497c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic101953q⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02165691v1</w:t>
+                <w:t xml:space="preserve">hal-02165715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Complexation of 2,5-Dihydroxybenzoic Acid (Gentisic Acid) at the Nanosized Hematite-Water Interface: An ATR-FTIR Study and Modeling Approach.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Quilès</w:t>
+                <w:t xml:space="preserve">Hydrolysis of Uranyl(VI) in Acidic and Basic Aqueous Solutions Using a Noncomplexing Organic Base: A Multivariate Spectroscopic and Statistical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinh Nguyen-Trung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (7), pp.2811-2823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic101953q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la104239x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00917970v1</w:t>
+                <w:t xml:space="preserve">hal-02165691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Raman spectra of 3-deoxy-α-l-rhamnosides as model sugars of the Ascaris egg shell</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+                <w:t xml:space="preserve">Surface Complexation of 2,5-Dihydroxybenzoic Acid (Gentisic Acid) at the Nanosized Hematite-Water Interface: An ATR-FTIR Study and Modeling Approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (6), pp.2492-2500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la104239x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.04.061⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02165688v1</w:t>
+                <w:t xml:space="preserve">hal-00917970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of changes in attenuated total reflection FTIR fingerprints of Pseudomonas fluorescens from planktonic state to nascent biofilm state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 75 (2), pp.610 - 616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.saa.2009.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Monitoring of the Nascent Pseudomonas fluorescens Biofilm Response to Variations in the Dissolved Organic Carbon Level in Low-Nutrient Water by Attenuated Total Reflectance-Fourier Transform Infrared Spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Raman spectra of 3-deoxy-α-l-rhamnosides as model sugars of the Ascaris egg shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (24), pp.3236-3241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.04.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00838-07⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01849021v1</w:t>
+                <w:t xml:space="preserve">hal-02165688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stress response protein Hsp12p increases the flexibility of the yeast Saccharomyces cerevisiae cell wall</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">In Situ Monitoring of the Nascent Pseudomonas fluorescens Biofilm Response to Variations in the Dissolved Organic Carbon Level in Low-Nutrient Water by Attenuated Total Reflectance-Fourier Transform Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (18), pp.5782-5788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00838-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2006.10.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01848650v1</w:t>
+                <w:t xml:space="preserve">hal-01849021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ characterisation of a microorganism surface by Raman microspectroscopy: the shell of Ascaris eggs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The stress response protein Hsp12p increases the flexibility of the yeast Saccharomyces cerevisiae cell wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Karreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme F.L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-006-0638-4⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1774 (1), pp.131 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2006.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165655v1</w:t>
+                <w:t xml:space="preserve">hal-01848650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of dansyl N-acetyl glucosamine as substrate for chitin synthetase activities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">In situ characterisation of a microorganism surface by Raman microspectroscopy: the shell of Ascaris eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Bonaly</w:t>
+                <w:t xml:space="preserve">Jean-Yves Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Benallaoua</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Capizzi-Banas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 40 (7), pp.2523-2529. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 386 (2), pp.249-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2004.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-006-0638-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165641v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical modification and stability of the cell wall phosphopeptidomannans of flocculent and weakly flocculent Kluyveromyces bulgaricus cells</w:t>
+                <w:t xml:space="preserve">Use of dansyl N-acetyl glucosamine as substrate for chitin synthetase activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Maazouzi</w:t>
+                <w:t xml:space="preserve">Karim Bahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bahmed</w:t>
+                <w:t xml:space="preserve">Michel Wathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chakir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+                <w:t xml:space="preserve">Roger Bonaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bonaly</w:t>
+                <w:t xml:space="preserve">Said Benallaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 40 (1), pp.313-319. </w:t>
+              <w:t xml:space="preserve">, 2005, 40 (7), pp.2523-2529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2004.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2004.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165634v1</w:t>
+                <w:t xml:space="preserve">hal-02165641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence and Infrared Spectrometric Study of Cell Walls from Candida , Kluyveromyces , Rhodotorula and Schizosaccharomyces Yeasts in Relation with Their Chemical Composition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chemical modification and stability of the cell wall phosphopeptidomannans of flocculent and weakly flocculent Kluyveromyces bulgaricus cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm034175n⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (1), pp.313-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2004.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165621v1</w:t>
+                <w:t xml:space="preserve">hal-02165634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Effect of Organic Matter on Biofilm Growth in Low Nutritive Waters by ATR/FT-IR Spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fluorescence and Infrared Spectrometric Study of Cell Walls from Candida , Kluyveromyces , Rhodotorula and Schizosaccharomyces Yeasts in Relation with Their Chemical Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Block</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bonaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (6), pp.1763-1772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm034175n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927010290017752⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01810352v1</w:t>
+                <w:t xml:space="preserve">hal-02165621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared and Raman spectroscopic study of carboxylic acids in heavy water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Monitoring the Effect of Organic Matter on Biofilm Growth in Low Nutritive Waters by ATR/FT-IR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boualam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Burneau</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b008897h⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (1), pp.73 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927010290017752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165609v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared and Raman spectra of uranyl(VI) oxo-hydroxo complexes in acid aqueous solutions: a chemometric study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Infrared and Raman spectroscopic study of carboxylic acids in heavy water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Burneau</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Burneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-2031(00)00067-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3 (6), pp.932-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b008897h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02165601v1</w:t>
+                <w:t xml:space="preserve">hal-02165609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of the vibrational properties of acetic acid monomers and dimers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Infrared and Raman spectra of uranyl(VI) oxo-hydroxo complexes in acid aqueous solutions: a chemometric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b006230h⟩</w:t>
+              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 23 (2), pp.231-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-2031(00)00067-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165606v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Spectroscopic Study of the Complexation of Mercury(II) by Substituted Acetates in Aqueous Solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ab initio study of the vibrational properties of acetic acid monomers and dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Burneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1366/0003702991948062⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (22), pp.5020-5029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b006230h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958309v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared and Raman spectroscopic study of uranyl complexes: hydroxide and acetate derivatives in aqueous solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Burneau</w:t>
+                <w:t xml:space="preserve">Vibrational Spectroscopic Study of the Complexation of Mercury(II) by Substituted Acetates in Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Burneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-2031(98)00040-X⟩</w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 53 (9), pp.1061-1070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1366/0003702991948062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01958308v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared and Raman spectroscopical studies of salicylic and salicylate derivatives in aqueous solution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+                <w:t xml:space="preserve">Infrared and Raman spectroscopic study of uranyl complexes: hydroxide and acetate derivatives in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1386-1425(97)00239-4⟩</w:t>
+              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18 (1), pp.61-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-2031(98)00040-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01935302v1</w:t>
+                <w:t xml:space="preserve">hal-01958308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared and Raman spectra of alkaline-earth and copper(II) acetates in aqueous solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Burneau</w:t>
+                <w:t xml:space="preserve">Infrared and Raman spectroscopical studies of salicylic and salicylate derivatives in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-2031(98)00004-6⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 54 (3), pp.465 - 476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1386-1425(97)00239-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01935498v1</w:t>
+                <w:t xml:space="preserve">hal-01935302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-Aided Characterization of the Microstructure of Methyl Methacrylate-Ethyl Acrylate Copolymers by 13 C-NMR Spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Nicole</w:t>
+                <w:t xml:space="preserve">Infrared and Raman spectra of alkaline-earth and copper(II) acetates in aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16 (2), pp.105 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-2031(98)00004-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10236669608233899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01935289v1</w:t>
+                <w:t xml:space="preserve">hal-01935498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of new methyl-substituted tetralins and indans by13C NMR spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Computer-Aided Characterization of the Microstructure of Methyl Methacrylate-Ethyl Acrylate Copolymers by 13 C-NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Matlengiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 2 (2), pp.95 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10236669608233899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.1260330706⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01935278v1</w:t>
+                <w:t xml:space="preserve">hal-01935289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer aided analysis of 13C n.m.r. spectra of multicomponent mixtures: 3. Analysis of individual components of a heavy gasoline from liquefaction of Polish coal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marek Matlengiewicz</w:t>
+                <w:t xml:space="preserve">Characterization of new methyl-substituted tetralins and indans by13C NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Henzel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0016-2361(94)90278-X⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 33 (7), pp.523 - 528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1260330706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935191v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of hydrogenated derivatives of methyl- and dimethyldicyclopentadiene isomers by gas chromatography–mass spectrometry and carbon-13 nuclear magnetic resonance spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Computer aided analysis of 13C n.m.r. spectra of multicomponent mixtures: 3. Analysis of individual components of a heavy gasoline from liquefaction of Polish coal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Matlengiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Henzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danuta Czachowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/AN9941901731⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 73 (6), pp.843 - 850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0016-2361(94)90278-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935274v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer aided analysis of 13C n.m.r. spectra of multicomponent mixtures: 4. Structural analysis of a heavy gasoline from liquefaction of Polish coal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Characterization of hydrogenated derivatives of methyl- and dimethyldicyclopentadiene isomers by gas chromatography–mass spectrometry and carbon-13 nuclear magnetic resonance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Henzel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0016-2361(94)90299-2⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 119 (8), pp.1731 - 1740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/AN9941901731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935251v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new methylcyclopentadiene dimers by 13C NMR.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Computer aided analysis of 13C n.m.r. spectra of multicomponent mixtures: 4. Structural analysis of a heavy gasoline from liquefaction of Polish coal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Matlengiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Henzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danuta Czachowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analusis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 73 (6), pp.980 - 983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0016-2361(94)90299-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934617v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal cracking mechanism of a mixture of methylcyclopentadiene dimers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Identification of new methylcyclopentadiene dimers by 13C NMR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Matlengiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analusis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 21 (5), pp.227-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal cracking mechanism of a mixture of methylcyclopentadiene dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Matlengiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analusis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1993, 21 (8), pp.359-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7721,3539 +7855,3539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flow Cell Platform for Studying Biofilm Formation on Electrochemical Sensors in situ Using Raman Hyperspectral Imaging and Epifluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Terrero-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke O'Keeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mayence, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of layered double hydroxide films with photoactive antibacterial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sushant Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIC22, International Symposium on intercalation Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofouling impact on the real time measurement of a portable conductivity sensor for water distribution systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Anton</w:t>
+                <w:t xml:space="preserve">Developing the next generation of anti-staphylococci bacteriophage-based biomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cenraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Schollhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Ekrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoInBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Le Gosier (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">Viruses of Microbes 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Viruses of Microorganisms, Jul 2024, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766807v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing the next generation of anti-staphylococci bacteriophage-based biomaterials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan André</w:t>
+                <w:t xml:space="preserve">Biofouling impact on the real time measurement of a portable conductivity sensor for water distribution systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Brites Helú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses of Microbes 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Viruses of Microorganisms, Jul 2024, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">NanoInBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Le Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753531v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing the next generation of anti-staphylococci bacteriophage-based biomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cenraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Ekrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages in Lyon 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Phages.fr, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired strategy for antibiofilm protection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D bio-printing of living systems for food industries and medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Baka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gribova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFM users meeting Nancy 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nancy (France), France</w:t>
+              <w:t xml:space="preserve">Nano in Bio 2022 - 30 Mai au 5 Juin 2002, Le Gosier Guadeloupe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Le Gosier Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087668v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D bio-printing of living systems for food industries and medical applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio-inspired strategy for antibiofilm protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Arbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano in Bio 2022 - 30 Mai au 5 Juin 2002, Le Gosier Guadeloupe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Le Gosier Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">AFM users meeting Nancy 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683897v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combination of FTIR and AFM allows deciphering antimicrobial drugs molecular mechanism of action regarding sessile bacteria.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Probing the adhesion of the common freshwater diatom Nitzschia palea at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Bruker des utilisateurs de microscopies à force atomique et surfacique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005485v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in situ study of the role of substrate chemistry on the attachment and growth of probiotic Lactobacillus rhamnosus GG.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">The combination of FTIR and AFM allows deciphering antimicrobial drugs molecular mechanism of action regarding sessile bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Freudenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Heidinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque du Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005476v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When AFM meets infrared spectroscopy: Antimicrobial peptides (AMP) action from single bacteria to biofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An in situ study of the role of substrate chemistry on the attachment and growth of probiotic Lactobacillus rhamnosus GG.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linz AFM Bio workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Linz, Austria</w:t>
+              <w:t xml:space="preserve">9e Colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005429v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About a life cycle of a bacterial biofilm: from its birth to its possible killing. A study with the eyes of the physical chemist.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">When AFM meets infrared spectroscopy: Antimicrobial peptides (AMP) action from single bacteria to biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire au Département de Chimie de l'Université d'Umea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, UMEA, Sweden</w:t>
+              <w:t xml:space="preserve">Linz AFM Bio workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265252v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés d’adhésion d’une diatomée benthique (Nitzschia palea) à l’échelle nanométrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial development on functionalized surfaces: from first steps of adhesion to biofilm growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">About a life cycle of a bacterial biofilm: from its birth to its possible killing. A study with the eyes of the physical chemist.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAFM-UCLA International Conference on Advances in Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Séminaire au Département de Chimie de l'Université d'Umea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, UMEA, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005452v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the adhesion of the common freshwater diatom Nitzschia palea at the nanoscale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bacterial development on functionalized surfaces: from first steps of adhesion to biofilm growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Bruker des utilisateurs de microscopies à force atomique et surfacique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AAAFM-UCLA International Conference on Advances in Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005471v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the nutritive medium choice on the formation of Lactobacillus rhamnosus GG biofilms on an abiotic surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+                <w:t xml:space="preserve">On the interaction of peptides with biological membranes: a physico-chemical study from model membranes to bacterial membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on biophysics of microbial adhesion (BioPhysAdh)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">STINT Workshop - The interface between cells and biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Swedish Foundation for International Cooperation in Research and Higher Education, Jul 2018, Vindeln, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265253v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interaction of peptides with biological membranes: a physico-chemical study from model membranes to bacterial membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Quilès</w:t>
+                <w:t xml:space="preserve">Effect of the nutritive medium choice on the formation of Lactobacillus rhamnosus GG biofilms on an abiotic surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STINT Workshop - The interface between cells and biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Swedish Foundation for International Cooperation in Research and Higher Education, Jul 2018, Vindeln, Sweden</w:t>
+              <w:t xml:space="preserve">International symposium on biophysics of microbial adhesion (BioPhysAdh)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958307v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrochemical and nanomechanical fingerprints allow differentiating the mechanism of action of drugs on bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Freudenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Heidinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOinBIO 2018: 2nd International conference on Nanosciences for life &amp; Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Le Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probiotic bacterium in the abiotic environment: a multiscale study of surface dependent adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Yunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOinBIO 2018: 2nd International conference on Nanosciences for life &amp; Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Le Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environmental stresses on the physicochemical properties of nascent biofilms: Combining Infrared and Raman vibrational spectroscopy with AFM force spectroscopy.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+                <w:t xml:space="preserve">Apport des méthodes physico-chimiques à la caractérisation d’objets biologiques. Étude des biofilms bactériens et des cellules humaines par spectroscopies de vibration et microscopie à force atomique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMicroWorld 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, MADRID, Spain</w:t>
+              <w:t xml:space="preserve">BIOS, EA 4691 - Séminaire du laboratoire Biomatériaux et Inflamation en site OSseux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265261v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la différenciation des cellules souches en ostéoblastes par des techniques d’imagerie.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Surface functionnalization of zinc selenide for control and monitoring of biofilm growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint annual meetings of the French Society for Immunology (SFI) and the French Cytometry Association (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, REIMS, France</w:t>
+              <w:t xml:space="preserve">European Conference on Applications of Surfaces and Interfaces Analysis (ECASIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265259v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface functionnalization of zinc selenide for control and monitoring of biofilm growth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Suivi de la différenciation des cellules souches en ostéoblastes par des techniques d’imagerie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Applications of Surfaces and Interfaces Analysis (ECASIA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">Joint annual meetings of the French Society for Immunology (SFI) and the French Cytometry Association (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265262v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired calcium phosphate/chitosan and hyaluronic acid substrates for bone regeneration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of environmental stresses on the physicochemical properties of nascent biofilms: Combining Infrared and Raman vibrational spectroscopy with AFM force spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, ATHENS, Greece</w:t>
+              <w:t xml:space="preserve">BioMicroWorld 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, MADRID, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265264v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of ZnSe for in situ monitoring and control of bacterial adhesion.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bioinspired calcium phosphate/chitosan and hyaluronic acid substrates for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de l'Institut Jean Barriol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">28th European Conference on Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, ATHENS, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265257v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des méthodes physico-chimiques à la caractérisation d’objets biologiques. Étude des biofilms bactériens et des cellules humaines par spectroscopies de vibration et microscopie à force atomique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Quilès</w:t>
+                <w:t xml:space="preserve">Surface modification of ZnSe for in situ monitoring and control of bacterial adhesion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS, EA 4691 - Séminaire du laboratoire Biomatériaux et Inflamation en site OSseux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de l'Institut Jean Barriol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958305v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ assessment of antibacterial activity of dermaseptin S4 derivatives against Pseudomonas fluorescens nascent biofilms by using ATR-FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMicroWorld 2011 : IV International Conference on Environmental, Industrial and Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Malaga, Spain. pp.547-550, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789814405041_0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ assessment of drinking water biostability using nascent reference biofilm ATR-FTIR fingerprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMicroworld2007 : International Conference on Environmental, Industrial and Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Seville, Spain. pp.268-272, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789812837554_0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopies de vibration : outils de détection, de suivi et de caractérisation in situ de biofilms. Application à l’étude de la biostabilité des eaux faiblement nutritives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOADH - Deuxième colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des spectroscopies de vibration à l'étude des biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFSV - Journées thématiques du Groupe Français de Spectroscopie Vibrationnelle : Apport de la spectroscopie vibrationnelle aux domaines de la biologie et de la pharmacie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude vibrationnelle de la complexation de cations métalliques avec les (macro)molécules organiques en solution aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC 2000 - Congrès de la Société Française de Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ ATR-FTIR characterizationof organic macromoleculs aggregated with metallic cations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Keiding</w:t>
+                <w:t xml:space="preserve">Étude vibrationnelle de la matière organique complexée avec des cations métalliques en solution aqueuse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMOM 96 - International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion utilisateurs Bruker IRTF – Raman TF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939660v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude vibrationnelle de la matière organique complexée avec des cations métalliques en solution aqueuse.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Quilès</w:t>
+                <w:t xml:space="preserve">In situ ATR-FTIR characterizationof organic macromoleculs aggregated with metallic cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Keiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion utilisateurs Bruker IRTF – Raman TF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMOM 96 - International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Nancy, France. pp.133-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4615-4683-2_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958300v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la microstructure de copolymères acryliques par RMN du 13C assistée par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion RMN du groupement analytique ELF Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe ELF, Nov 1995, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par RMN 13C et GC-MS des essences issues des procédés de transformation du pétrole et du charbon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Matlengiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du PICS Carbochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Zakopane, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principales fonctions du logiciel d'analyse automatique par RMN 13C de mélanges provenant du pétrole et du charbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Henzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Matlengiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Schmit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du PICS Carbochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Zakopane, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11263,154 +11397,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flow Cell Platform for Studying Biofilm Formation on Electrochemical Sensors in situ using Raman Hyperspectral Imaging and Epifluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Terrero-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke O'Keeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Mayence (Mainz), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11420,322 +11554,322 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of environmental stresses on the physicochemical properties of nascent biofilms: Combining infrared and Raman vibrational spectroscopies with AFM force spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio Méndez-Vila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring micro-organisms: Recent advances in applied microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BrownWalker Press, pp.261-265, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02202659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ study of early stages of biofilm formation under different environmental stresses by ATR-FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio Méndez-Vilas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science against microbial pathogens: communicating current research and technological advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Formatex Research Center, pp.889 - 895, 2011, 978-84-939843-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ assessment of drinking water biostability using nascent reference biofilm ATR-FTIR fingerprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMicroworld2007 Conference Proceedings Book : "Current Research Topics in Applied Microbiology and Microbial Biotechnology", edited by A. Mendez-Vilas, published by World Scientific Publishing Co. Pte. Ltd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.268-272, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11745,147 +11879,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Novel FKS1 Mutation in Candida lusitaniae Shows a Potential Critical Role for MKC1 in Echinocandin Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Accoceberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Kordalewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11895,114 +12029,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par RMN du carbone-13 assistée par ordinateur de mélanges complexes : application aux essences issues de la transformation des combustibles fossiles et à la caractérisation de polymères acryliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès Schmit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Henri Poincaré - Nancy 1, 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1994NAN10357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01747511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId366"/>
+      <w:footerReference w:type="default" r:id="rId373"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12149,51 +12283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05336506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Alexander" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c00437" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04453598v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soul&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quil&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.101897" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez-De-Lis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius-Kristia Adikurnia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae203" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04693551v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Chekli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Thiriet-Rupert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cordier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01884B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04490565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bechikhi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lain&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106312" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04398415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Arbez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Retourney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Fierobe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00703k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haseeb Iqbal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pradel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benmalek-Kehili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101816" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tarek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semiha Kevser Bali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04059186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nahle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202364" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04269188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Ekrami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schollhammer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01663" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704314v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nader" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Khadraoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Fuentealba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04632-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03763959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Montanede" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.828424" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Papa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.10.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Mallick" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhfh.2022.100088" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934544v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.08.107" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03021275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yunda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gago" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000848" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909596v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Bercu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102256" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c01335" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Peric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg E Fantner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.0c00622" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202757v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2019.1617279" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396296v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b17821" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enaam Jamal Al Dine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigul Kulmukhamedova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby Soon Chang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b10444" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163899v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Bercu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurraouf Zaet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dartevelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Daouad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ehlinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15436-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202492v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Freudenthal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00644" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02046575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Accoceberry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Couzigou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02170d" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent-Maquin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01665" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503741v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Saadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.10.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202486v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Wojszko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Gorczyca" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2016.07.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.05.010" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504776v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Jamal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbns.2014.1273" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202470v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boily" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la4049715" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505373v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2014.915956" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fahs" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5030872" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165715v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Polyakov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm300497c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941837v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Wieland Kohring" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2011.11.043" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLBM3JC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165691v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh Nguyen-Trung" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic101953q" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00917970v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104239x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165688v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roze" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Banas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.04.061" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9J4B7FZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849618v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delille" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2009.11.026" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM76CZBP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849021v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00838-07" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848650v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Karreman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2006.10.009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZNJXRC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165655v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Balandier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Capizzi-Banas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0638-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6S4LK7R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165641v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bahmed" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wathier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bonaly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Benallaoua" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.10.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BV7TRW1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165634v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maazouzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bahmed" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakir" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonaly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.01.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6MP6TCX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165621v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coulon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm034175n" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810352v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boualam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Block" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010290017752" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165609v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine G&#233;nin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b008897h" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165601v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burneau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2031(00)00067-9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-642RX3RB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165606v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006230h" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958309v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gross" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702991948062" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958308v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2031(98)00040-X" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK7SWXJK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935302v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-1425(97)00239-4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD1LWHFW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935498v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2031(98)00004-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCH7MPQT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935289v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s Schmit" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Matlengiewicz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicole" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236669608233899" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935278v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurens" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260330706" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80Q8XL98-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935191v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Henzel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Czachowska" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nicole" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-2361(94)90278-X" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JS3JL2B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935274v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lauer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/AN9941901731" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EA003D2826D09757265C20767403852DD8A1795/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935251v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-2361(94)90299-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST19J5FH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934617v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurens" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943947v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lauer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252903v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Terrero-Rodriguez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Brites Hel&#250;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke O'Keeffe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05336620v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushant Sharma" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766807v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dijoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753531v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cenraud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753511v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087668v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683897v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baka" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallick" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gribova" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005485v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heidinger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005476v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005429v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265252v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005464v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005452v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005471v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265253v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958307v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265255v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265256v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265261v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265259v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265262v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265264v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265257v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958305v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943921v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Humbert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814405041_0111" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943885v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delille" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812837554_0056" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958303v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958302v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958301v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;nin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01939660v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Keiding" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-4683-2_13" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958300v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935720v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957063v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rubini" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957068v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schmit" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05272592v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202659v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935510v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Humbert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165674v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263134v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefranc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kordalewska" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747511v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN10357" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05586060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wisniewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Bzal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raeth-Fries" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126523" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05336506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Alexander" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c00437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez-De-Lis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius-Kristia Adikurnia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae203" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04453598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soul&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quil&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.101897" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04693551v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Chekli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Thiriet-Rupert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cordier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01884B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04490565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bechikhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lain&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106312" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04398415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Arbez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Retourney" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Fierobe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00703k" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04269188v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Ekrami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schollhammer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01663" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haseeb Iqbal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pradel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benmalek-Kehili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101816" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245557v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tarek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semiha Kevser Bali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22196" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04059186v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nahle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202364" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03763959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Montanede" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.828424" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704314v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Khadraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Fuentealba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04632-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418156v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Papa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.10.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795936v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Mallick" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhfh.2022.100088" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.08.107" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03021275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yunda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gago" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000848" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909596v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Bercu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102256" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528169v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c01335" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Peric" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg E Fantner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.0c00622" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Bercu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2019.1617279" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b17821" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enaam Jamal Al Dine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigul Kulmukhamedova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby Soon Chang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b10444" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945517v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent-Maquin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01665" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962189v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurraouf Zaet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dartevelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Daouad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ehlinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15436-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Freudenthal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00644" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02046575v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Accoceberry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Couzigou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02170d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Wojszko" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Gorczyca" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2016.07.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Saadi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.10.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503746v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.05.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504776v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Jamal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbns.2014.1273" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202470v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boily" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la4049715" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505373v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2014.915956" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503745v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fahs" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5030872" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941837v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Wieland Kohring" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2011.11.043" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLBM3JC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165715v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Polyakov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm300497c" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165691v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh Nguyen-Trung" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic101953q" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00917970v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104239x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849618v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2009.11.026" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM76CZBP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165688v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roze" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Banas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.04.061" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9J4B7FZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849021v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00838-07" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848650v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Karreman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2006.10.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZNJXRC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165655v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Balandier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Capizzi-Banas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0638-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6S4LK7R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bahmed" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wathier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bonaly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Benallaoua" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.10.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BV7TRW1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maazouzi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bahmed" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonaly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.01.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6MP6TCX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165621v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coulon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm034175n" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810352v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boualam" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Block" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010290017752" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165609v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine G&#233;nin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b008897h" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burneau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2031(00)00067-9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-642RX3RB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165606v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006230h" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958309v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gross" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702991948062" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958308v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2031(98)00040-X" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK7SWXJK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-1425(97)00239-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD1LWHFW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935498v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2031(98)00004-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCH7MPQT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935289v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s Schmit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Matlengiewicz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicole" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236669608233899" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935278v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurens" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260330706" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80Q8XL98-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935191v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Henzel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Czachowska" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nicole" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-2361(94)90278-X" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JS3JL2B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935274v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lauer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/AN9941901731" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EA003D2826D09757265C20767403852DD8A1795/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935251v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-2361(94)90299-2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST19J5FH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934617v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943947v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lauer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252903v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Terrero-Rodriguez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Brites Hel&#250;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke O'Keeffe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05336620v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushant Sharma" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753531v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cenraud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766807v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dijoux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anton" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753511v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683897v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baka" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallick" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gribova" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087668v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005471v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005485v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heidinger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005476v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005429v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005464v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265252v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005452v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958307v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265253v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265255v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265256v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958305v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265262v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265259v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bour" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265261v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265264v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265257v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943921v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Humbert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hani" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814405041_0111" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943885v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delille" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812837554_0056" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958303v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958302v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958301v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;nin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958300v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01939660v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Keiding" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-4683-2_13" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935720v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957063v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rubini" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957068v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schmit" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05272592v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202659v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935510v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Humbert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165674v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263134v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefranc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kordalewska" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747511v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN10357" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>