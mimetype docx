--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1493 +234,1493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05586060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Biochemical and Structural Evolution of Whey Protein Concentrate Powders Under Storage: Insights from Raman Spectroscopy</w:t>
+                <w:t xml:space="preserve">Structure–property–function relationships of supercritical CO2-processed amniotic membrane: An ex vivo ocular proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Francius</w:t>
+                <w:t xml:space="preserve">L. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+                <w:t xml:space="preserve">Solène Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+                <w:t xml:space="preserve">Flora Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubiana Cvetkovska</w:t>
+                <w:t xml:space="preserve">Christine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Alexander</w:t>
+                <w:t xml:space="preserve">Nicole Bouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (8), pp.3118-3127. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 265, pp.115964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.5c00437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2026.115964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336506v1</w:t>
+                <w:t xml:space="preserve">hal-05611440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal imaging analysis in silver fir reveals coordination in cellulose and lignin deposition</w:t>
+                <w:t xml:space="preserve">Investigating the Biochemical and Structural Evolution of Whey Protein Concentrate Powders Under Storage: Insights from Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Pérez-De-Lis</w:t>
+                <w:t xml:space="preserve">Grégory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Richard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignatius-Kristia Adikurnia</w:t>
+                <w:t xml:space="preserve">Loubiana Cvetkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae203⟩</w:t>
+              <w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (8), pp.3118-3127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.5c00437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564702v1</w:t>
+                <w:t xml:space="preserve">hal-05336506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural features and dynamic behaviour of the interlayer space of layered double hydroxide coatings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal imaging analysis in silver fir reveals coordination in cellulose and lignin deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Durand</w:t>
+                <w:t xml:space="preserve">Gonzalo Pérez-De-Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. El-Kirat-Chatel</w:t>
+                <w:t xml:space="preserve">Béatrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Quilès</w:t>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carteret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ignatius-Kristia Adikurnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35, pp.101897. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195, pp.2428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2024.101897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453598v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical insights into sugar-dependent medium acidification promoting YfaL protein-mediated Escherichia coli self-aggregation, biofilm formation and acid stress resistance</w:t>
+                <w:t xml:space="preserve">Structural features and dynamic behaviour of the interlayer space of layered double hydroxide coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yankel Chekli</w:t>
+                <w:t xml:space="preserve">S. Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Thiriet-Rupert</w:t>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Caillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+                <w:t xml:space="preserve">S. El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Le Cordier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NR01884B⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, pp.101897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2024.101897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693551v2</w:t>
+                <w:t xml:space="preserve">hal-04453598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of oxygen on the temperatures and conversion of tobacco in an electrically heated system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bechikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Brech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 177 (17), pp.106312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous enzyme grafting on bio-inspired scaffolds for antibacterial protection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biophysical insights into sugar-dependent medium acidification promoting YfaL protein-mediated Escherichia coli self-aggregation, biofilm formation and acid stress resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Retourney</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Yankel Chekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Thiriet-Rupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri-Pierre Fierobe</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ma00703k⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.17567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NR01884B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398415v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Mechanical and Chemical Properties of Cross-Linked Poly(allylamine)-hyaluronic Acid Multilayer Films Using a Chemometric Unmixing Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Simultaneous enzyme grafting on bio-inspired scaffolds for antibacterial protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Arbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Retourney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan André</w:t>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Fierobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c01663⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.1171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ma00703k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269188v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactericidal and bioinspired chitin-based anisotropic layer-by-layer brushed-nanocoating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Haseeb Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benmalek-Kehili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Materials Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32, pp.101816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Insights for Alzheimer’s Disease: An Unexplored Storyline on the Nanoscale Impact of Nascent Aβ 1–42 toward the Lipid Membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiha Kevser Bali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laprévote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (14), pp.17507-17517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.2c22196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Folate‐Superparamagnetic Nanoconjugates for Inhibition of Cancer Cell Proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Nahle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (12), pp.2202364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/admi.202202364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decellularization of Wharton’s Jelly Increases Its Bioactivity and Antibacterial Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Mechanical and Chemical Properties of Cross-Linked Poly(allylamine)-hyaluronic Acid Multilayer Films Using a Chemometric Unmixing Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+                <w:t xml:space="preserve">Saeid Ekrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chevrier</w:t>
+                <w:t xml:space="preserve">Alice Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Montanede</w:t>
+                <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
+                <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (10), pp.8533-8546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.828424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c01663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763959v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-cost environmentally friendly approach to isolate lignin containing micro and nanofibrillated cellulose from Eucalyptus globulus bark by steam explosion</w:t>
               </w:r>
@@ -1834,1580 +1834,1580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone marrow mesenchymal stem cells offer an immune-privileged niche to Cutibacterium acnes in case of implant-associated osteomyelitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Decellularization of Wharton’s Jelly Increases Its Bioactivity and Antibacterial Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Papa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Montanede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.10.026⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.828424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418156v1</w:t>
+                <w:t xml:space="preserve">hal-03763959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An easy and robust method of preparation of capsules for delivering probiotic bacteria by a 3D bioprinting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bone marrow mesenchymal stem cells offer an immune-privileged niche to Cutibacterium acnes in case of implant-associated osteomyelitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids for Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, pp.305-3015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fhfh.2022.100088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03795936v1</w:t>
+                <w:t xml:space="preserve">hal-03418156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supported lysozyme for improved antimicrobial surface protection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An easy and robust method of preparation of capsules for delivering probiotic bacteria by a 3D bioprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhik Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaiani</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.08.107⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids for Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.100088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fhfh.2022.100088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934544v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of alkanethiol self-assembly onto zinc selenide: the role of substrate pretreatment and its implication in bacterial attachment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Supported lysozyme for improved antimicrobial surface protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Retourney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202000848⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 582 (Part B), pp.764-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.08.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021275v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanobiologically induced bone-like nodules: Matrix characterization from micro to nanoscale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ monitoring of alkanethiol self-assembly onto zinc selenide: the role of substrate pretreatment and its implication in bacterial attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas B Bercu</w:t>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mathieu</w:t>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Terryn</w:t>
+                <w:t xml:space="preserve">Raúl Gago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2020.102256⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (22), pp.2000848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202000848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909596v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Functionalization of the Zinc Selenide Surface and Its Impact on Lactobacillus rhamnosus GG Biofilms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanobiologically induced bone-like nodules: Matrix characterization from micro to nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c01335⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.102256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2020.102256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528169v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parietal structures of Escherichia coli can impact the D-cateslytin antibacterial activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Chemical Functionalization of the Zinc Selenide Surface and Its Impact on Lactobacillus rhamnosus GG Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Gago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (13), pp.14933-14945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c01335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschembio.0c00622⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02962155v1</w:t>
+                <w:t xml:space="preserve">hal-02528169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting mesenchymal stem cells regenerative activities on biopolymers-calcium phosphate functionalized collagen membrane</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parietal structures of Escherichia coli can impact the D-cateslytin antibacterial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Peric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg E Fantner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.06.021⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.2801-2814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.0c00622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163899v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ spectroscopic analysis of Lactobacillus rhamnosus GG flow on an abiotic surface reveals a role for nutrients in biofilm development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Yunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (5), pp.494-507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08927014.2019.1617279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02202757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Adhesion of the Common Freshwater Diatom Nitzschia palea at the Nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (51), pp.48574-48582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.9b17821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doxorubicin-Loaded Thermoresponsive Superparamagnetic Nanocarriers for Controlled Drug Delivery and Magnetic Hyperthermia Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enaam Jamal Al Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aigul Kulmukhamedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosby Soon Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (34), pp.30610-30620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.9b10444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Nanofeatured Substrates: Suitable Environment for Bone Regeneration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Aubert</w:t>
+                <w:t xml:space="preserve">Boosting mesenchymal stem cells regenerative activities on biopolymers-calcium phosphate functionalized collagen membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fany Reffuveille</w:t>
+                <w:t xml:space="preserve">Nicolae Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Laurent-Maquin</w:t>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (14), pp.12791-12801. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.671-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b01665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945517v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-Cateslytin, a new antimicrobial peptide with therapeutic potential</w:t>
               </w:r>
@@ -3445,51 +3445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadoua Daouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.5861-5872. </w:t>
@@ -3540,64 +3540,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrepancies between Cyclic and Linear Antimicrobial Peptide Actions on the Spectrochemical and Nanomechanical Fingerprints of a Young Biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Freudenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (9), pp.5861-5872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3631,90 +3631,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM combined to ATR-FTIR reveals Candida cell wall changes under caspofungin treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Accoceberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Couzigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3759,1091 +3759,1083 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale investigation of the interaction of colistin with model phospholipid membranes by Langmuir technique, and combined infrared and force spectroscopies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioinspired Nanofeatured Substrates: Suitable Environment for Bone Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamila Wojszko</w:t>
+                <w:t xml:space="preserve">H. Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelina Gorczyca</w:t>
+                <w:t xml:space="preserve">M. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurent-Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2016.07.015⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (14), pp.12791-12801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b01665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02202486v1</w:t>
+                <w:t xml:space="preserve">hal-01945517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and real time investigation of the evolution of a Pseudomonas fluorescens nascent biofilm in the presence of an antimicrobial peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Bacharouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1858 (1), pp.75-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2015.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectroscopy and multivariate analysis to appraise alpha-cellulose extracted from wood for stable carbon isotope measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale investigation of the interaction of colistin with model phospholipid membranes by Langmuir technique, and combined infrared and force spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Freudenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Richard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Wojszko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelina Gorczyca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1858 (11), pp.2592-2602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2016.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.05.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01503746v1</w:t>
+                <w:t xml:space="preserve">hal-02202486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Biotinyl Glycogen: A Model for Single-Molecule Force Analysis of Branched Biological Macromolecules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Infrared spectroscopy and multivariate analysis to appraise alpha-cellulose extracted from wood for stable carbon isotope measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bionanoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jbns.2014.1273⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 381, pp.168-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504776v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption of Phthalic Acid at Goethite Surfaces under Flow-Through Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Biotinyl Glycogen: A Model for Single-Molecule Force Analysis of Branched Biological Macromolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Bacharouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hanna</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cedric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bionanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (6), pp.445-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jbns.2014.1273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la4049715⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02202470v1</w:t>
+                <w:t xml:space="preserve">hal-01504776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the production of glycogen by Pseudomonas fluorescens during biofilm development: an in situ study by attenuated total reflection-infrared with chemometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (6), pp.709-718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08927014.2014.915956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Analysis of Bacterial Extracellular Polymeric Substances from a Pseudomonas fluorescens Biofilm by Combined Vibrational and Single Molecule Force Spectroscopies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Francius</w:t>
+                <w:t xml:space="preserve">Sorption of Phthalic Acid at Goethite Surfaces under Flow-Through Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (23), pp.6800-6807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la4049715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp5030872⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01503745v1</w:t>
+                <w:t xml:space="preserve">hal-02202470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durable cofactor immobilization in sol–gel bio-composite thin films for reagentless biosensors and bioreactors using dehydrogenases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">In Situ Analysis of Bacterial Extracellular Polymeric Substances from a Pseudomonas fluorescens Biofilm by Combined Vibrational and Single Molecule Force Spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Fahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Francius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2011.11.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (24, SI), pp.6702-6713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5030872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01941837v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Extracellular Glycogen by Pseudomonas fluorescens: Spectroscopic Evidence and Conformational Analysis by Biomolecular Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (7), pp.2118-2127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4871,2981 +4863,3123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of Uranyl(VI) in Acidic and Basic Aqueous Solutions Using a Noncomplexing Organic Base: A Multivariate Spectroscopic and Statistical Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Durable cofactor immobilization in sol–gel bio-composite thin films for reagentless biosensors and bioreactors using dehydrogenases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Humbert</w:t>
+                <w:t xml:space="preserve">Gert-Wieland Kohring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic101953q⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (1), pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2011.11.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165691v1</w:t>
+                <w:t xml:space="preserve">hal-01941837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Complexation of 2,5-Dihydroxybenzoic Acid (Gentisic Acid) at the Nanosized Hematite-Water Interface: An ATR-FTIR Study and Modeling Approach.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Quilès</w:t>
+                <w:t xml:space="preserve">Hydrolysis of Uranyl(VI) in Acidic and Basic Aqueous Solutions Using a Noncomplexing Organic Base: A Multivariate Spectroscopic and Statistical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinh Nguyen-Trung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (7), pp.2811-2823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic101953q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la104239x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00917970v1</w:t>
+                <w:t xml:space="preserve">hal-02165691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of changes in attenuated total reflection FTIR fingerprints of Pseudomonas fluorescens from planktonic state to nascent biofilm state</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Delille</w:t>
+                <w:t xml:space="preserve">Surface Complexation of 2,5-Dihydroxybenzoic Acid (Gentisic Acid) at the Nanosized Hematite-Water Interface: An ATR-FTIR Study and Modeling Approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2009.11.026⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (6), pp.2492-2500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la104239x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01849618v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Raman spectra of 3-deoxy-α-l-rhamnosides as model sugars of the Ascaris egg shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (24), pp.3236-3241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.04.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Monitoring of the Nascent Pseudomonas fluorescens Biofilm Response to Variations in the Dissolved Organic Carbon Level in Low-Nutrient Water by Attenuated Total Reflectance-Fourier Transform Infrared Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Analysis of changes in attenuated total reflection FTIR fingerprints of Pseudomonas fluorescens from planktonic state to nascent biofilm state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00838-07⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (2), pp.610 - 616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2009.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849021v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stress response protein Hsp12p increases the flexibility of the yeast Saccharomyces cerevisiae cell wall</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ Monitoring of the Nascent Pseudomonas fluorescens Biofilm Response to Variations in the Dissolved Organic Carbon Level in Low-Nutrient Water by Attenuated Total Reflectance-Fourier Transform Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dague</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anne Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (18), pp.5782-5788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00838-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2006.10.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01848650v1</w:t>
+                <w:t xml:space="preserve">hal-01849021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ characterisation of a microorganism surface by Raman microspectroscopy: the shell of Ascaris eggs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The stress response protein Hsp12p increases the flexibility of the yeast Saccharomyces cerevisiae cell wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Karreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme F.L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-006-0638-4⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1774 (1), pp.131 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2006.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165655v1</w:t>
+                <w:t xml:space="preserve">hal-01848650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of dansyl N-acetyl glucosamine as substrate for chitin synthetase activities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">In situ characterisation of a microorganism surface by Raman microspectroscopy: the shell of Ascaris eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Bonaly</w:t>
+                <w:t xml:space="preserve">Jean-Yves Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Benallaoua</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Capizzi-Banas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 40 (7), pp.2523-2529. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 386 (2), pp.249-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2004.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-006-0638-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165641v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical modification and stability of the cell wall phosphopeptidomannans of flocculent and weakly flocculent Kluyveromyces bulgaricus cells</w:t>
+                <w:t xml:space="preserve">Use of dansyl N-acetyl glucosamine as substrate for chitin synthetase activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Maazouzi</w:t>
+                <w:t xml:space="preserve">Karim Bahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bahmed</w:t>
+                <w:t xml:space="preserve">Michel Wathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chakir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+                <w:t xml:space="preserve">Roger Bonaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bonaly</w:t>
+                <w:t xml:space="preserve">Said Benallaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 40 (1), pp.313-319. </w:t>
+              <w:t xml:space="preserve">, 2005, 40 (7), pp.2523-2529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2004.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2004.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165634v1</w:t>
+                <w:t xml:space="preserve">hal-02165641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence and Infrared Spectrometric Study of Cell Walls from Candida , Kluyveromyces , Rhodotorula and Schizosaccharomyces Yeasts in Relation with Their Chemical Composition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Chemical modification and stability of the cell wall phosphopeptidomannans of flocculent and weakly flocculent Kluyveromyces bulgaricus cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm034175n⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (1), pp.313-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2004.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165621v1</w:t>
+                <w:t xml:space="preserve">hal-02165634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Effect of Organic Matter on Biofilm Growth in Low Nutritive Waters by ATR/FT-IR Spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fluorescence and Infrared Spectrometric Study of Cell Walls from Candida , Kluyveromyces , Rhodotorula and Schizosaccharomyces Yeasts in Relation with Their Chemical Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Block</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bonaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (6), pp.1763-1772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm034175n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927010290017752⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01810352v1</w:t>
+                <w:t xml:space="preserve">hal-02165621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared and Raman spectroscopic study of carboxylic acids in heavy water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Monitoring the Effect of Organic Matter on Biofilm Growth in Low Nutritive Waters by ATR/FT-IR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boualam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Burneau</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b008897h⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (1), pp.73 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927010290017752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165609v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared and Raman spectra of uranyl(VI) oxo-hydroxo complexes in acid aqueous solutions: a chemometric study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Infrared and Raman spectroscopic study of carboxylic acids in heavy water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Burneau</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Burneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-2031(00)00067-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3 (6), pp.932-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b008897h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02165601v1</w:t>
+                <w:t xml:space="preserve">hal-02165609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of the vibrational properties of acetic acid monomers and dimers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Infrared and Raman spectra of uranyl(VI) oxo-hydroxo complexes in acid aqueous solutions: a chemometric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b006230h⟩</w:t>
+              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 23 (2), pp.231-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-2031(00)00067-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165606v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Spectroscopic Study of the Complexation of Mercury(II) by Substituted Acetates in Aqueous Solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ab initio study of the vibrational properties of acetic acid monomers and dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Burneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1366/0003702991948062⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (22), pp.5020-5029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b006230h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958309v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared and Raman spectroscopic study of uranyl complexes: hydroxide and acetate derivatives in aqueous solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Burneau</w:t>
+                <w:t xml:space="preserve">Vibrational Spectroscopic Study of the Complexation of Mercury(II) by Substituted Acetates in Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Burneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-2031(98)00040-X⟩</w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 53 (9), pp.1061-1070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1366/0003702991948062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01958308v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared and Raman spectroscopical studies of salicylic and salicylate derivatives in aqueous solution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+                <w:t xml:space="preserve">Infrared and Raman spectroscopic study of uranyl complexes: hydroxide and acetate derivatives in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1386-1425(97)00239-4⟩</w:t>
+              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18 (1), pp.61-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-2031(98)00040-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01935302v1</w:t>
+                <w:t xml:space="preserve">hal-01958308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared and Raman spectra of alkaline-earth and copper(II) acetates in aqueous solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Burneau</w:t>
+                <w:t xml:space="preserve">Infrared and Raman spectroscopical studies of salicylic and salicylate derivatives in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-2031(98)00004-6⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 54 (3), pp.465 - 476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1386-1425(97)00239-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01935498v1</w:t>
+                <w:t xml:space="preserve">hal-01935302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-Aided Characterization of the Microstructure of Methyl Methacrylate-Ethyl Acrylate Copolymers by 13 C-NMR Spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Nicole</w:t>
+                <w:t xml:space="preserve">Infrared and Raman spectra of alkaline-earth and copper(II) acetates in aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16 (2), pp.105 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-2031(98)00004-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10236669608233899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01935289v1</w:t>
+                <w:t xml:space="preserve">hal-01935498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of new methyl-substituted tetralins and indans by13C NMR spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Computer-Aided Characterization of the Microstructure of Methyl Methacrylate-Ethyl Acrylate Copolymers by 13 C-NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Matlengiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 2 (2), pp.95 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10236669608233899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.1260330706⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01935278v1</w:t>
+                <w:t xml:space="preserve">hal-01935289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer aided analysis of 13C n.m.r. spectra of multicomponent mixtures: 3. Analysis of individual components of a heavy gasoline from liquefaction of Polish coal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marek Matlengiewicz</w:t>
+                <w:t xml:space="preserve">Characterization of new methyl-substituted tetralins and indans by13C NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Henzel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0016-2361(94)90278-X⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 33 (7), pp.523 - 528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1260330706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935191v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of hydrogenated derivatives of methyl- and dimethyldicyclopentadiene isomers by gas chromatography–mass spectrometry and carbon-13 nuclear magnetic resonance spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Computer aided analysis of 13C n.m.r. spectra of multicomponent mixtures: 3. Analysis of individual components of a heavy gasoline from liquefaction of Polish coal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Matlengiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Henzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danuta Czachowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/AN9941901731⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 73 (6), pp.843 - 850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0016-2361(94)90278-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935274v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer aided analysis of 13C n.m.r. spectra of multicomponent mixtures: 4. Structural analysis of a heavy gasoline from liquefaction of Polish coal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Characterization of hydrogenated derivatives of methyl- and dimethyldicyclopentadiene isomers by gas chromatography–mass spectrometry and carbon-13 nuclear magnetic resonance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Henzel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0016-2361(94)90299-2⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 119 (8), pp.1731 - 1740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/AN9941901731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935251v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new methylcyclopentadiene dimers by 13C NMR.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Computer aided analysis of 13C n.m.r. spectra of multicomponent mixtures: 4. Structural analysis of a heavy gasoline from liquefaction of Polish coal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Matlengiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Henzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danuta Czachowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analusis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 73 (6), pp.980 - 983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0016-2361(94)90299-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934617v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal cracking mechanism of a mixture of methylcyclopentadiene dimers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Identification of new methylcyclopentadiene dimers by 13C NMR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Matlengiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analusis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 21 (5), pp.227-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal cracking mechanism of a mixture of methylcyclopentadiene dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Matlengiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analusis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1993, 21 (8), pp.359-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7855,3539 +7989,3539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flow Cell Platform for Studying Biofilm Formation on Electrochemical Sensors in situ Using Raman Hyperspectral Imaging and Epifluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Terrero-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke O'Keeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mayence, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of layered double hydroxide films with photoactive antibacterial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sushant Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIC22, International Symposium on intercalation Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing the next generation of anti-staphylococci bacteriophage-based biomaterials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan André</w:t>
+                <w:t xml:space="preserve">Biofouling impact on the real time measurement of a portable conductivity sensor for water distribution systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Brites Helú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses of Microbes 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Viruses of Microorganisms, Jul 2024, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">NanoInBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Le Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753531v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofouling impact on the real time measurement of a portable conductivity sensor for water distribution systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Anton</w:t>
+                <w:t xml:space="preserve">Developing the next generation of anti-staphylococci bacteriophage-based biomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cenraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Schollhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Ekrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoInBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Le Gosier (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">Viruses of Microbes 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Viruses of Microorganisms, Jul 2024, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766807v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing the next generation of anti-staphylococci bacteriophage-based biomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cenraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Ekrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages in Lyon 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Phages.fr, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D bio-printing of living systems for food industries and medical applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio-inspired strategy for antibiofilm protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Arbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano in Bio 2022 - 30 Mai au 5 Juin 2002, Le Gosier Guadeloupe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Le Gosier Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">AFM users meeting Nancy 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683897v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired strategy for antibiofilm protection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D bio-printing of living systems for food industries and medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Baka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gribova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFM users meeting Nancy 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nancy (France), France</w:t>
+              <w:t xml:space="preserve">Nano in Bio 2022 - 30 Mai au 5 Juin 2002, Le Gosier Guadeloupe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Le Gosier Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087668v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the adhesion of the common freshwater diatom Nitzschia palea at the nanoscale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The combination of FTIR and AFM allows deciphering antimicrobial drugs molecular mechanism of action regarding sessile bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Freudenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Heidinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Bruker des utilisateurs de microscopies à force atomique et surfacique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">9e Colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005471v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combination of FTIR and AFM allows deciphering antimicrobial drugs molecular mechanism of action regarding sessile bacteria.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An in situ study of the role of substrate chemistry on the attachment and growth of probiotic Lactobacillus rhamnosus GG.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque du Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005485v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in situ study of the role of substrate chemistry on the attachment and growth of probiotic Lactobacillus rhamnosus GG.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">When AFM meets infrared spectroscopy: Antimicrobial peptides (AMP) action from single bacteria to biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">Linz AFM Bio workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005476v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When AFM meets infrared spectroscopy: Antimicrobial peptides (AMP) action from single bacteria to biofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">About a life cycle of a bacterial biofilm: from its birth to its possible killing. A study with the eyes of the physical chemist.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linz AFM Bio workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Linz, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire au Département de Chimie de l'Université d'Umea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, UMEA, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005429v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés d’adhésion d’une diatomée benthique (Nitzschia palea) à l’échelle nanométrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About a life cycle of a bacterial biofilm: from its birth to its possible killing. A study with the eyes of the physical chemist.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bacterial development on functionalized surfaces: from first steps of adhesion to biofilm growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire au Département de Chimie de l'Université d'Umea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, UMEA, Sweden</w:t>
+              <w:t xml:space="preserve">AAAFM-UCLA International Conference on Advances in Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265252v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial development on functionalized surfaces: from first steps of adhesion to biofilm growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Probing the adhesion of the common freshwater diatom Nitzschia palea at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Halima Alem</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAFM-UCLA International Conference on Advances in Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Bruker des utilisateurs de microscopies à force atomique et surfacique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005452v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interaction of peptides with biological membranes: a physico-chemical study from model membranes to bacterial membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Quilès</w:t>
+                <w:t xml:space="preserve">Effect of the nutritive medium choice on the formation of Lactobacillus rhamnosus GG biofilms on an abiotic surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STINT Workshop - The interface between cells and biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Swedish Foundation for International Cooperation in Research and Higher Education, Jul 2018, Vindeln, Sweden</w:t>
+              <w:t xml:space="preserve">International symposium on biophysics of microbial adhesion (BioPhysAdh)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958307v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the nutritive medium choice on the formation of Lactobacillus rhamnosus GG biofilms on an abiotic surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+                <w:t xml:space="preserve">On the interaction of peptides with biological membranes: a physico-chemical study from model membranes to bacterial membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on biophysics of microbial adhesion (BioPhysAdh)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">STINT Workshop - The interface between cells and biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Swedish Foundation for International Cooperation in Research and Higher Education, Jul 2018, Vindeln, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265253v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrochemical and nanomechanical fingerprints allow differentiating the mechanism of action of drugs on bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Freudenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Heidinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOinBIO 2018: 2nd International conference on Nanosciences for life &amp; Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Le Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probiotic bacterium in the abiotic environment: a multiscale study of surface dependent adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Yunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOinBIO 2018: 2nd International conference on Nanosciences for life &amp; Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Le Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des méthodes physico-chimiques à la caractérisation d’objets biologiques. Étude des biofilms bactériens et des cellules humaines par spectroscopies de vibration et microscopie à force atomique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Quilès</w:t>
+                <w:t xml:space="preserve">Influence of environmental stresses on the physicochemical properties of nascent biofilms: Combining Infrared and Raman vibrational spectroscopy with AFM force spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS, EA 4691 - Séminaire du laboratoire Biomatériaux et Inflamation en site OSseux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">BioMicroWorld 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, MADRID, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958305v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface functionnalization of zinc selenide for control and monitoring of biofilm growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Yunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Applications of Surfaces and Interfaces Analysis (ECASIA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la différenciation des cellules souches en ostéoblastes par des techniques d’imagerie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Terryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint annual meetings of the French Society for Immunology (SFI) and the French Cytometry Association (AFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environmental stresses on the physicochemical properties of nascent biofilms: Combining Infrared and Raman vibrational spectroscopy with AFM force spectroscopy.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bioinspired calcium phosphate/chitosan and hyaluronic acid substrates for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMicroWorld 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, MADRID, Spain</w:t>
+              <w:t xml:space="preserve">28th European Conference on Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, ATHENS, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265261v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired calcium phosphate/chitosan and hyaluronic acid substrates for bone regeneration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface modification of ZnSe for in situ monitoring and control of bacterial adhesion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, ATHENS, Greece</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de l'Institut Jean Barriol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265264v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of ZnSe for in situ monitoring and control of bacterial adhesion.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+                <w:t xml:space="preserve">Apport des méthodes physico-chimiques à la caractérisation d’objets biologiques. Étude des biofilms bactériens et des cellules humaines par spectroscopies de vibration et microscopie à force atomique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de l'Institut Jean Barriol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">BIOS, EA 4691 - Séminaire du laboratoire Biomatériaux et Inflamation en site OSseux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265257v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ assessment of antibacterial activity of dermaseptin S4 derivatives against Pseudomonas fluorescens nascent biofilms by using ATR-FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMicroWorld 2011 : IV International Conference on Environmental, Industrial and Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Malaga, Spain. pp.547-550, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789814405041_0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ assessment of drinking water biostability using nascent reference biofilm ATR-FTIR fingerprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMicroworld2007 : International Conference on Environmental, Industrial and Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Seville, Spain. pp.268-272, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789812837554_0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopies de vibration : outils de détection, de suivi et de caractérisation in situ de biofilms. Application à l’étude de la biostabilité des eaux faiblement nutritives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOADH - Deuxième colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des spectroscopies de vibration à l'étude des biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFSV - Journées thématiques du Groupe Français de Spectroscopie Vibrationnelle : Apport de la spectroscopie vibrationnelle aux domaines de la biologie et de la pharmacie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude vibrationnelle de la complexation de cations métalliques avec les (macro)molécules organiques en solution aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC 2000 - Congrès de la Société Française de Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude vibrationnelle de la matière organique complexée avec des cations métalliques en solution aqueuse.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Quilès</w:t>
+                <w:t xml:space="preserve">In situ ATR-FTIR characterizationof organic macromoleculs aggregated with metallic cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Keiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion utilisateurs Bruker IRTF – Raman TF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMOM 96 - International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Nancy, France. pp.133-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4615-4683-2_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958300v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ ATR-FTIR characterizationof organic macromoleculs aggregated with metallic cations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Keiding</w:t>
+                <w:t xml:space="preserve">Étude vibrationnelle de la matière organique complexée avec des cations métalliques en solution aqueuse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMOM 96 - International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion utilisateurs Bruker IRTF – Raman TF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939660v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la microstructure de copolymères acryliques par RMN du 13C assistée par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion RMN du groupement analytique ELF Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe ELF, Nov 1995, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par RMN 13C et GC-MS des essences issues des procédés de transformation du pétrole et du charbon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Matlengiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du PICS Carbochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Zakopane, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principales fonctions du logiciel d'analyse automatique par RMN 13C de mélanges provenant du pétrole et du charbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Henzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Matlengiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Schmit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du PICS Carbochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Zakopane, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11397,154 +11531,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flow Cell Platform for Studying Biofilm Formation on Electrochemical Sensors in situ using Raman Hyperspectral Imaging and Epifluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Terrero-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke O'Keeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Mayence (Mainz), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11554,322 +11688,322 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of environmental stresses on the physicochemical properties of nascent biofilms: Combining infrared and Raman vibrational spectroscopies with AFM force spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio Méndez-Vila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring micro-organisms: Recent advances in applied microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BrownWalker Press, pp.261-265, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02202659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ study of early stages of biofilm formation under different environmental stresses by ATR-FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio Méndez-Vilas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science against microbial pathogens: communicating current research and technological advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Formatex Research Center, pp.889 - 895, 2011, 978-84-939843-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ assessment of drinking water biostability using nascent reference biofilm ATR-FTIR fingerprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMicroworld2007 Conference Proceedings Book : "Current Research Topics in Applied Microbiology and Microbial Biotechnology", edited by A. Mendez-Vilas, published by World Scientific Publishing Co. Pte. Ltd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.268-272, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11879,147 +12013,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Novel FKS1 Mutation in Candida lusitaniae Shows a Potential Critical Role for MKC1 in Echinocandin Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Accoceberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Kordalewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12029,114 +12163,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par RMN du carbone-13 assistée par ordinateur de mélanges complexes : application aux essences issues de la transformation des combustibles fossiles et à la caractérisation de polymères acryliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès Schmit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Henri Poincaré - Nancy 1, 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1994NAN10357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01747511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId373"/>
+      <w:footerReference w:type="default" r:id="rId380"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12283,51 +12417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05586060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wisniewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Bzal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raeth-Fries" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126523" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05336506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Alexander" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c00437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez-De-Lis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius-Kristia Adikurnia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae203" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04453598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soul&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quil&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.101897" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04693551v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Chekli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Thiriet-Rupert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cordier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01884B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04490565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bechikhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lain&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106312" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04398415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Arbez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Retourney" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Fierobe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00703k" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04269188v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Ekrami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schollhammer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01663" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haseeb Iqbal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pradel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benmalek-Kehili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101816" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245557v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tarek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semiha Kevser Bali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22196" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04059186v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nahle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202364" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03763959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Montanede" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.828424" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704314v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Khadraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Fuentealba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04632-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418156v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Papa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.10.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795936v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Mallick" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhfh.2022.100088" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.08.107" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03021275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yunda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gago" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000848" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909596v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Bercu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102256" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528169v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c01335" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Peric" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg E Fantner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.0c00622" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Bercu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2019.1617279" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b17821" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enaam Jamal Al Dine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigul Kulmukhamedova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby Soon Chang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b10444" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945517v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent-Maquin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01665" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962189v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurraouf Zaet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dartevelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Daouad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ehlinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15436-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Freudenthal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00644" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02046575v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Accoceberry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Couzigou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02170d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Wojszko" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Gorczyca" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2016.07.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Saadi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.10.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503746v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.05.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504776v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Jamal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbns.2014.1273" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202470v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boily" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la4049715" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505373v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2014.915956" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503745v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fahs" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5030872" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941837v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Wieland Kohring" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2011.11.043" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLBM3JC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165715v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Polyakov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm300497c" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165691v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh Nguyen-Trung" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic101953q" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00917970v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104239x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849618v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2009.11.026" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM76CZBP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165688v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roze" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Banas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.04.061" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9J4B7FZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849021v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00838-07" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848650v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Karreman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2006.10.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZNJXRC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165655v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Balandier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Capizzi-Banas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0638-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6S4LK7R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bahmed" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wathier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bonaly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Benallaoua" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.10.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BV7TRW1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maazouzi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bahmed" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonaly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.01.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6MP6TCX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165621v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coulon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm034175n" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810352v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boualam" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Block" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010290017752" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165609v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine G&#233;nin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b008897h" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burneau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2031(00)00067-9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-642RX3RB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165606v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006230h" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958309v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gross" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702991948062" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958308v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2031(98)00040-X" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK7SWXJK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-1425(97)00239-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD1LWHFW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935498v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2031(98)00004-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCH7MPQT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935289v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s Schmit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Matlengiewicz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicole" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236669608233899" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935278v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurens" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260330706" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80Q8XL98-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935191v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Henzel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Czachowska" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nicole" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-2361(94)90278-X" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JS3JL2B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935274v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lauer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/AN9941901731" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EA003D2826D09757265C20767403852DD8A1795/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935251v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-2361(94)90299-2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST19J5FH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934617v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943947v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lauer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252903v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Terrero-Rodriguez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Brites Hel&#250;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke O'Keeffe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05336620v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushant Sharma" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753531v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cenraud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766807v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dijoux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anton" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753511v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683897v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baka" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallick" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gribova" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087668v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005471v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005485v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heidinger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005476v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005429v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005464v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265252v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005452v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958307v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265253v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265255v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265256v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958305v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265262v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265259v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bour" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265261v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265264v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265257v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943921v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Humbert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hani" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814405041_0111" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943885v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delille" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812837554_0056" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958303v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958302v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958301v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;nin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958300v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01939660v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Keiding" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-4683-2_13" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935720v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957063v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rubini" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957068v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schmit" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05272592v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202659v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935510v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Humbert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165674v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263134v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefranc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kordalewska" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747511v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN10357" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05586060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wisniewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Bzal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raeth-Fries" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126523" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05611440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rota" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2026.115964" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05336506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Alexander" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c00437" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez-De-Lis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius-Kristia Adikurnia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae203" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04453598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soul&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quil&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.101897" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04490565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bechikhi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lain&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106312" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04693551v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Chekli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Thiriet-Rupert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cordier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01884B" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04398415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Arbez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Retourney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Fierobe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00703k" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066255v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haseeb Iqbal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pradel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benmalek-Kehili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101816" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245557v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tarek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semiha Kevser Bali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22196" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04059186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nahle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202364" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04269188v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Ekrami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schollhammer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01663" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704314v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Khadraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Fuentealba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04632-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03763959v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Montanede" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.828424" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03418156v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Papa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.10.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795936v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Mallick" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhfh.2022.100088" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934544v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.08.107" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03021275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yunda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gago" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000848" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Bercu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102256" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528169v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c01335" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Peric" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg E Fantner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.0c00622" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2019.1617279" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b17821" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675476v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enaam Jamal Al Dine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigul Kulmukhamedova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby Soon Chang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b10444" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163899v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Bercu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962189v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurraouf Zaet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dartevelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Daouad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ehlinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15436-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Freudenthal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00644" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02046575v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Accoceberry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Couzigou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02170d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945517v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent-Maquin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01665" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503741v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Saadi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.10.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202486v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Wojszko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Gorczyca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2016.07.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503746v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.05.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Jamal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbns.2014.1273" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2014.915956" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202470v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boily" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la4049715" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fahs" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5030872" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165715v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Polyakov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm300497c" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941837v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Wang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Wieland Kohring" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2011.11.043" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLBM3JC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165691v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh Nguyen-Trung" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic101953q" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00917970v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104239x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165688v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roze" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Banas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.04.061" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9J4B7FZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849618v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2009.11.026" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM76CZBP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849021v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00838-07" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848650v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Karreman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2006.10.009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZNJXRC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165655v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Balandier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Capizzi-Banas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0638-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6S4LK7R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165641v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bahmed" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wathier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bonaly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Benallaoua" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.10.003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BV7TRW1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165634v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maazouzi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bahmed" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakir" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonaly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.01.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6MP6TCX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165621v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coulon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm034175n" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810352v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boualam" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Block" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010290017752" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165609v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine G&#233;nin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burneau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b008897h" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165601v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burneau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2031(00)00067-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-642RX3RB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165606v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006230h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958309v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gross" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702991948062" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958308v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2031(98)00040-X" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK7SWXJK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935302v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-1425(97)00239-4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD1LWHFW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935498v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2031(98)00004-6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCH7MPQT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935289v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s Schmit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Matlengiewicz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicole" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236669608233899" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935278v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260330706" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80Q8XL98-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935191v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Henzel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Czachowska" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nicole" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-2361(94)90278-X" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JS3JL2B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935274v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lauer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/AN9941901731" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EA003D2826D09757265C20767403852DD8A1795/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935251v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-2361(94)90299-2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST19J5FH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934617v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurens" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943947v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lauer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252903v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Terrero-Rodriguez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Brites Hel&#250;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke O'Keeffe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05336620v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushant Sharma" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766807v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dijoux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anton" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753531v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cenraud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753511v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087668v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683897v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baka" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallick" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gribova" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005485v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heidinger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005476v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005429v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265252v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005464v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005452v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005471v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265253v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958307v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265255v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265256v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265261v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265262v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265259v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bour" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265264v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265257v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958305v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943921v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Humbert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hani" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814405041_0111" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943885v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delille" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812837554_0056" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958303v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958302v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958301v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;nin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01939660v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Keiding" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-4683-2_13" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01958300v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935720v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957063v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rubini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957068v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schmit" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05272592v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202659v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01935510v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Humbert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165674v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263134v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefranc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kordalewska" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747511v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN10357" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>