--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1185,291 +1185,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant Activities of Co-Encapsulated Natal Plum (Carissa macrocarpa) Juice Inoculated with Ltp. plantarum 75 in Different Biopolymeric Matrices after In Vitro Digestion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lactic acid fermentation as a useful strategy to recover antimicrobial and antioxidant compounds from food and by-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vimbainashe E Manhivi</w:t>
+                <w:t xml:space="preserve">Sucheta Khubber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Guerin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francisco Marti-Quijal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Tomasevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11142116⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.189-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2021.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838724v1</w:t>
+                <w:t xml:space="preserve">hal-03828065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactic acid fermentation as a useful strategy to recover antimicrobial and antioxidant compounds from food and by-products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Marti-Quijal</w:t>
+                <w:t xml:space="preserve">Antioxidant Activities of Co-Encapsulated Natal Plum (Carissa macrocarpa) Juice Inoculated with Ltp. plantarum 75 in Different Biopolymeric Matrices after In Vitro Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faith Seke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Tomasevic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Remize</w:t>
+                <w:t xml:space="preserve">Vimbainashe E Manhivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Barba</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinotenda Shoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen A Akinola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43, pp.189-198. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2021.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods11142116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828065v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Coated Films to Decrease Browning of Minimally Processed Banana Fruit</w:t>
               </w:r>
@@ -1579,295 +1579,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of Microbial Targets for Treatments to Preserve Fresh Carrot Juice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of bacterial and fungal communities of mango: From the tree to ready-to-Eat products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hoarau</w:t>
+                <w:t xml:space="preserve">Véronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lebrun</w:t>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beverages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (1), </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108, pp.104095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/beverages8010017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652933v1</w:t>
+                <w:t xml:space="preserve">hal-04177308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of bacterial and fungal communities of mango: From the tree to ready-to-Eat products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection of Microbial Targets for Treatments to Preserve Fresh Carrot Juice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Taïbi</w:t>
+                <w:t xml:space="preserve">Baptiste Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alioune Diop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
+                <w:t xml:space="preserve">Fatima-Ezzahra Messaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Broussolle</w:t>
+                <w:t xml:space="preserve">Mathilde Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+                <w:t xml:space="preserve">Marc Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 108, pp.104095. </w:t>
+              <w:t xml:space="preserve">Beverages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/beverages8010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177308v1</w:t>
+                <w:t xml:space="preserve">hal-03652933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bioaccessibility and Antioxidant Activities of Fermented Mango Cultivar Juices after Simulated In Vitro Digestion</w:t>
               </w:r>
@@ -2777,291 +2777,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Parameters and Bioaccessibility of Lactic Acid Bacteria Fermented Chayote Leaf (Sechium edule) and Pineapple (Ananas comosus) Smoothies</w:t>
+                <w:t xml:space="preserve">Obtaining Antioxidants and Natural Preservatives from Food By-Products through Fermentation: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millicent Managa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephen Akinola</w:t>
+                <w:t xml:space="preserve">Francisco Martí-Quijal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sucheta Khubber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Tomasevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Roselló-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2021.649189⟩</w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fermentation7030106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667790v1</w:t>
+                <w:t xml:space="preserve">hal-03602335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining Antioxidants and Natural Preservatives from Food By-Products through Fermentation: A Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sucheta Khubber</w:t>
+                <w:t xml:space="preserve">Physicochemical Parameters and Bioaccessibility of Lactic Acid Bacteria Fermented Chayote Leaf (Sechium edule) and Pineapple (Ananas comosus) Smoothies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millicent Managa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Akinola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharini Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (3), </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fermentation7030106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2021.649189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602335v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated control of blue and gray molds of apples with antagonistic yeasts combined with carbon dioxide or ozone</w:t>
               </w:r>
@@ -3545,51 +3545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentation in fish and by-products processing: an overview of current research and future prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Marti-Quijal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3679,51 +3679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opuntia Ficus Indica Edible Parts: A Food and Nutritional Security Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3826,77 +3826,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes of Quality of Minimally-Processed Pineapple (Ananas comosus, var. ‘Queen Victoria’) during Cold Storage: Fungi in the Leading Role</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4077,51 +4077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New bacterial agents to limit Colletotrichum gloeosporioides development on mango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4205,468 +4205,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of fermentation processes on the production, retention and bioavailability of carotenoids: An overview</w:t>
+                <w:t xml:space="preserve">Effect of processing on microbial safety of wild pepper (Piper borbonense) from Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Mapelli-Brahm</w:t>
+                <w:t xml:space="preserve">Mathieu Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco J. Barba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amandine Fessard</w:t>
+                <w:t xml:space="preserve">Noel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Alter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.03.013⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111, pp.107061 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2019.107061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667769v1</w:t>
+                <w:t xml:space="preserve">hal-03488902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of processing on microbial safety of wild pepper (Piper borbonense) from Reunion Island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Weil</w:t>
+                <w:t xml:space="preserve">Impact of moist cooking methods on colour, anti-nutritive compounds and phenolic metabolites in African nightshade (Solanum retroflexum Dun.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millicent Managa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semagalene Mpai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharini Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2019.107061⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 325, pp.126805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488902v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of moist cooking methods on colour, anti-nutritive compounds and phenolic metabolites in African nightshade (Solanum retroflexum Dun.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Millicent Managa</w:t>
+                <w:t xml:space="preserve">The impact of fermentation processes on the production, retention and bioavailability of carotenoids: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Mapelli-Brahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semagalene Mpai</w:t>
+                <w:t xml:space="preserve">Francisco J. Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 325, pp.126805. </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99, pp.389-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063981v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining Physicochemical, Microbiological, and Sensory Quality of Pineapple Juice (&amp;lt;i&amp;gt;Ananas comosus&amp;lt;/i&amp;gt;, Var. ‘Queen Victoria’) through Mild Heat Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4850,728 +4850,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in plant materials, food by-products, and algae conversion into biofuels: use of environmentally friendly technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety and Microbiological Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Hassan Kamani</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Montet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8GC03860K⟩</w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fermentation5020050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172522v1</w:t>
+                <w:t xml:space="preserve">hal-02172527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and Microbiological Quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in plant materials, food by-products, and algae conversion into biofuels: use of environmentally friendly technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hassan Kamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Eş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Roselló-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (2), pp.50. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (12), pp.3213-3231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fermentation5020050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8GC03860K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172527v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and technological characterization of lactic acid bacteria isolated from tropically grown fruits and vegetables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Fessard</w:t>
+                <w:t xml:space="preserve">Role of biological control agents and physical treatments in maintaining the quality of fresh and minimally-processed fruit and vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.05.003⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2019.1664979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172525v1</w:t>
+                <w:t xml:space="preserve">hal-02301278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional and Microbiological Quality of Tiger Nut Tubers (&amp;lt;i&amp;gt;Cyperus esculentus&amp;lt;/i&amp;gt;), Derived Plant-Based and Lactic Fermented Beverages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Roselló-Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Munekata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fermentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (1), pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/fermentation5010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Temperature, Solvent and pH on the Selective Extraction of Phenolic Compounds from Tiger Nuts by-Products: Triple-TOF-LC-MS-MS Characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic and technological characterization of lactic acid bacteria isolated from tropically grown fruits and vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24040797⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 301, pp.61-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172520v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of biological control agents and physical treatments in maintaining the quality of fresh and minimally-processed fruit and vegetables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
+                <w:t xml:space="preserve">Influence of Temperature, Solvent and pH on the Selective Extraction of Phenolic Compounds from Tiger Nuts by-Products: Triple-TOF-LC-MS-MS Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Roselló-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Martí-Quijal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Munekata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Charles</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (4), pp.797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408398.2019.1664979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules24040797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301278v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional, chemical, syneresis, sensory properties, and shelf life of Iranian traditional yoghurts during storage</w:t>
               </w:r>
@@ -5691,51 +5691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Moist Cooking Blanching on Colour, Phenolic Metabolites and Glucosinolate Content in Chinese Cabbage (Brassica rapa L. subsp. chinensis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millicent Managa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5808,77 +5808,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of different sources of vegetable, whey and microalgae proteins on the physicochemical properties and amino acid profile of fresh pork sausages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Marti-Quijal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol Zamuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Tomasevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5994,51 +5994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lopes-Da-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 110, pp.152-157. </w:t>
@@ -6379,51 +6379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Patche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (2), pp.23. </w:t>
@@ -6455,291 +6455,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical Composition and Antioxidant Activity of Fermented Moringa oleifera Leaf Powder</w:t>
+                <w:t xml:space="preserve">Effect of thyme oil vapours exposure on phenylalanine ammonia-lyase (PAL) and lipoxygenase (LOX) genes expression, and control of anthracnose in 'Hass' and 'Ryan' avocado fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harimalala Andriambelo Nirina</w:t>
+                <w:t xml:space="preserve">Malick Bill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Korsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasoarinanahary Miora</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcin Glowacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharini Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition and Food Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/EJNFS/2017/29627⟩</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2017.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690372v1</w:t>
+                <w:t xml:space="preserve">hal-01559838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thyme oil vapours exposure on phenylalanine ammonia-lyase (PAL) and lipoxygenase (LOX) genes expression, and control of anthracnose in 'Hass' and 'Ryan' avocado fruit</w:t>
+                <w:t xml:space="preserve">Phytochemical Composition and Antioxidant Activity of Fermented Moringa oleifera Leaf Powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malick Bill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise Korsten</w:t>
+                <w:t xml:space="preserve">Harimalala Andriambelo Nirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasoarinanahary Miora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porphyre Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Hiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2017.06.026⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.78 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/EJNFS/2017/29627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559838v1</w:t>
+                <w:t xml:space="preserve">hal-01690372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruits and vegetables, as a source of nutritional compounds and phytochemicals: Changes in bioactive compounds during lactic fermentation</w:t>
               </w:r>
@@ -7307,252 +7307,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence de Campylobacter sur les magrets de canard et influence de la transformation par séchage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermophilic spore-forming bacteria isolated from spoiled canned food and their heat resistance. Results of a French ten-year survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Federighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 165 (2), pp.134-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2013.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591861v1</w:t>
+                <w:t xml:space="preserve">hal-01201600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophilic spore-forming bacteria isolated from spoiled canned food and their heat resistance. Results of a French ten-year survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane André</w:t>
+                <w:t xml:space="preserve">Prévalence de Campylobacter sur les magrets de canard et influence de la transformation par séchage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Montagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Zuber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Remize</w:t>
+                <w:t xml:space="preserve">Florence Aviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Federighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.VPC-2013-29-4-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201600v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of clostridial species and sulfite-reducing anaerobes isolated from foie gras with respect to microbial quality and safety</w:t>
               </w:r>
@@ -7564,51 +7564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Tholozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7861,51 +7861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 75 (2), pp.371--375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8195,260 +8195,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR Detection of Thermophilic Spore-Forming Bacteria Involved in Canned Food Spoilage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane André</w:t>
+                <w:t xml:space="preserve">Specific Identification and Quantification of the Spoilage Microorganism Brettanomyces in Wine by Flow Cytometry: A Useful Tool for Winemakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Serpaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Sequeira-Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 61 (6), pp.525--533. </w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 77A (6), pp.497--499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00284-010-9648-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.20861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201607v1</w:t>
+                <w:t xml:space="preserve">hal-01201606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Identification and Quantification of the Spoilage Microorganism Brettanomyces in Wine by Flow Cytometry: A Useful Tool for Winemakers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Serpaggi</w:t>
+                <w:t xml:space="preserve">PCR Detection of Thermophilic Spore-Forming Bacteria Involved in Canned Food Spoilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (6), pp.525--533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00284-010-9648-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.20861⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01201606v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptidases specific for proline-containing peptides and their unusual peptide-dependent regulation in Oenococcus oeni</w:t>
               </w:r>
@@ -9338,356 +9338,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of GPD1 overexpression in Saccharomyces cerevisiae commercial wine yeast strains lacking ALD6 genes</w:t>
+                <w:t xml:space="preserve">Effects of yeast proteolytic activity on Oenococcus oeni and malolactic fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Cambon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Monteil</w:t>
+                <w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02975-05⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 263 (2), pp.183-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2006.00417.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663953v1</w:t>
+                <w:t xml:space="preserve">hal-02001006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of yeast proteolytic activity on Oenococcus oeni and malolactic fermentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of GPD1 overexpression in Saccharomyces cerevisiae commercial wine yeast strains lacking ALD6 genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Herve Alexandre</w:t>
+                <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 263 (2), pp.183-188. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (7), pp.4688-4694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2006.00417.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02975-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001006v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycerol formation during wine fermentation is mainly linked to Gpd1p and is only partially controlled by the HOG pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barnavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 20 (15), pp.1243-1253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9747,51 +9747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barnavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 3 (4), pp.301-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9863,51 +9863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 66 (8), pp.3151-3159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9967,51 +9967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 88 (3), pp.371-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10071,51 +10071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 87, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10192,51 +10192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 65 (1), pp.143-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10300,51 +10300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10434,51 +10434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 13, pp.783-793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10529,247 +10529,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of hydroxycinnamic acids on the spoilage yeast Brettanomycesbruxellensis during winemaking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a New Marker for Musty Off-flavor in Apple Products : 1-hydroxyoctan-3-one</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Mouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bodin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Nolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Congress on Yeasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">10. International Conference on Food Chemistry &amp; Technology - FCT-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United Scientific Group, Nov 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945784v1</w:t>
+                <w:t xml:space="preserve">hal-04976667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a New Marker for Musty Off-flavor in Apple Products : 1-hydroxyoctan-3-one</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toxicity of hydroxycinnamic acids on the spoilage yeast Brettanomycesbruxellensis during winemaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Nolleau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Food Chemistry &amp; Technology - FCT-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, United Scientific Group, Nov 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">16. International Congress on Yeasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976667v1</w:t>
+                <w:t xml:space="preserve">hal-04945784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of carotenoid content in sweet potato through cooking and lactic acid fermentation</w:t>
               </w:r>
@@ -10984,51 +10984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets fonctionnels du jus d’ananas Victoria fermenté sur le métabolisme énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11109,103 +11109,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does processing modify the mango microbiota ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Fruit and Vegetable Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t>
@@ -12239,51 +12239,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes scientifiques de la 16ème Journée scientifique Vigne – Vin 2025</w:t>
+                <w:t xml:space="preserve">Actes scientifiques de la 16ème Journée Scientifique Vigne et Vin (JSVV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
@@ -12373,51 +12373,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes scientifiques de la 14ème Journée scientifique Vigne – Vin (JSVV) 2023</w:t>
+                <w:t xml:space="preserve">Actes scientifiques de la 14ème Journée Scientifique Vigne et Vin (JSVV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
@@ -12788,103 +12788,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of fermentation to recover high-added value compounds from food by-products: Antifungals and antioxidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sucheta Khubber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Marti-Quijal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Tomasevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fermentation Processes:Emerging and conventional technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13350,51 +13350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize-Barnavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13503,51 +13503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Ezzahra Messaaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2009124. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13655,51 +13655,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA45CBFC"/>
+    <w:nsid w:val="215AC890"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13886,51 +13886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabienne-remize" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6860-2089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108883280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306411v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Mouriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Suc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Godet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146482" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Seguin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brabet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14100523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43555-024-00017-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation9070657" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mapula R Moloto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A Akinola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Seke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinotenda Shoko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Sultanbawa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12081701" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bringart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200670" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azola Siwaphiwe Mpeluza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Abiola Akinola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharini Sivakumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13020269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif Aboudia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Assemat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112959" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe E Manhivi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11142116" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Khubber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Marti-Quijal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tomasevic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2021.11.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Apicella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Carlucci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Scarfato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100256" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quentin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Messaaf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoarau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages8010017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ta&#239;bi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104095" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821431v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobahle P Cele" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe E Manhevi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11172702" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Pietrosanto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Incarnato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-022-05435-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828344v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11050682" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11020171" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mashitoa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe Manhivi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Akinola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.15937" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04048592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M Mashitoa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050962" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Bradley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Meile" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.15600" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667790v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millicent Managa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.649189" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;-Quijal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rosell&#243;-Soto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation7030106" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sadeghi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heshmatolah Aminian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sheikh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ebrahimi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-021-00891-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;es Souidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages6010008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04542148v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation6040115" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carcauzon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Kalamouni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091257" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Meca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ferrer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Ruiz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.08.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667796v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fessard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo E S Munekata" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lorenzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2020.1756844" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03178820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meile" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8020185" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066362v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Degrain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091324" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667788v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Korsten" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/aim.2020.1012050" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mapelli-Brahm" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.03.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488902v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Alter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.107061" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03063981v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semagalene Mpai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126805" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03009582v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8091186" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03126716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dao Thi Phan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retha M Slabbert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.576532" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Kamani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail E&#351;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Lorenzo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC03860K" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172527v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation5020050" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172525v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.05.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172521v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Munekata" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation5010003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cilla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lorenzo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24040797" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02301278v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2019.1664979" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381432v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alirezalu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita In&#225;cio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hesari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nemati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108417" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516699v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8090399" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Zamuz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen G&#243;mez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Rocchetti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.04.097" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172523v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Vieira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Pinto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lopes-Da-Silva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.04.066" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690369v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Nitcheu Ngemakwe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Thaoge" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sivakumar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2017.08.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415716v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Harimalala Andriambelo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Rasoarinanahary" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porphyre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Hiol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJNFS/2017/29627" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01525090v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kapoor" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Patche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5020023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690372v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimalala Andriambelo Nirina" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoarinanahary Miora" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porphyre Vincent" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01559838v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Bill" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Glowacz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.06.026" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690368v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Septembre-Malaterre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poucheret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.09.031" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT035R93-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575097v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation3030038" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01399824v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Payet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2015-0624" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447935v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Durand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.02.019" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447933v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.01.015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01591861v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Montagn&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lucan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aviat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201600v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.04.019" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Prevost" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cayol" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tholozan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2012.11.030" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBCQNM8B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201602v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie S&#233;v&#233;nier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fach" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.02.009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QLHX9F1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201603v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028x.jfp-11-329" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747556v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serpaggi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gaudot-Dumas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Sequeira-Le Grand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.12.020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GB8HT4X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201605v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Nardi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2786-x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6DQBTCL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201607v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-010-9648-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89W72NZ1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201606v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20861" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201608v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ritt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04032.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201610v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tessonniere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barnavon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.11.027" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNF6GCH0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201614v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iavor Tchobanov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01192.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201611v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201615v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Folio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.05.039" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6G5J02D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201613v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03585.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666371v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Augagneur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Linares" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-007-0230-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6NP2JZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663953v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cambon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monteil" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02975-05" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001006v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00417.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680255v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remize" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.1041" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673678v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mben.2001.0197" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-11J1WXD1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686214v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.8.3151-3159.2000" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685473v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.2000.00964.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693486v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695375v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Roustan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692939v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schorr-Galindo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guiraud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690649v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michnick" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945784v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976667v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nolleau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970202v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970210v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970237v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Robert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196360v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791026v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475235v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planchon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andr&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475127v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Jeewantee Santchurn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Caro" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595171v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804662v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315237v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340073v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Granvalet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diliana Dimova" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lucas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762191v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vanderbrouck" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aulard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mouret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164626v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leborgne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j843-q203" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165053v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k4qx-rg55" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667792v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9050939" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667785v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667782v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119505822.ch7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667775v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89875-1.00008-0" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667783v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30182-8_31" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01592001v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Fermented-Foods-Part-I-Biochemistry-and-Biotechnology/Montet-Ray/p/book/9781498740791" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01592029v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bigot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261536v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize-Barnavon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667776v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabienne-remize" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6860-2089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108883280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306411v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Mouriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Suc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Godet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146482" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Seguin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brabet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14100523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43555-024-00017-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation9070657" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mapula R Moloto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A Akinola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Seke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinotenda Shoko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Sultanbawa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12081701" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bringart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200670" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azola Siwaphiwe Mpeluza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Abiola Akinola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharini Sivakumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13020269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif Aboudia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Assemat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112959" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Khubber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Marti-Quijal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tomasevic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2021.11.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe E Manhivi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11142116" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Apicella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Carlucci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Scarfato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100256" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177308v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ta&#239;bi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104095" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quentin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Messaaf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoarau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages8010017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821431v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobahle P Cele" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe E Manhevi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11172702" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Pietrosanto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Incarnato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-022-05435-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828344v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11050682" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11020171" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mashitoa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe Manhivi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Akinola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.15937" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04048592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M Mashitoa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050962" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Bradley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Meile" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.15600" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;-Quijal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rosell&#243;-Soto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation7030106" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667790v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millicent Managa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.649189" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sadeghi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heshmatolah Aminian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sheikh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ebrahimi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-021-00891-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;es Souidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages6010008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04542148v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation6040115" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carcauzon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Kalamouni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091257" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Meca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ferrer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Ruiz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.08.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667796v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fessard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo E S Munekata" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lorenzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2020.1756844" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03178820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meile" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8020185" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066362v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Degrain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091324" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667788v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Korsten" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/aim.2020.1012050" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488902v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Alter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.107061" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03063981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semagalene Mpai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126805" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667769v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mapelli-Brahm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.03.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03009582v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8091186" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03126716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dao Thi Phan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retha M Slabbert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.576532" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172527v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation5020050" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172522v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Kamani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail E&#351;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Lorenzo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC03860K" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02301278v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2019.1664979" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172521v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Munekata" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation5010003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172525v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.05.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172520v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cilla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lorenzo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24040797" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381432v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alirezalu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita In&#225;cio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hesari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nemati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108417" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516699v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8090399" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Zamuz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen G&#243;mez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Rocchetti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.04.097" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172523v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Vieira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Pinto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lopes-Da-Silva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.04.066" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690369v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Nitcheu Ngemakwe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Thaoge" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sivakumar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2017.08.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415716v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Harimalala Andriambelo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Rasoarinanahary" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porphyre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Hiol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJNFS/2017/29627" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01525090v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kapoor" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Patche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5020023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01559838v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Bill" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Glowacz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.06.026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690372v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimalala Andriambelo Nirina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoarinanahary Miora" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porphyre Vincent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690368v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Septembre-Malaterre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poucheret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.09.031" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT035R93-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575097v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation3030038" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01399824v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Payet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2015-0624" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447935v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Durand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.02.019" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447933v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.01.015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201600v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.04.019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01591861v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Montagn&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lucan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aviat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Prevost" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cayol" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tholozan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2012.11.030" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBCQNM8B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201602v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie S&#233;v&#233;nier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fach" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.02.009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QLHX9F1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201603v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028x.jfp-11-329" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747556v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serpaggi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gaudot-Dumas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Sequeira-Le Grand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.12.020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GB8HT4X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201605v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Nardi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2786-x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6DQBTCL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201606v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20861" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201607v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-010-9648-8" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89W72NZ1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201608v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ritt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04032.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201610v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tessonniere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barnavon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.11.027" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNF6GCH0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201614v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iavor Tchobanov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01192.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201611v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201615v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Folio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.05.039" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6G5J02D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201613v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03585.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666371v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Augagneur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Linares" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-007-0230-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6NP2JZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001006v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00417.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663953v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cambon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monteil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02975-05" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680255v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remize" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.1041" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673678v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mben.2001.0197" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-11J1WXD1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686214v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.8.3151-3159.2000" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685473v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.2000.00964.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693486v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695375v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Roustan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692939v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schorr-Galindo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guiraud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690649v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michnick" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976667v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nolleau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945784v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970202v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970210v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970237v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Robert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196360v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791026v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475235v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planchon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andr&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475127v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Jeewantee Santchurn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Caro" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595171v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804662v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315237v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340073v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Granvalet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diliana Dimova" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lucas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762191v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vanderbrouck" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aulard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mouret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164626v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leborgne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j843-q203" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165053v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k4qx-rg55" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667792v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9050939" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667785v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667782v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119505822.ch7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667775v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89875-1.00008-0" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667783v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30182-8_31" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01592001v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Fermented-Foods-Part-I-Biochemistry-and-Biotechnology/Montet-Ray/p/book/9781498740791" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01592029v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bigot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261536v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize-Barnavon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667776v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>