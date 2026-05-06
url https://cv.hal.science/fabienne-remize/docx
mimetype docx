--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -1185,689 +1185,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactic acid fermentation as a useful strategy to recover antimicrobial and antioxidant compounds from food and by-products</w:t>
+                <w:t xml:space="preserve">Active Coated Films to Decrease Browning of Minimally Processed Banana Fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucheta Khubber</w:t>
+                <w:t xml:space="preserve">Annalisa Apicella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Marti-Quijal</w:t>
+                <w:t xml:space="preserve">Elisa Carlucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Tomasevic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francisco Barba</w:t>
+                <w:t xml:space="preserve">Paola Scarfato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2021.11.013⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 405 (1), pp.2100256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.202100256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828065v1</w:t>
+                <w:t xml:space="preserve">hal-04667800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant Activities of Co-Encapsulated Natal Plum (Carissa macrocarpa) Juice Inoculated with Ltp. plantarum 75 in Different Biopolymeric Matrices after In Vitro Digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faith Seke</w:t>
+                <w:t xml:space="preserve">Dynamics of bacterial and fungal communities of mango: From the tree to ready-to-Eat products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vimbainashe E Manhivi</w:t>
+                <w:t xml:space="preserve">Alioune Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Guerin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephen A Akinola</w:t>
+                <w:t xml:space="preserve">Véronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11142116⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108, pp.104095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838724v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Coated Films to Decrease Browning of Minimally Processed Banana Fruit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Apicella</w:t>
+                <w:t xml:space="preserve">Selection of Microbial Targets for Treatments to Preserve Fresh Carrot Juice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Carlucci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Remize</w:t>
+                <w:t xml:space="preserve">Baptiste Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Scarfato</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fatima-Ezzahra Messaaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.202100256⟩</w:t>
+              <w:t xml:space="preserve">Beverages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/beverages8010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667800v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of bacterial and fungal communities of mango: From the tree to ready-to-Eat products</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lactic acid fermentation as a useful strategy to recover antimicrobial and antioxidant compounds from food and by-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Broussolle</w:t>
+                <w:t xml:space="preserve">Sucheta Khubber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lortal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francisco Marti-Quijal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Tomasevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104095⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.189-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2021.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177308v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of Microbial Targets for Treatments to Preserve Fresh Carrot Juice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatima-Ezzahra Messaaf</w:t>
+                <w:t xml:space="preserve">Antioxidant Activities of Co-Encapsulated Natal Plum (Carissa macrocarpa) Juice Inoculated with Ltp. plantarum 75 in Different Biopolymeric Matrices after In Vitro Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faith Seke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hoarau</w:t>
+                <w:t xml:space="preserve">Vimbainashe E Manhivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lebrun</w:t>
+                <w:t xml:space="preserve">Marie Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinotenda Shoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen A Akinola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beverages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (1), </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/beverages8010017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods11142116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652933v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bioaccessibility and Antioxidant Activities of Fermented Mango Cultivar Juices after Simulated In Vitro Digestion</w:t>
               </w:r>
@@ -2026,51 +2026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Incarnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Scarfato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2375,338 +2375,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in phenolics and antioxidant capacity during fermentation and simulated in vitro digestion of mango puree fermented with different lactic acid bacteria</w:t>
+                <w:t xml:space="preserve">Influence of Fermentation of Pasteurised Papaya Puree with Different Lactic Acid Bacterial Strains on Quality and Bioaccessibility of Phenolic Compounds during In Vitro Digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mashitoa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephen Akinola</w:t>
+                <w:t xml:space="preserve">Florence M Mashitoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen A Akinola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vimbainashe E Manhevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfpp.15937⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10050962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667794v1</w:t>
+                <w:t xml:space="preserve">hal-04048592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Fermentation of Pasteurised Papaya Puree with Different Lactic Acid Bacterial Strains on Quality and Bioaccessibility of Phenolic Compounds during In Vitro Digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in phenolics and antioxidant capacity during fermentation and simulated in vitro digestion of mango puree fermented with different lactic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mashitoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vimbainashe Manhivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence M Mashitoa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vimbainashe E Manhevi</w:t>
+                <w:t xml:space="preserve">Stephen Akinola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, </w:t>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods10050962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.15937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048592v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of maturity level, steam treatment, or active packaging to maintain the quality of minimally processed mango ( Mangifera indica cv. José)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Apicella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2777,291 +2777,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining Antioxidants and Natural Preservatives from Food By-Products through Fermentation: A Review</w:t>
+                <w:t xml:space="preserve">Physicochemical Parameters and Bioaccessibility of Lactic Acid Bacteria Fermented Chayote Leaf (Sechium edule) and Pineapple (Ananas comosus) Smoothies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Martí-Quijal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sucheta Khubber</w:t>
+                <w:t xml:space="preserve">Millicent Managa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Akinola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharini Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fermentation7030106⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2021.649189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602335v1</w:t>
+                <w:t xml:space="preserve">hal-04667790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Parameters and Bioaccessibility of Lactic Acid Bacteria Fermented Chayote Leaf (Sechium edule) and Pineapple (Ananas comosus) Smoothies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obtaining Antioxidants and Natural Preservatives from Food By-Products through Fermentation: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Martí-Quijal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sucheta Khubber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Tomasevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millicent Managa</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Roselló-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2021.649189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fermentation7030106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667790v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated control of blue and gray molds of apples with antagonistic yeasts combined with carbon dioxide or ozone</w:t>
               </w:r>
@@ -3545,51 +3545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentation in fish and by-products processing: an overview of current research and future prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Marti-Quijal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3679,51 +3679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opuntia Ficus Indica Edible Parts: A Food and Nutritional Security Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3826,77 +3826,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes of Quality of Minimally-Processed Pineapple (Ananas comosus, var. ‘Queen Victoria’) during Cold Storage: Fungi in the Leading Role</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3941,732 +3941,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Lactic Acid Fermentation on Color, Phenolic Compounds and Antioxidant Activity in African Nightshade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New bacterial agents to limit Colletotrichum gloeosporioides development on mango</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Degrain</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Korsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091324⟩</w:t>
+              <w:t xml:space="preserve">Advances in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.691-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/aim.2020.1012050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066362v1</w:t>
+                <w:t xml:space="preserve">hal-04667788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New bacterial agents to limit Colletotrichum gloeosporioides development on mango</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Lactic Acid Fermentation on Color, Phenolic Compounds and Antioxidant Activity in African Nightshade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Korsten</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Degrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vimbainashe Manhivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharini Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (12), pp.691-712. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue : Lactic Acid Bacteria, Biopreservation Agents for Fruit and Vegetables, 8 (9), pp.1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/aim.2020.1012050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667788v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of processing on microbial safety of wild pepper (Piper borbonense) from Reunion Island</w:t>
+                <w:t xml:space="preserve">The impact of fermentation processes on the production, retention and bioavailability of carotenoids: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Weil</w:t>
+                <w:t xml:space="preserve">Paula Mapelli-Brahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Hoarau</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2019.107061⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99, pp.389-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488902v1</w:t>
+                <w:t xml:space="preserve">hal-04667769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of moist cooking methods on colour, anti-nutritive compounds and phenolic metabolites in African nightshade (Solanum retroflexum Dun.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Millicent Managa</w:t>
+                <w:t xml:space="preserve">Effect of processing on microbial safety of wild pepper (Piper borbonense) from Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semagalene Mpai</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Alter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126805⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111, pp.107061 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2019.107061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063981v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of fermentation processes on the production, retention and bioavailability of carotenoids: An overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Mapelli-Brahm</w:t>
+                <w:t xml:space="preserve">Impact of moist cooking methods on colour, anti-nutritive compounds and phenolic metabolites in African nightshade (Solanum retroflexum Dun.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millicent Managa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco J. Barba</w:t>
+                <w:t xml:space="preserve">Semagalene Mpai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharini Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 99, pp.389-401. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 325, pp.126805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667769v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining Physicochemical, Microbiological, and Sensory Quality of Pineapple Juice (&amp;lt;i&amp;gt;Ananas comosus&amp;lt;/i&amp;gt;, Var. ‘Queen Victoria’) through Mild Heat Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4850,728 +4850,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and Microbiological Quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in plant materials, food by-products, and algae conversion into biofuels: use of environmentally friendly technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hassan Kamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Eş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Roselló-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fermentation5020050⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (12), pp.3213-3231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8GC03860K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172527v1</w:t>
+                <w:t xml:space="preserve">hal-02172522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in plant materials, food by-products, and algae conversion into biofuels: use of environmentally friendly technologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ismail Eş</w:t>
+                <w:t xml:space="preserve">Safety and Microbiological Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Manuel Lorenzo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Montet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (12), pp.3213-3231. </w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8GC03860K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fermentation5020050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172522v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of biological control agents and physical treatments in maintaining the quality of fresh and minimally-processed fruit and vegetables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
+                <w:t xml:space="preserve">Nutritional and Microbiological Quality of Tiger Nut Tubers (&amp;lt;i&amp;gt;Cyperus esculentus&amp;lt;/i&amp;gt;), Derived Plant-Based and Lactic Fermented Beverages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Roselló-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Charles</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paulo Munekata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408398.2019.1664979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fermentation5010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301278v1</w:t>
+                <w:t xml:space="preserve">hal-02172521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional and Microbiological Quality of Tiger Nut Tubers (&amp;lt;i&amp;gt;Cyperus esculentus&amp;lt;/i&amp;gt;), Derived Plant-Based and Lactic Fermented Beverages</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic and technological characterization of lactic acid bacteria isolated from tropically grown fruits and vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fermentation5010003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 301, pp.61-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172521v1</w:t>
+                <w:t xml:space="preserve">hal-02172525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and technological characterization of lactic acid bacteria isolated from tropically grown fruits and vegetables</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Temperature, Solvent and pH on the Selective Extraction of Phenolic Compounds from Tiger Nuts by-Products: Triple-TOF-LC-MS-MS Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Roselló-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Martí-Quijal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Munekata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.05.003⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (4), pp.797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24040797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172525v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Temperature, Solvent and pH on the Selective Extraction of Phenolic Compounds from Tiger Nuts by-Products: Triple-TOF-LC-MS-MS Characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paulo Munekata</w:t>
+                <w:t xml:space="preserve">Role of biological control agents and physical treatments in maintaining the quality of fresh and minimally-processed fruit and vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Lorenzo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (4), pp.797. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules24040797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2019.1664979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172520v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional, chemical, syneresis, sensory properties, and shelf life of Iranian traditional yoghurts during storage</w:t>
               </w:r>
@@ -5685,278 +5685,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Moist Cooking Blanching on Colour, Phenolic Metabolites and Glucosinolate Content in Chinese Cabbage (Brassica rapa L. subsp. chinensis)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of different sources of vegetable, whey and microalgae proteins on the physicochemical properties and amino acid profile of fresh pork sausages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Marti-Quijal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sol Zamuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Tomasevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Rocchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods8090399⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 110, pp.316-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2019.04.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516699v1</w:t>
+                <w:t xml:space="preserve">hal-02172524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of different sources of vegetable, whey and microalgae proteins on the physicochemical properties and amino acid profile of fresh pork sausages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Moist Cooking Blanching on Colour, Phenolic Metabolites and Glucosinolate Content in Chinese Cabbage (Brassica rapa L. subsp. chinensis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millicent Managa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharini Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 110, pp.316-323. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (9), pp.399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2019.04.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods8090399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172524v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microbiological, physicochemical, and texture study during storage of yoghurt produced under isostatic pressure</w:t>
               </w:r>
@@ -5994,51 +5994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lopes-Da-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 110, pp.152-157. </w:t>
@@ -6070,883 +6070,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical and nutritional properties of underutilised fruits in the southern African region</w:t>
+                <w:t xml:space="preserve">Phytochemical Composition and Antioxidant Activity of Fermented Moringa oleifera Leaf Powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.H. Nitcheu Ngemakwe</w:t>
+                <w:t xml:space="preserve">Nirina Harimalala Andriambelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Rasoarinanahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Hiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2017.08.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.78-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/EJNFS/2017/29627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690369v1</w:t>
+                <w:t xml:space="preserve">hal-05415716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical Composition and Antioxidant Activity of Fermented Moringa oleifera Leaf Powder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nirina Harimalala Andriambelo</w:t>
+                <w:t xml:space="preserve">Lactic Fermentation as an Efficient Tool to Enhance the Antioxidant Activity of Tropical Fruit Juices and Teas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miora Rasoarinanahary</w:t>
+                <w:t xml:space="preserve">Ashish Kapoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Porphyre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Remize</w:t>
+                <w:t xml:space="preserve">Jessica Patche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Assemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition and Food Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/EJNFS/2017/29627⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms5020023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415716v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactic Fermentation as an Efficient Tool to Enhance the Antioxidant Activity of Tropical Fruit Juices and Teas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Fessard</w:t>
+                <w:t xml:space="preserve">Effect of thyme oil vapours exposure on phenylalanine ammonia-lyase (PAL) and lipoxygenase (LOX) genes expression, and control of anthracnose in 'Hass' and 'Ryan' avocado fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Bill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Korsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashish Kapoor</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcin Glowacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharini Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms5020023⟩</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2017.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525090v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thyme oil vapours exposure on phenylalanine ammonia-lyase (PAL) and lipoxygenase (LOX) genes expression, and control of anthracnose in 'Hass' and 'Ryan' avocado fruit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytochemical Composition and Antioxidant Activity of Fermented Moringa oleifera Leaf Powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harimalala Andriambelo Nirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malick Bill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise Korsten</w:t>
+                <w:t xml:space="preserve">Rasoarinanahary Miora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porphyre Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Hiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2017.06.026⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.78 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/EJNFS/2017/29627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559838v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical Composition and Antioxidant Activity of Fermented Moringa oleifera Leaf Powder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytochemical and nutritional properties of underutilised fruits in the southern African region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Nitcheu Ngemakwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harimalala Andriambelo Nirina</w:t>
+                <w:t xml:space="preserve">M.L. Thaoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasoarinanahary Miora</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition and Food Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/EJNFS/2017/29627⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.137 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690372v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruits and vegetables, as a source of nutritional compounds and phytochemicals: Changes in bioactive compounds during lactic fermentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axelle Septembre-Malaterre</w:t>
+                <w:t xml:space="preserve">Why Are Weissella spp. Not Used as Commercial Starter Cultures for Food Fermentation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Poucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.09.031⟩</w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Fermentation and Bioactive Metabolites, 3 (3), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fermentation3030038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690368v1</w:t>
+                <w:t xml:space="preserve">hal-01575097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Are Weissella spp. Not Used as Commercial Starter Cultures for Food Fermentation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Fessard</w:t>
+                <w:t xml:space="preserve">Fruits and vegetables, as a source of nutritional compounds and phytochemicals: Changes in bioactive compounds during lactic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Septembre-Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.09.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fermentation3030038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01575097v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification, stress tolerance, and antioxidant activity of lactic acid bacteria isolated from tropically grown fruits and leaves</w:t>
               </w:r>
@@ -9338,356 +9338,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of yeast proteolytic activity on Oenococcus oeni and malolactic fermentation</w:t>
+                <w:t xml:space="preserve">Effects of GPD1 overexpression in Saccharomyces cerevisiae commercial wine yeast strains lacking ALD6 genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t>
+                <w:t xml:space="preserve">Brigitte Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Herve Alexandre</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2006.00417.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (7), pp.4688-4694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02975-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001006v1</w:t>
+                <w:t xml:space="preserve">hal-02663953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of GPD1 overexpression in Saccharomyces cerevisiae commercial wine yeast strains lacking ALD6 genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Monteil</w:t>
+                <w:t xml:space="preserve">Effects of yeast proteolytic activity on Oenococcus oeni and malolactic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 72 (7), pp.4688-4694. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 263 (2), pp.183-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02975-05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2006.00417.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663953v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycerol formation during wine fermentation is mainly linked to Gpd1p and is only partially controlled by the HOG pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barnavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 20 (15), pp.1243-1253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9747,51 +9747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barnavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 3 (4), pp.301-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9863,51 +9863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 66 (8), pp.3151-3159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9967,51 +9967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 88 (3), pp.371-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10071,51 +10071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 87, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10192,51 +10192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 65 (1), pp.143-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10300,51 +10300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10434,51 +10434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 13, pp.783-793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10529,247 +10529,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a New Marker for Musty Off-flavor in Apple Products : 1-hydroxyoctan-3-one</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toxicity of hydroxycinnamic acids on the spoilage yeast Brettanomycesbruxellensis during winemaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Nolleau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Food Chemistry &amp; Technology - FCT-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, United Scientific Group, Nov 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">16. International Congress on Yeasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976667v1</w:t>
+                <w:t xml:space="preserve">hal-04945784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of hydroxycinnamic acids on the spoilage yeast Brettanomycesbruxellensis during winemaking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a New Marker for Musty Off-flavor in Apple Products : 1-hydroxyoctan-3-one</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Mouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bodin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Nolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Congress on Yeasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">10. International Conference on Food Chemistry &amp; Technology - FCT-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United Scientific Group, Nov 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945784v1</w:t>
+                <w:t xml:space="preserve">hal-04976667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of carotenoid content in sweet potato through cooking and lactic acid fermentation</w:t>
               </w:r>
@@ -10984,51 +10984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets fonctionnels du jus d’ananas Victoria fermenté sur le métabolisme énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11109,103 +11109,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does processing modify the mango microbiota ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Fruit and Vegetable Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t>
@@ -11519,51 +11519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées Scientifiques de l'Agroalimentaire en Océan Indien : La qualité au service du développement des filières agroalimentaires de l'océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Antananarivo, Madagascar</w:t>
@@ -12205,323 +12205,457 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes scientifiques de la 16ème Journée Scientifique Vigne et Vin (JSVV)</w:t>
+                <w:t xml:space="preserve">Acte de la Journée Scientifique Vigne et Vin 2026</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Breysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Remize</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les communautés microbiennes en œnologie, de la parcelle à la cave</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/j843-q203⟩</w:t>
+              <w:t xml:space="preserve">Journée Scientifique Vigne et Vin (JSVV 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montpellier, France. 64 p., 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/x9wx-3419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164626v1</w:t>
+                <w:t xml:space="preserve">hal-05586546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Actes scientifiques de la 16ème Journée Scientifique Vigne et Vin (JSVV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ageorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Metral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les communautés microbiennes en œnologie, de la parcelle à la cave</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montpellier, France. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/j843-q203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Actes scientifiques de la 14ème Journée Scientifique Vigne et Vin (JSVV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La biodiversité en Viticulture &amp; Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Montpellier, France. 71 p., 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/k4qx-rg55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12531,51 +12665,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial for Special Issue “Lactic Acid Bacteria, Biopreservation Agents for Fruit and Vegetables”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12594,70 +12728,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 (5), pp.939, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms9050939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12667,104 +12801,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vin. 60 clés pour comprendre l'oenologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae Editions. pp.151, 2023, 978-2-7592-3790-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12774,272 +12908,272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of fermentation to recover high-added value compounds from food by-products: Antifungals and antioxidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sucheta Khubber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Marti-Quijal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Tomasevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fermentation Processes:Emerging and conventional technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119505822.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactic acid fermentation of fruit and vegetable juices and smoothies: Innovation and health aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lactic Acid Bacteria in Food Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.27-46, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-89875-1.00008-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive Compounds in Southern African Fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharini Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13058,402 +13192,402 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive Compounds in Underutilized Fruits and Nuts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.607-623, 2020, Reference Series in Phytochemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-30182-8_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnology of Wine Yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Montet, Ramesh C. Ray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fermented foods. Part I, biochemistry and biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-1-4987-4079-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of Metagenomics to Fermented Foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Montet, Ramesh C. Ray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fermented foods. Part I, biochemistry and biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-1-4987-4079-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bactéries lactiques en oenologie : Connaissances actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize-Barnavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bactéries lactiques en oenologie : Connaissances actuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier / Tec &amp; Doc, pp.172, 2008, 978-2-7430-1041-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13463,131 +13597,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition de bioprotection de fruits ou légumes crus, de jus et purées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Ezzahra Messaaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2009124. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId418"/>
+      <w:footerReference w:type="default" r:id="rId421"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13655,51 +13789,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="215AC890"/>
+    <w:nsid w:val="32B7466B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13886,51 +14020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabienne-remize" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6860-2089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108883280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306411v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Mouriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Suc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Godet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146482" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Seguin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brabet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14100523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43555-024-00017-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation9070657" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mapula R Moloto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A Akinola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Seke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinotenda Shoko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Sultanbawa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12081701" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bringart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200670" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azola Siwaphiwe Mpeluza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Abiola Akinola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharini Sivakumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13020269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif Aboudia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Assemat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112959" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Khubber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Marti-Quijal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tomasevic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2021.11.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe E Manhivi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11142116" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Apicella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Carlucci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Scarfato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100256" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177308v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ta&#239;bi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104095" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quentin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Messaaf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoarau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages8010017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821431v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobahle P Cele" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe E Manhevi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11172702" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Pietrosanto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Incarnato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-022-05435-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828344v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11050682" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11020171" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mashitoa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe Manhivi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Akinola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.15937" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04048592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M Mashitoa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050962" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Bradley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Meile" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.15600" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;-Quijal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rosell&#243;-Soto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation7030106" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667790v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millicent Managa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.649189" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sadeghi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heshmatolah Aminian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sheikh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ebrahimi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-021-00891-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;es Souidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages6010008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04542148v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation6040115" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carcauzon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Kalamouni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091257" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Meca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ferrer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Ruiz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.08.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667796v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fessard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo E S Munekata" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lorenzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2020.1756844" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03178820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meile" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8020185" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066362v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Degrain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091324" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667788v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Korsten" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/aim.2020.1012050" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488902v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Alter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.107061" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03063981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semagalene Mpai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126805" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667769v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mapelli-Brahm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.03.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03009582v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8091186" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03126716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dao Thi Phan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retha M Slabbert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.576532" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172527v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation5020050" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172522v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Kamani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail E&#351;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Lorenzo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC03860K" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02301278v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2019.1664979" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172521v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Munekata" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation5010003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172525v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.05.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172520v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cilla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lorenzo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24040797" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381432v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alirezalu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita In&#225;cio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hesari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nemati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108417" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516699v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8090399" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Zamuz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen G&#243;mez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Rocchetti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.04.097" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172523v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Vieira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Pinto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lopes-Da-Silva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.04.066" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690369v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Nitcheu Ngemakwe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Thaoge" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sivakumar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2017.08.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415716v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Harimalala Andriambelo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Rasoarinanahary" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porphyre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Hiol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJNFS/2017/29627" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01525090v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kapoor" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Patche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5020023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01559838v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Bill" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Glowacz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.06.026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690372v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimalala Andriambelo Nirina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoarinanahary Miora" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porphyre Vincent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690368v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Septembre-Malaterre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poucheret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.09.031" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT035R93-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575097v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation3030038" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01399824v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Payet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2015-0624" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447935v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Durand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.02.019" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447933v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.01.015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201600v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.04.019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01591861v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Montagn&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lucan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aviat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Prevost" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cayol" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tholozan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2012.11.030" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBCQNM8B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201602v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie S&#233;v&#233;nier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fach" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.02.009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QLHX9F1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201603v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028x.jfp-11-329" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747556v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serpaggi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gaudot-Dumas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Sequeira-Le Grand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.12.020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GB8HT4X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201605v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Nardi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2786-x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6DQBTCL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201606v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20861" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201607v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-010-9648-8" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89W72NZ1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201608v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ritt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04032.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201610v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tessonniere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barnavon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.11.027" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNF6GCH0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201614v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iavor Tchobanov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01192.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201611v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201615v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Folio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.05.039" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6G5J02D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201613v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03585.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666371v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Augagneur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Linares" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-007-0230-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6NP2JZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001006v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00417.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663953v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cambon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monteil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02975-05" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680255v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remize" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.1041" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673678v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mben.2001.0197" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-11J1WXD1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686214v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.8.3151-3159.2000" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685473v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.2000.00964.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693486v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695375v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Roustan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692939v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schorr-Galindo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guiraud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690649v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michnick" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976667v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nolleau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945784v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970202v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970210v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970237v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Robert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196360v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791026v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475235v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planchon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andr&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475127v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Jeewantee Santchurn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Caro" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595171v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804662v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315237v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340073v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Granvalet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diliana Dimova" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lucas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762191v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vanderbrouck" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aulard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mouret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164626v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leborgne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j843-q203" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165053v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k4qx-rg55" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667792v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9050939" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667785v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667782v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119505822.ch7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667775v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89875-1.00008-0" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667783v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30182-8_31" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01592001v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Fermented-Foods-Part-I-Biochemistry-and-Biotechnology/Montet-Ray/p/book/9781498740791" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01592029v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bigot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261536v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize-Barnavon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667776v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabienne-remize" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6860-2089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108883280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306411v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Mouriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Suc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Godet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146482" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Seguin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brabet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14100523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43555-024-00017-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation9070657" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mapula R Moloto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A Akinola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Seke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinotenda Shoko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Sultanbawa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12081701" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bringart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200670" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azola Siwaphiwe Mpeluza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Abiola Akinola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharini Sivakumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13020269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif Aboudia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Assemat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112959" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667800v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Apicella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Carlucci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Scarfato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100256" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ta&#239;bi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diop" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104095" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quentin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Messaaf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoarau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages8010017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Khubber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Marti-Quijal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tomasevic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2021.11.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe E Manhivi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11142116" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821431v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobahle P Cele" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe E Manhevi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11172702" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Pietrosanto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Incarnato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-022-05435-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828344v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11050682" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11020171" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04048592v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M Mashitoa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050962" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mashitoa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe Manhivi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Akinola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.15937" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Bradley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Meile" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.15600" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667790v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millicent Managa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.649189" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;-Quijal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rosell&#243;-Soto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation7030106" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sadeghi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heshmatolah Aminian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sheikh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ebrahimi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-021-00891-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;es Souidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages6010008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04542148v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation6040115" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carcauzon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Kalamouni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091257" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Meca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ferrer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Ruiz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.08.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667796v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fessard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo E S Munekata" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lorenzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2020.1756844" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03178820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meile" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8020185" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667788v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Korsten" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/aim.2020.1012050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066362v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Degrain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091324" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mapelli-Brahm" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.03.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488902v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Alter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.107061" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03063981v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semagalene Mpai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126805" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03009582v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8091186" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03126716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dao Thi Phan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retha M Slabbert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.576532" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Kamani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail E&#351;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Lorenzo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC03860K" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172527v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation5020050" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172521v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Munekata" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation5010003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172525v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.05.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cilla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lorenzo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24040797" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02301278v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2019.1664979" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381432v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alirezalu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita In&#225;cio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hesari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nemati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108417" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172524v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Zamuz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen G&#243;mez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Rocchetti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.04.097" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516699v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8090399" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172523v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Vieira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Pinto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lopes-Da-Silva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.04.066" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415716v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Harimalala Andriambelo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Rasoarinanahary" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porphyre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Hiol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJNFS/2017/29627" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01525090v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kapoor" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Patche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5020023" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01559838v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Bill" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Glowacz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.06.026" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690372v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimalala Andriambelo Nirina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoarinanahary Miora" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porphyre Vincent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690369v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Nitcheu Ngemakwe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Thaoge" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sivakumar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2017.08.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575097v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation3030038" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690368v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Septembre-Malaterre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poucheret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.09.031" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT035R93-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01399824v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Payet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2015-0624" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447935v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Durand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.02.019" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447933v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.01.015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201600v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.04.019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01591861v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Montagn&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lucan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aviat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Prevost" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cayol" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tholozan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2012.11.030" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBCQNM8B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201602v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie S&#233;v&#233;nier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fach" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.02.009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QLHX9F1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201603v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028x.jfp-11-329" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747556v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serpaggi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gaudot-Dumas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Sequeira-Le Grand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.12.020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GB8HT4X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201605v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Nardi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2786-x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6DQBTCL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201606v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20861" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201607v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-010-9648-8" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89W72NZ1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201608v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ritt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04032.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201610v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tessonniere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barnavon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.11.027" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNF6GCH0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201614v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iavor Tchobanov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01192.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201611v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201615v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Folio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.05.039" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6G5J02D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201613v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03585.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666371v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Augagneur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Linares" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-007-0230-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6NP2JZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663953v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cambon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monteil" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02975-05" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001006v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00417.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680255v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remize" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.1041" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673678v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mben.2001.0197" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-11J1WXD1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686214v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.8.3151-3159.2000" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685473v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.2000.00964.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693486v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695375v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Roustan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692939v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schorr-Galindo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guiraud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690649v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michnick" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945784v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976667v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nolleau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970202v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970210v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970237v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Robert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196360v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791026v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475235v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planchon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andr&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475127v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Jeewantee Santchurn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Caro" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595171v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804662v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315237v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340073v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Granvalet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diliana Dimova" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lucas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762191v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vanderbrouck" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aulard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mouret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586546v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Breysse" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leborgne" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/x9wx-3419" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164626v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j843-q203" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165053v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k4qx-rg55" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667792v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9050939" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667785v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667782v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119505822.ch7" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667775v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89875-1.00008-0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667783v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30182-8_31" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01592001v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Fermented-Foods-Part-I-Biochemistry-and-Biotechnology/Montet-Ray/p/book/9781498740791" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01592029v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bigot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261536v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize-Barnavon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667776v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>