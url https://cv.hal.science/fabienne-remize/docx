--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1,13734 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13683 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabienne Remize </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabienne-remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6860-2089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">108883280</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=zmqMcD0AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of 1-hydroxyoctan-3-one in apple purees: Use as a fruit quality segmentation marker and correlation with octane-1,3-diol concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Mouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 495 (Part 2), pp.146482. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive Compound Diversity in a Wide Panel of Sweet Potato (Ipomoea batatas L.) Cultivars: A Resource for Nutritional Food Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (10), pp.523. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo14100523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresh-Cut Vegetables and Fruits: Do They Really Meet Sustainability and Nutritional Benefits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Food Science and Technology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43555-024-00017-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Bacterial Exopolysaccharides Produced from Different Fruit-Based Solid Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Robert-Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.657. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation9070657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Fermentation on Functional Properties and Bioactivities of Different Cowpea Leaf Smoothies during In Vitro Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapula R Moloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A Akinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith Seke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinotenda Shoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Sultanbawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (8), pp.1701. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12081701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented Pineapple Juice Consumption Limits Metabolic Disorders Associated to Sugary Drinks on High‐Fat Diet‐Fed Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bringart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Planesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67 (11), pp.e2200670. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.202200670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Lactic Acid Bacteria as a Biocontrol Agent against Anthracnose (Persea americana Miller) Decay in Avocado (Persea americana) cv Fuerte Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azola Siwaphiwe Mpeluza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Abiola Akinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinotenda Shoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharini Sivakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.269. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13020269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Bacterial Homopolysaccharide Production and Properties during Food Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharini Sivakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11020171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic acid fermentation as a useful strategy to recover antimicrobial and antioxidant compounds from food and by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucheta Khubber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Marti-Quijal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Tomasevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.189-198. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2021.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant Activities of Co-Encapsulated Natal Plum (Carissa macrocarpa) Juice Inoculated with Ltp. plantarum 75 in Different Biopolymeric Matrices after In Vitro Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith Seke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimbainashe E Manhivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinotenda Shoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A Akinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (14), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11142116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Coated Films to Decrease Browning of Minimally Processed Banana Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Apicella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Carlucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Scarfato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 405 (1), pp.2100256. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.202100256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of bacterial and fungal communities of mango: From the tree to ready-to-Eat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Taïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108, pp.104095. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2022.104095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Microbial Targets for Treatments to Preserve Fresh Carrot Juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Ezzahra Messaaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beverages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/beverages8010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-step approach to assess efficacy of alternative chemical treatments to preserve fresh fruit juices: Application to pineapple (Ananas comosus ‘Queen Victoria’)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatif Aboudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bioaccessibility and Antioxidant Activities of Fermented Mango Cultivar Juices after Simulated In Vitro Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobahle P Cele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A Akinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinotenda Shoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimbainashe E Manhevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (17), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11172702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial, sealable and biodegradable packaging to maintain the quality of shredded carrots and pineapple juice during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Pietrosanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loredana Incarnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Scarfato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13197-022-05435-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Lactic Acid Bacterium Strains on Changes in Quality, Functional Compounds and Volatile Compounds of Mango Juice from Different Cultivars during Fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobahle P Cele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A Akinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimbainashe E Manhevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinotenda Shoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11050682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated control of blue and gray molds of apples with antagonistic yeasts combined with carbon dioxide or ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heshmatolah Aminian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Ebrahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42161-021-00891-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining Antioxidants and Natural Preservatives from Food By-Products through Fermentation: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Martí-Quijal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucheta Khubber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Tomasevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Roselló-Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (3), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation7030106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Parameters and Bioaccessibility of Lactic Acid Bacteria Fermented Chayote Leaf (Sechium edule) and Pineapple (Ananas comosus) Smoothies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millicent Managa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Akinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharini Sivakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.649189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Fermentation of Pasteurised Papaya Puree with Different Lactic Acid Bacterial Strains on Quality and Bioaccessibility of Phenolic Compounds during In Vitro Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence M Mashitoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A Akinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimbainashe E Manhevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10050962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in phenolics and antioxidant capacity during fermentation and simulated in vitro digestion of mango puree fermented with different lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mashitoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimbainashe Manhivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Akinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (11), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpp.15937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maturity level, steam treatment, or active packaging to maintain the quality of minimally processed mango ( Mangifera indica cv. José)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Apicella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Meile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (8), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpp.15600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and Nutritional Quality Changes During Irrigation and Postharvest Processing of the Underutilized Vegetable African Nightshade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharini Sivakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Dao Thi Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retha M Slabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Sultanbawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.576532. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2020.576532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papaya Fruit Pulp and Resulting Lactic Fermented Pulp Exert Antiviral Activity against Zika Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Carcauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.1257. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8091257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic Fermented Fruit or Vegetable Juices: Past, Present and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïes Souidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beverages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/beverages6010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacterial Production of Exopolysaccharides from Fruit and Vegetables and Associated Benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Robert-Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (4), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation6040115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermentation in fish and by-products processing: an overview of current research and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Marti-Quijal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Meca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-José Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2019.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opuntia Ficus Indica Edible Parts: A Food and Nutritional Security Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo E S Munekata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Reviews International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (5), pp.930-952. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/87559129.2020.1756844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of Quality of Minimally-Processed Pineapple (Ananas comosus, var. ‘Queen Victoria’) during Cold Storage: Fungi in the Leading Role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Meile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8020185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Lactic Acid Fermentation on Color, Phenolic Compounds and Antioxidant Activity in African Nightshade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Degrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimbainashe Manhivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharini Sivakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue : Lactic Acid Bacteria, Biopreservation Agents for Fruit and Vegetables, 8 (9), pp.1324. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8091324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New bacterial agents to limit Colletotrichum gloeosporioides development on mango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Taïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Meile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Korsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.691-712. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/aim.2020.1012050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of processing on microbial safety of wild pepper (Piper borbonense) from Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.107061 -. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2019.107061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of moist cooking methods on colour, anti-nutritive compounds and phenolic metabolites in African nightshade (Solanum retroflexum Dun.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millicent Managa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semagalene Mpai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharini Sivakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 325, pp.126805. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of fermentation processes on the production, retention and bioavailability of carotenoids: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Mapelli-Brahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99, pp.389-401. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2020.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Physicochemical, Microbiological, and Sensory Quality of Pineapple Juice (&amp;lt;i&amp;gt;Ananas comosus&amp;lt;/i&amp;gt;, Var. ‘Queen Victoria’) through Mild Heat Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Processing Foods: Process Optimization and Quality Assessment, 8 (9), pp.1186. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr8091186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microbiological, physicochemical, and texture study during storage of yoghurt produced under isostatic pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Lopes-Da-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.152-157. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2019.04.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of biological control agents and physical treatments in maintaining the quality of fresh and minimally-processed fruit and vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2019.1664979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional and Microbiological Quality of Tiger Nut Tubers (&amp;lt;i&amp;gt;Cyperus esculentus&amp;lt;/i&amp;gt;), Derived Plant-Based and Lactic Fermented Beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Roselló-Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Munekata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation5010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and technological characterization of lactic acid bacteria isolated from tropically grown fruits and vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 301, pp.61-72. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Temperature, Solvent and pH on the Selective Extraction of Phenolic Compounds from Tiger Nuts by-Products: Triple-TOF-LC-MS-MS Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Roselló-Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Martí-Quijal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Munekata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (4), pp.797. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24040797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in plant materials, food by-products, and algae conversion into biofuels: use of environmentally friendly technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hassan Kamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Eş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Roselló-Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (12), pp.3213-3231. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8GC03860K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and Microbiological Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Montet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.50. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation5020050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional, chemical, syneresis, sensory properties, and shelf life of Iranian traditional yoghurts during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alirezalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Inácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Nemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114, pp.108417. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2019.108417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Moist Cooking Blanching on Colour, Phenolic Metabolites and Glucosinolate Content in Chinese Cabbage (Brassica rapa L. subsp. chinensis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millicent Managa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharini Sivakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (9), pp.399. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods8090399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different sources of vegetable, whey and microalgae proteins on the physicochemical properties and amino acid profile of fresh pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Marti-Quijal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Zamuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Tomasevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Rocchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.316-323. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2019.04.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and nutritional properties of underutilised fruits in the southern African region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Nitcheu Ngemakwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Thaoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sivakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 113, pp.137 - 149. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sajb.2017.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Composition and Antioxidant Activity of Fermented Moringa oleifera Leaf Powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirina Harimalala Andriambelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Rasoarinanahary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Porphyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Hiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition and Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.78-84. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/EJNFS/2017/29627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic Fermentation as an Efficient Tool to Enhance the Antioxidant Activity of Tropical Fruit Juices and Teas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Kapoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Patche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms5020023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thyme oil vapours exposure on phenylalanine ammonia-lyase (PAL) and lipoxygenase (LOX) genes expression, and control of anthracnose in 'Hass' and 'Ryan' avocado fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Bill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Korsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Glowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharini Sivakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2017.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Composition and Antioxidant Activity of Fermented Moringa oleifera Leaf Powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harimalala Andriambelo Nirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasoarinanahary Miora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyre Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Hiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition and Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.78 - 84. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/EJNFS/2017/29627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruits and vegetables, as a source of nutritional compounds and phytochemicals: Changes in bioactive compounds during lactic fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Septembre-Malaterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Are Weissella spp. Not Used as Commercial Starter Cultures for Food Fermentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fermentation and Bioactive Metabolites, 3 (3), pp.38. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation3030038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, stress tolerance, and antioxidant activity of lactic acid bacteria isolated from tropically grown fruits and leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62, pp.550-561. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjm-2015-0624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and phenotypic characterization of foodborne Geobacillus stearothermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.103-110. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2014.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination pathways of spore-forming bacteria in a vegetable cannery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 202, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence de Campylobacter sur les magrets de canard et influence de la transformation par séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Aviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.VPC-2013-29-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermophilic spore-forming bacteria isolated from spoiled canned food and their heat resistance. Results of a French ten-year survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 165 (2), pp.134-143. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2013.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of clostridial species and sulfite-reducing anaerobes isolated from foie gras with respect to microbial quality and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tholozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.222 -- 227. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2012.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Clostridium botulinum and thermophilic heat-resistant spores in raw carrots and green beans used in French canning industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sévénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 155 (3), pp.263-268. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Peracetic Acid Sanitizers Efficiency against Spores Isolated from Spoiled Cans in Suspension and on Stainless Steel Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (2), pp.371--375. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028x.jfp-11-329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the “viable but nonculturable” (VBNC) state in the wine spoilage yeast Brettanomyces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Gaudot-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Sequeira-Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (2), pp.438-447. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2011.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Identification and Quantification of the Spoilage Microorganism Brettanomyces in Wine by Flow Cytometry: A Useful Tool for Winemakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Sequeira-Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 77A (6), pp.497--499. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cyto.a.20861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Detection of Thermophilic Spore-Forming Bacteria Involved in Canned Food Spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (6), pp.525--533. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00284-010-9648-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of yeasts Saccharomyces cerevisiae and Brettanomyces bruxellensis to winemaking conditions: a comparative study of stress genes expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (4), pp.925--937. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-010-2786-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance testing of a real-time PCR assay for sensitive and reliable direct quantification of Brettanomyces in wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tessonniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barnavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129 (3), pp.237--243. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptidases specific for proline-containing peptides and their unusual peptide-dependent regulation in Oenococcus oeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Ritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette Grandvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (3), pp.801--813. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.04032.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligopeptide assimilation and transport by Oenococcus oeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Ritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Guilloux-Benatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (2), pp.573--580. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2007.03585.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When yeast-bacterial interactions depend on the quality of wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Guilloux-Benatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 284, pp.26--29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial vinylphenol reductase purification and characterization from Brettanomyces bruxellensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iavor Tchobanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Guilloux-Benatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 284 (2), pp.213--217. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2008.01192.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of EprA, a major extracellular protein of Oenococcus oeni with protease activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Folio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Ritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 127 (1-2), pp.26--31. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual effect of organic acids as a function of external pH in Oenococcus oeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Augagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Ritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel M. Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 188 (2), pp.147-157. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-007-0230-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of yeast proteolytic activity on Oenococcus oeni and malolactic fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (2), pp.183-188. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2006.00417.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of GPD1 overexpression in Saccharomyces cerevisiae commercial wine yeast strains lacking ALD6 genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Camarasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Dequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (7), pp.4688-4694. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02975-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol formation during wine fermentation is mainly linked to Gpd1p and is only partially controlled by the HOG pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barnavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Dequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (15), pp.1243-1253. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/yea.1041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol export and glycerol-3-phosphate dehydrogenase, but not glycerol phosphatase, are rate limiting for glycerol production in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barnavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Dequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3 (4), pp.301-312. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/mben.2001.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-assessment of the influence of yeast strain and environmental factors on glycerol production in wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Dequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 88 (3), pp.371-378. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2672.2000.00964.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of the pyruvate dehydrogenase bypass in Saccharomyces cerevisiae : Role of the cytosolic Mg2+ and mitochondrial K+ acetaldehyde dehydrogenases Ald6p and Ald4p in acetate formation during alcoholic fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Dequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 66 (8), pp.3151-3159. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.66.8.3151-3159.2000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-assessment of the influence of yeast strain and environmental factors on glycerol production in wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Dequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 87, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol overproduction by engineered Saccharomyces cerevisiae wine yeast strains leads to substantial changes in by-product formation and to a stimulation of fermentation rate in stationary phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Dequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 65 (1), pp.143-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a flocculating yeast for fructose production from inulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schorr-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Dequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Blondin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 20 (3), pp.313-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of glycerol and ethanol yields during alcoholic fermentation in Saccharomyces cerevisiae strains overexpressed or disrupted for GPD1 encoding glycerol 3-phosphate dehydrogenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Dequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13, pp.783-793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of carotenoid content in sweet potato through cooking and lactic acid fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Food Chemistry &amp; Technology - FCT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Scientific Group, Nov 2024, Valencia, Spain. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a New Marker for Musty Off-flavor in Apple Products : 1-hydroxyoctan-3-one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Mouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Food Chemistry &amp; Technology - FCT-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Scientific Group, Nov 2024, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of hydroxycinnamic acids on the spoilage yeast Brettanomycesbruxellensis during winemaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Camarasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Yeasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactofermentation to design functional foods from sweet potato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. EFFoST International Conference 2023; Sustainable Food and Industry 4.0: Towards the 2030 Agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Valencia and the Institute of Agrochemistry and Food Technology (IATA-CSIC), Nov 2023, Valencia, Spain. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets fonctionnels du jus d’ananas Victoria fermenté sur le métabolisme énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Planesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bringart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualireg - Les 8èmes Rencontres de l'Agroalimentaire 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does processing modify the mango microbiota ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Taïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Fruit and Vegetable Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop “Microbiota”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mosoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biodiversity, Health and Food (IC-BioHealF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, La réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine de la contamination en spores thermophiles de lignes de fabrication de conserves de légumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene M. H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Bactéries sporulantes pathogènes ou d’intérêt technologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physicochimique et microbiologique du Biltong sud-africain. Perspectives d'innovation dans le domaine des produits carnés salés-séchés dans la zone océan indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunita Jeewantee Santchurn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Porphyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Scientifiques de l'Agroalimentaire en Océan Indien : La qualité au service du développement des filières agroalimentaires de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la diversité génétique de Moorella et Geobacillus par M13-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and phenotypic diversity of two highly thermoresistant species responsible for low acid canned foods spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Spoilers in Food 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement de la Recherche Appliquée aux Industries Agricoles et Alimentaires (ADRIA). FRA., Jul 2013, Quimper, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic heterogeneity in [i]Moorella thermoacetica/thermoautotrophica[/i] and [i]Geobacillus stearothermophilus[/i] as revealed by M13-PCR typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International ICFMH Symposium, Food Micro 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Committee on Food Microbiology and Hygiene (ICFMH). INT., Sep 2012, Istanbul, Turkey. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into genome plasticity of the wine-making bacterium Oenococcus oeni strain ATCC BAA-1163 by decryption of its whole genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette Granvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diliana Dimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium on Lactic Acid Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Egmond aan Zee, Netherlands. pp.A047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00340073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquençage et annotation du génome de Oenococcus oeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette Grandvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vanderbrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Aulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium international d'oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acte de la Journée Scientifique Vigne et Vin 2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Vigne et Vin (JSVV 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Montpellier, France. 64 p., 2026, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/x9wx-3419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 16ème Journée Scientifique Vigne et Vin (JSVV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communautés microbiennes en œnologie, de la parcelle à la cave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montpellier, France. 2025, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j843-q203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 14ème Journée Scientifique Vigne et Vin (JSVV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en Viticulture &amp; Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France. 71 p., 2023, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k4qx-rg55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for Special Issue “Lactic Acid Bacteria, Biopreservation Agents for Fruit and Vegetables”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (5), pp.939, 2021, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9050939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin. 60 clés pour comprendre l'oenologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cheynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae Editions. pp.151, 2023, 978-2-7592-3790-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of fermentation to recover high-added value compounds from food by-products: Antifungals and antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucheta Khubber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Marti-Quijal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Tomasevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation Processes:Emerging and conventional technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119505822.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic acid fermentation of fruit and vegetable juices and smoothies: Innovation and health aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria in Food Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.27-46, 2022, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-89875-1.00008-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive Compounds in Southern African Fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharini Sivakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive Compounds in Underutilized Fruits and Nuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.607-623, 2020, Reference Series in Phytochemistry, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30182-8_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Metagenomics to Fermented Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Meile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Strub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Montet, Ramesh C. Ray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fermented foods. Part I, biochemistry and biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-4987-4079-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnology of Wine Yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Montet, Ramesh C. Ray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermented foods. Part I, biochemistry and biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-4987-4079-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bactéries lactiques en oenologie : Connaissances actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette Grandvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize-Barnavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bactéries lactiques en oenologie : Connaissances actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier / Tec &amp; Doc, pp.172, 2008, 978-2-7430-1041-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition de bioprotection de fruits ou légumes crus, de jus et purées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Ezzahra Messaaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2009124. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId422"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13789,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32B7466B"/>
+    <w:nsid w:val="4043C9E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14020,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabienne-remize" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6860-2089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108883280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306411v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Mouriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Suc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Godet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146482" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Seguin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brabet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14100523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43555-024-00017-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation9070657" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mapula R Moloto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A Akinola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Seke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinotenda Shoko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Sultanbawa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12081701" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bringart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200670" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azola Siwaphiwe Mpeluza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Abiola Akinola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharini Sivakumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13020269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif Aboudia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Assemat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112959" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667800v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Apicella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Carlucci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Scarfato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100256" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ta&#239;bi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diop" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104095" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quentin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Messaaf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoarau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages8010017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Khubber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Marti-Quijal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tomasevic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2021.11.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe E Manhivi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11142116" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821431v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobahle P Cele" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe E Manhevi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11172702" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Pietrosanto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Incarnato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-022-05435-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828344v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11050682" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11020171" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04048592v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M Mashitoa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050962" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mashitoa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe Manhivi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Akinola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.15937" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Bradley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Meile" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.15600" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667790v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millicent Managa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.649189" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;-Quijal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rosell&#243;-Soto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation7030106" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sadeghi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heshmatolah Aminian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sheikh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ebrahimi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-021-00891-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;es Souidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages6010008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04542148v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation6040115" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carcauzon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Kalamouni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091257" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Meca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ferrer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Ruiz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.08.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667796v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fessard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo E S Munekata" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lorenzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2020.1756844" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03178820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meile" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8020185" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667788v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Korsten" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/aim.2020.1012050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066362v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Degrain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091324" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667769v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mapelli-Brahm" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.03.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488902v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Alter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.107061" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03063981v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semagalene Mpai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126805" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03009582v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8091186" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03126716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dao Thi Phan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retha M Slabbert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.576532" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Kamani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail E&#351;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Lorenzo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC03860K" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172527v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation5020050" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172521v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Munekata" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation5010003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172525v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.05.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cilla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lorenzo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24040797" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02301278v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2019.1664979" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381432v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alirezalu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita In&#225;cio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hesari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nemati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108417" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172524v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Zamuz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen G&#243;mez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Rocchetti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.04.097" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516699v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8090399" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172523v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Vieira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Pinto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lopes-Da-Silva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.04.066" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415716v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Harimalala Andriambelo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Rasoarinanahary" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porphyre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Hiol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJNFS/2017/29627" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01525090v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kapoor" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Patche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5020023" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01559838v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Bill" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Glowacz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.06.026" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690372v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimalala Andriambelo Nirina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoarinanahary Miora" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porphyre Vincent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690369v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Nitcheu Ngemakwe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Thaoge" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sivakumar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2017.08.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575097v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation3030038" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690368v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Septembre-Malaterre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poucheret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.09.031" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT035R93-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01399824v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Payet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2015-0624" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447935v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Durand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.02.019" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447933v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.01.015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201600v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.04.019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01591861v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Montagn&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lucan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aviat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Prevost" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cayol" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tholozan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2012.11.030" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBCQNM8B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201602v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie S&#233;v&#233;nier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fach" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.02.009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QLHX9F1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201603v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028x.jfp-11-329" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747556v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serpaggi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gaudot-Dumas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Sequeira-Le Grand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.12.020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GB8HT4X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201605v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Nardi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2786-x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6DQBTCL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201606v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20861" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201607v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-010-9648-8" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89W72NZ1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201608v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ritt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04032.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201610v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tessonniere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barnavon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.11.027" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNF6GCH0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201614v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iavor Tchobanov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01192.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201611v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201615v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Folio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.05.039" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6G5J02D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201613v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03585.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666371v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Augagneur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Linares" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-007-0230-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6NP2JZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663953v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cambon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monteil" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02975-05" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001006v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00417.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680255v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remize" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.1041" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673678v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mben.2001.0197" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-11J1WXD1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686214v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.8.3151-3159.2000" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685473v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.2000.00964.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693486v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695375v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Roustan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692939v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schorr-Galindo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guiraud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690649v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michnick" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945784v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976667v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nolleau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970202v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970210v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970237v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Robert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196360v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791026v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475235v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planchon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andr&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475127v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Jeewantee Santchurn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Caro" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595171v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804662v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315237v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340073v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Granvalet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diliana Dimova" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lucas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762191v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vanderbrouck" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aulard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mouret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586546v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Breysse" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leborgne" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/x9wx-3419" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164626v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j843-q203" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165053v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k4qx-rg55" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667792v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9050939" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667785v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667782v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119505822.ch7" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667775v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89875-1.00008-0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667783v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30182-8_31" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01592001v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Fermented-Foods-Part-I-Biochemistry-and-Biotechnology/Montet-Ray/p/book/9781498740791" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01592029v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bigot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261536v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize-Barnavon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667776v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabienne-remize" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6860-2089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108883280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=zmqMcD0AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Mouriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Suc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Godet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146482" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nabot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Seguin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brabet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14100523" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43555-024-00017-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Da Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation9070657" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mapula R Moloto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A Akinola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Seke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinotenda Shoko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Sultanbawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12081701" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bringart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200670" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059612v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azola Siwaphiwe Mpeluza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Abiola Akinola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharini Sivakumar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13020269" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11020171" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Khubber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Marti-Quijal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tomasevic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2021.11.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838724v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe E Manhivi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11142116" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667800v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Apicella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Carlucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Scarfato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100256" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ta&#239;bi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diop" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104095" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652933v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quentin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Messaaf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoarau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages8010017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif Aboudia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Assemat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112959" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobahle P Cele" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe E Manhevi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11172702" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Pietrosanto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Incarnato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-022-05435-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11050682" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sadeghi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heshmatolah Aminian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sheikh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ebrahimi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-021-00891-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602335v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;-Quijal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rosell&#243;-Soto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation7030106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667790v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millicent Managa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Akinola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.649189" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04048592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M Mashitoa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050962" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mashitoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe Manhivi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.15937" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Bradley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Meile" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.15600" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03126716v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dao Thi Phan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retha M Slabbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.576532" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carcauzon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Kalamouni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091257" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;es Souidi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages6010008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04542148v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation6040115" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667804v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Meca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ferrer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Ruiz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.08.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fessard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo E S Munekata" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lorenzo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2020.1756844" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03178820v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meile" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8020185" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Degrain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091324" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667788v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Korsten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/aim.2020.1012050" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Alter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.107061" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03063981v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semagalene Mpai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126805" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667769v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mapelli-Brahm" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.03.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03009582v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8091186" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Vieira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Pinto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lopes-Da-Silva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.04.066" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02301278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2019.1664979" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172521v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Munekata" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation5010003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172525v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.05.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172520v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cilla" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lorenzo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24040797" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172522v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Kamani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail E&#351;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Lorenzo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC03860K" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172527v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation5020050" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381432v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alirezalu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita In&#225;cio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hesari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nemati" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108417" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516699v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8090399" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172524v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Zamuz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen G&#243;mez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Rocchetti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.04.097" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690369v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Nitcheu Ngemakwe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Thaoge" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sivakumar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2017.08.006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415716v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Harimalala Andriambelo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Rasoarinanahary" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porphyre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Hiol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJNFS/2017/29627" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01525090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kapoor" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Patche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5020023" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01559838v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Bill" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Glowacz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.06.026" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690372v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimalala Andriambelo Nirina" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoarinanahary Miora" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porphyre Vincent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01690368v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Septembre-Malaterre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poucheret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.09.031" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT035R93-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575097v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation3030038" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01399824v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Payet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2015-0624" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447933v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Durand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.01.015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447935v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.02.019" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01591861v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Montagn&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lucan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aviat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201600v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.04.019" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201601v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Prevost" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cayol" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tholozan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2012.11.030" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBCQNM8B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201602v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie S&#233;v&#233;nier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fach" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.02.009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QLHX9F1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201603v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028x.jfp-11-329" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747556v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serpaggi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gaudot-Dumas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Sequeira-Le Grand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.12.020" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GB8HT4X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201606v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20861" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201607v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-010-9648-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89W72NZ1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201605v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Nardi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2786-x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6DQBTCL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201610v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tessonniere" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barnavon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.11.027" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNF6GCH0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201608v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ritt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04032.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201613v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03585.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201611v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201614v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iavor Tchobanov" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01192.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201615v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Folio" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.05.039" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6G5J02D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666371v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Augagneur" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Linares" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-007-0230-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6NP2JZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001006v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00417.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663953v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cambon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monteil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02975-05" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680255v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remize" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.1041" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673678v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mben.2001.0197" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-11J1WXD1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685473v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.2000.00964.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686214v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.8.3151-3159.2000" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693486v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695375v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Roustan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692939v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schorr-Galindo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guiraud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690649v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michnick" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970202v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976667v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nolleau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945784v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970210v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970237v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Robert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196360v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791026v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475235v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planchon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andr&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475127v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Jeewantee Santchurn" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Caro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595171v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804662v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315237v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340073v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Granvalet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diliana Dimova" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lucas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762191v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vanderbrouck" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aulard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mouret" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586546v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Breysse" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leborgne" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/x9wx-3419" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164626v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j843-q203" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165053v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k4qx-rg55" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667792v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9050939" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667785v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667782v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119505822.ch7" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667775v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89875-1.00008-0" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667783v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30182-8_31" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01592029v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bigot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Fermented-Foods-Part-I-Biochemistry-and-Biotechnology/Montet-Ray/p/book/9781498740791" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01592001v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261536v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize-Barnavon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667776v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>