--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -964,196 +964,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un intellectuel soufi engagé face à un &amp;quot;élitisme salafiste&amp;quot; : entretien avec Souleymane Bachir Diagne</w:t>
+                <w:t xml:space="preserve">Repenser les religiosités islamiques en Afrique : classes sociales et manières de se montrer musulman.e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 248 (4), pp.885-900. </w:t>
+              <w:t xml:space="preserve">, 2022, 248 (4), pp.679-695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.40312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.40147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092213v1</w:t>
+                <w:t xml:space="preserve">hal-05092192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les religiosités islamiques en Afrique : classes sociales et manières de se montrer musulman.e</w:t>
+                <w:t xml:space="preserve">Un intellectuel soufi engagé face à un &amp;quot;élitisme salafiste&amp;quot; : entretien avec Souleymane Bachir Diagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 248 (4), pp.679-695. </w:t>
+              <w:t xml:space="preserve">, 2022, 248 (4), pp.885-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.40147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.40312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092192v1</w:t>
+                <w:t xml:space="preserve">hal-05092213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une anthropologie politique du religieux Sur les traces de Georges Balandier</w:t>
               </w:r>
@@ -2918,212 +2918,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les dynamiques religieuses en Afrique : Approche par les « pratiques privées</w:t>
+                <w:t xml:space="preserve">Chercheurs sous contrôle, cas d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Saint-Lary M., Samson Fabienne, Ba M.P. </w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Manetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Manetta, Fabienne Samson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matérialités religieuses. Aux frontières du public et du privé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Édition Codesria, 2021</w:t>
+              <w:t xml:space="preserve">Expériences du contrôle social en Afrique. Réflexivités autour du genre et de l’origine « locale » du chercheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions PAARI, 2021, 978-2-84220-118-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357981v1</w:t>
+                <w:t xml:space="preserve">halshs-03903063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chercheurs sous contrôle, cas d'études</w:t>
+                <w:t xml:space="preserve">Repenser les dynamiques religieuses en Afrique : Approche par les « pratiques privées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Delphine Manetta, Fabienne Samson. </w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Saint-Lary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Penda Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saint-Lary M., Samson Fabienne, Ba M.P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expériences du contrôle social en Afrique. Réflexivités autour du genre et de l’origine « locale » du chercheur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions PAARI, 2021, 978-2-84220-118-0</w:t>
+              <w:t xml:space="preserve">Matérialités religieuses. Aux frontières du public et du privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Édition Codesria, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03903063v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adeptes de la non-conversion : histoire de l'IURD en terre d'islam (Sénégal)</w:t>
               </w:r>
@@ -4264,51 +4264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fabienne.Samson@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248379v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Barkaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Ngom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Amo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.40312" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.40147" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Burack" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2012.11.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Saint-Lary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Holder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Triaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Launay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Ware" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Penda Ba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Penda B&#226;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504224v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998527v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/zjks-fh04" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504225v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fabienne.Samson@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248379v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Barkaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Ngom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Amo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092192v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.40147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.40312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Burack" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2012.11.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Saint-Lary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Holder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Triaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Launay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Ware" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903063v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Penda Ba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Penda B&#226;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504224v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998527v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/zjks-fh04" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504225v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>