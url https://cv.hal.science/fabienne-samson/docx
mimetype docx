--- v1 (2026-04-09)
+++ v2 (2026-05-25)
@@ -964,196 +964,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les religiosités islamiques en Afrique : classes sociales et manières de se montrer musulman.e</w:t>
+                <w:t xml:space="preserve">Un intellectuel soufi engagé face à un &amp;quot;élitisme salafiste&amp;quot; : entretien avec Souleymane Bachir Diagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 248 (4), pp.679-695. </w:t>
+              <w:t xml:space="preserve">, 2022, 248 (4), pp.885-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.40147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.40312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092192v1</w:t>
+                <w:t xml:space="preserve">hal-05092213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un intellectuel soufi engagé face à un &amp;quot;élitisme salafiste&amp;quot; : entretien avec Souleymane Bachir Diagne</w:t>
+                <w:t xml:space="preserve">Repenser les religiosités islamiques en Afrique : classes sociales et manières de se montrer musulman.e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 248 (4), pp.885-900. </w:t>
+              <w:t xml:space="preserve">, 2022, 248 (4), pp.679-695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.40312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.40147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092213v1</w:t>
+                <w:t xml:space="preserve">hal-05092192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une anthropologie politique du religieux Sur les traces de Georges Balandier</w:t>
               </w:r>
@@ -1612,51 +1612,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’islam du nord au sud du Sahara. Traces et passerelles, prédicateurs et colonisateurs. Entretien avec Jean-Louis Triaud</w:t>
+                <w:t xml:space="preserve">Pour une anthropologie des modes de réislamisation. Supports et pratiques de diffusion de l’islam en Afrique subsaharienn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Saint-Lary</w:t>
@@ -1670,75 +1670,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Les outils d’un islam en mutation, Réislamisation et moralisation au sud du Sahara, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449227v1</w:t>
+                <w:t xml:space="preserve">hal-01449217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une anthropologie des modes de réislamisation. Supports et pratiques de diffusion de l’islam en Afrique subsaharienn</w:t>
+                <w:t xml:space="preserve">L’islam du nord au sud du Sahara. Traces et passerelles, prédicateurs et colonisateurs. Entretien avec Jean-Louis Triaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Saint-Lary</w:t>
@@ -1752,51 +1752,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Les outils d’un islam en mutation, Réislamisation et moralisation au sud du Sahara, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449217v1</w:t>
+                <w:t xml:space="preserve">hal-01449227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre des ondes comme mode de prosélytisme. La Ahmadiyya et les médias au Burkina Faso</w:t>
               </w:r>
@@ -4264,51 +4264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fabienne.Samson@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248379v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Barkaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Ngom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Amo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092192v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.40147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.40312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Burack" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2012.11.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Saint-Lary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Holder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Triaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Launay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Ware" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903063v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Penda Ba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Penda B&#226;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504224v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998527v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/zjks-fh04" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504225v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fabienne.Samson@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248379v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Barkaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Ngom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Amo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.40312" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.40147" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Burack" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2012.11.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Saint-Lary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449227v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Holder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Triaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Launay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Ware" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903063v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Penda Ba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Penda B&#226;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504224v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998527v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/zjks-fh04" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504225v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>